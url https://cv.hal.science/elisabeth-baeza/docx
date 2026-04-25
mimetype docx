--- v0 (2026-03-19)
+++ v1 (2026-04-25)
@@ -546,286 +546,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04914426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can liver volatolome reveal poultry exposure to polychlorobiphenyls, metallic trace elements, pesticides, veterinary drugs or mycotoxins?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimizing n-3 PUFA dietary enrichment in slow-growing Korat chickens using lipid-based nanoparticles: Effects on growth performance, carcass traits, meat quality, meat fatty acid composition, and blood biochemical parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piyaradtana Homyok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jihene Bouhlel</w:t>
+                <w:t xml:space="preserve">Wunpen Sonsamrong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">jérémy ratel</w:t>
+                <w:t xml:space="preserve">Nitipol Chainet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Mercier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
+                <w:t xml:space="preserve">Wichuta Khosinklang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anyanee Kamkaew</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Research International</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Poultry Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 104 (4), pp.104982. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psj.2025.104982⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04927288v1</w:t>
+                <w:t xml:space="preserve">hal-04985786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing n-3 PUFA dietary enrichment in slow-growing Korat chickens using lipid-based nanoparticles: Effects on growth performance, carcass traits, meat quality, meat fatty acid composition, and blood biochemical parameters</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Can liver volatolome reveal poultry exposure to polychlorobiphenyls, metallic trace elements, pesticides, veterinary drugs or mycotoxins?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wunpen Sonsamrong</w:t>
+                <w:t xml:space="preserve">Jihene Bouhlel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitipol Chainet</w:t>
+                <w:t xml:space="preserve">jérémy ratel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wichuta Khosinklang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anyanee Kamkaew</w:t>
+                <w:t xml:space="preserve">F. Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Kondjoyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Poultry Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Food Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04985786v1</w:t>
+                <w:t xml:space="preserve">hal-04927288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of dietary supplementation with algae extracts on growth performance and caecal microbiota of broiler chickens</w:t>
               </w:r>
@@ -939,239 +939,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04537307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What technical solutions can be used to shelter mulard ducks during periods when there is a risk of avian influenza? Main results of the PROSPeR project</w:t>
+                <w:t xml:space="preserve">Is it interesting to use distillers dried grains with solubles (DDGS) in duck and goose diets?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joanna Litt</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Élisabeth Baéza</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/ciag-2024-Vol94-art16-GB⟩</w:t>
+              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 37 (4), pp.8073. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2024.37.4.8073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04799160v1</w:t>
+                <w:t xml:space="preserve">hal-04852163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is it interesting to use distillers dried grains with solubles (DDGS) in duck and goose diets?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">What technical solutions can be used to shelter mulard ducks during periods when there is a risk of avian influenza? Main results of the PROSPeR project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Litt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Pertusa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azélie Hazard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élisabeth Baéza</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marie-Dominique Bernadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 37 (4), pp.8073. </w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 94, pp.214-230. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.20870/productions-animales.2024.37.4.8073⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2024-Vol94-art16-GB⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04852163v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04799160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualité et authentification des produits animaux issus de l’agriculture biologique vs conventionnelle</w:t>
               </w:r>
@@ -1295,103 +1295,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles solutions techniques pour mettre à l'abri les canards mulards en périodes à risque d'Influenza aviaire ? : Principaux résultats obtenus dans le cadre du projet PROSPeR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Litt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Pertusa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azélie Hazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Dominique Bernadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 94, pp.285-302. </w:t>
@@ -2349,90 +2349,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification by volatolomics of hydrocarbon, oxygenated, sulfur and aromatic markers of livestock exposure to α-hexabromocyclododecane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">jérémy ratel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magaly Angénieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Kondjoyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Abou El Karam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2983,230 +2983,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03613547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors Influencing the Processing Ability and Oxidation Susceptibility of Poultry Meat</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A PBPK model to study the transfer of α- hexabromocyclododecane (α-HBCDD) to tissues of fast-and slow-growing broilers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Méda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Travel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Henri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Nutrition and Food Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Food additives &amp; contaminants. Part A. Chemistry, analysis, control, exposure &amp; risk assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 37 (2), pp.316-331. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19440049.2019.1681596⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02610515v1</w:t>
+                <w:t xml:space="preserve">anses-02359869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A PBPK model to study the transfer of α- hexabromocyclododecane (α-HBCDD) to tissues of fast-and slow-growing broilers</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Factors Influencing the Processing Ability and Oxidation Susceptibility of Poultry Meat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food additives &amp; contaminants. Part A. Chemistry, analysis, control, exposure &amp; risk assessment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Nutrition and Food Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/19440049.2019.1681596⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">anses-02359869v1</w:t>
+                <w:t xml:space="preserve">hal-02610515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Authentification des viandes de volailles Authentification de l'origine et des conditions de production, de transformation et de conservation des produits carnés de volailles</w:t>
               </w:r>
@@ -3391,51 +3391,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Travel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Jondreville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4122,51 +4122,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chartrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Dominique Bernadet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Poultry Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 82, </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4200,51 +4200,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of common components analysis with principal components analysis and independent components analysis: Application to SPME-GC-MS volatolomic signatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jihene Bouhlel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4328,177 +4328,142 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02624627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-tissue transcriptomic study reveals the main role of liver in the chicken adaptive response to a switch in dietary energy source through the transcriptional regulation of lipogenesis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etat des lieux sur les défauts de qualité de la viande de poulets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colette Désert</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marie-Christine Bourin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Berri</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 34, pp.1-12</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01727161v1</w:t>
+                <w:t xml:space="preserve">hal-02624686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La viande de dindes reproductrices est-elle si différente de celle de dindes standards ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chartrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4557,225 +4522,260 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 34, 11 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02618569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etat des lieux sur les défauts de qualité de la viande de poulets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-tissue transcriptomic study reveals the main role of liver in the chicken adaptive response to a switch in dietary energy source through the transcriptional regulation of lipogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Désert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meziane Aite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Le Cam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19 (1), pp.1-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12864-018-4520-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02624686v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01727161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Braviporc - Retardateurs de flammes bromés dans produits avicoles et porcins : état des lieux, modalités de transfert et facteurs de risques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Travel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Méda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4954,429 +4954,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01534891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accumulation of α-hexabromocyclododecane (α-HBCDD) in tissues of fast-and slow-growing broilers (Gallus domesticus)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Jondreville</w:t>
+                <w:t xml:space="preserve">Enantiomer-specific accumulation and depuration of α-hexabromocyclododecane (α-HBCD) in chicken (&amp;lt;i&amp;gt;Gallus gallus&amp;lt;/i&amp;gt;) as a tool to identify contamination sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Omer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsa Omer</w:t>
+                <w:t xml:space="preserve">Adeline Huneau-Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaud Dervilly-Pinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 178, pp.424-431. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2017.03.064⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 180, pp.365-372. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2017.04.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01608139v1</w:t>
+                <w:t xml:space="preserve">hal-01608863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methionine and cysteine deficiencies altered proliferation rate and time‑course differentiation of porcine preadipose cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rosa Castellano-Perez</w:t>
+                <w:t xml:space="preserve">Accumulation of α-hexabromocyclododecane (α-HBCDD) in tissues of fast-and slow-growing broilers (Gallus domesticus)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Jondreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Méda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
+                <w:t xml:space="preserve">Elena Dominguez-Romero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Omer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Amino Acids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00726-016-2369-y⟩</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 178, pp.424-431. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2017.03.064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01409322v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01608139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enantiomer-specific accumulation and depuration of α-hexabromocyclododecane (α-HBCD) in chicken (&amp;lt;i&amp;gt;Gallus gallus&amp;lt;/i&amp;gt;) as a tool to identify contamination sources</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ronan Cariou</w:t>
+                <w:t xml:space="preserve">Methionine and cysteine deficiencies altered proliferation rate and time‑course differentiation of porcine preadipose cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosa Castellano-Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adeline Huneau-Salaün</w:t>
+                <w:t xml:space="preserve">Sophie Tesseraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaud Dervilly-Pinel</w:t>
+                <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 180, pp.365-372. </w:t>
+              <w:t xml:space="preserve">Amino Acids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 49 (2), pp.355-366. </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2017.04.031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00726-016-2369-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01608863v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01409322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipids in maternal diet influence yolk hormone levels and post-hatch neophobia in the domestic chick</w:t>
               </w:r>
@@ -5630,51 +5630,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptomes of whole blood and PBMC in chickens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Désert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Merlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7071,77 +7071,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulation of the insulin anabolic signalling cascade in growing chickens by n-3 PUFA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tesseraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chartrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Hermier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7735,252 +7735,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01702555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La stéatose hépatique chez les palmipèdes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Is ability to hepatic steatosis influenced by age at the beginning of the overfeeding period in Muscovy and Pekin ducks?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chartrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Dominique M.-D. Bernadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Sannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Baéza</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christian Diot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Productions Animales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 7 (4), pp.682-687. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1751731112002121⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01207755v1</w:t>
+                <w:t xml:space="preserve">hal-02646593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is ability to hepatic steatosis influenced by age at the beginning of the overfeeding period in Muscovy and Pekin ducks?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Dominique M.-D. Bernadet</w:t>
+                <w:t xml:space="preserve">La stéatose hépatique chez les palmipèdes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melanie Sannier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
+                <w:t xml:space="preserve">Christel Marie-Etancelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Davail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Diot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">INRA Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 26 (5), pp.403-414</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02646593v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01207755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chicken lines divergent for low or high abdominal fat deposition: a relevant model to study the regulation of energy metabolism</w:t>
               </w:r>
@@ -8280,269 +8280,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01129685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protein requirements for growth, feed efficiency, and meat production in growing mule ducks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A century of progress in waterfowl production, and a history of the WPSA Waterfowl Working Group</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Pingel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard G. Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lukaszewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Poultry Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3382/japr.2010-00301⟩</w:t>
+              <w:t xml:space="preserve">World's Poultry Science Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 68 (3), pp.551-563. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0043933912000645⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02644069v1</w:t>
+                <w:t xml:space="preserve">hal-02650950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A century of progress in waterfowl production, and a history of the WPSA Waterfowl Working Group</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Protein requirements for growth, feed efficiency, and meat production in growing mule ducks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Dominique M.-D. Bernadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lessire</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World's Poultry Science Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 68 (3), pp.551-563. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Poultry Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 21 (1), pp.21-32. </w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0043933912000645⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3382/japr.2010-00301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02650950v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02644069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fractional apoB-VLDL hepatic synthesis rate in Muscovy and Pekin ducks fed ad libitum</w:t>
               </w:r>
@@ -8567,51 +8567,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Dominique M.-D. Bernadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Davail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9006,269 +9006,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02651754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détermination du besoin en protéines de la canette mulard en phase de finition : effet sur la croissance et les rejets azotés</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of a flax seeds diet on lipid oxidation of raw and cooked poultry meat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bastianelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Tillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianne Carrière</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Michel Lessire</w:t>
+                <w:t xml:space="preserve">Elodie Arnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TeMA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 17, pp.24-28</w:t>
+              <w:t xml:space="preserve">World's Poultry Science Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 67, pp.58--58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02642786v1</w:t>
+                <w:t xml:space="preserve">hal-01193244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of a flax seeds diet on lipid oxidation of raw and cooked poultry meat</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Détermination du besoin en protéines de la canette mulard en phase de finition : effet sur la croissance et les rejets azotés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Arnaud</w:t>
+                <w:t xml:space="preserve">Marianne Carrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Dominique M.-D. Bernadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard G. Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lessire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World's Poultry Science Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 67, pp.58--58</w:t>
+              <w:t xml:space="preserve">TeMA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 17, pp.24-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01193244v1</w:t>
+                <w:t xml:space="preserve">hal-02642786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intramuscular fat content in meat-producing animals: development, genetic and nutritional control, and identification of putative markers</w:t>
               </w:r>
@@ -9528,168 +9528,160 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01205130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet du sexe et du génotype sur l'occupation des parcours par les poulets et leur réponse en corticostérone à une situation de stress</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Is there a relationship between the kinetics of lipoprotein lipase activity after a meal and the susceptibility to hepatic steatosis development in ducks?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gladys Saez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Dominique M.-D. Bernadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Davail</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TeMA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Poultry Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 89 (11), pp.2453-2460. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3382/ps.2010-00683⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01129423v1</w:t>
+                <w:t xml:space="preserve">hal-02662276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomarkers of meat fat content - a review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9748,174 +9740,182 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fleischwirtschaft International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 3 (10), pp.69-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02653866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is there a relationship between the kinetics of lipoprotein lipase activity after a meal and the susceptibility to hepatic steatosis development in ducks?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effet du sexe et du génotype sur l'occupation des parcours par les poulets et leur réponse en corticostérone à une situation de stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Couty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Damange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Guemene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Poultry Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">TeMA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 13 (janvier-février-mars), pp.24-30</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02662276v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01129423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of sex and genotype on carcase composition and nutritional characteristics of chicken meat</w:t>
               </w:r>
@@ -10029,295 +10029,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02665029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does the chicken genotype ‘Géline de Touraine’ have specific carcass and meat characteristics?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hepatic metabolism of glucose and linoleic acid varies in relation to susceptibility to fatty liver in ad libitum-fed Muscovy and Pekin ducks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gladys Saez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Michel Lessire</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Davail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël Besnard</w:t>
+                <w:t xml:space="preserve">Dominique Bauchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 3 (5), pp.764-771. </w:t>
+              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 101, pp.510-517. </w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S1751731109004029⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S0007114508019892⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02664690v1</w:t>
+                <w:t xml:space="preserve">hal-02662261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hepatic metabolism of glucose and linoleic acid varies in relation to susceptibility to fatty liver in ad libitum-fed Muscovy and Pekin ducks</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Does the chicken genotype ‘Géline de Touraine’ have specific carcass and meat characteristics?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Denys Durand</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chartrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lessire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Bauchart</w:t>
+                <w:t xml:space="preserve">Joël Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 101, pp.510-517. </w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 3 (5), pp.764-771. </w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0007114508019892⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S1751731109004029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02662261v1</w:t>
+                <w:t xml:space="preserve">hal-02664690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gene expression and protein content in relation to intramuscular fat content in Muscovy and Pekin ducks</w:t>
               </w:r>
@@ -10489,51 +10489,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Davail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bauchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part A: Molecular and Integrative Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 151 (4), pp.576-581. </w:t>
@@ -10596,64 +10596,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détermination du besoin en protéines de la canette mulard en phase de croissance : effet sur la croissance et les rejets azotés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Dominique M.-D. Bernadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard G. Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lessire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10851,64 +10851,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do age and feeding levels have comparable effects on fat deposition in breast muscle of mule ducks ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chartrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Dominique M.-D. Bernadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard G. Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Mourot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11119,64 +11119,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détermination du besoin en protéines de la canette mulard en phase de démarrage : effet sur la croissance et les rejets azotés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Dominique M.-D. Bernadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard G. Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lessire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11221,362 +11221,362 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02659480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does overfeeding enhance genotype effects on liver ability for lipogenesis and lipid secretion in ducks?</w:t>
+                <w:t xml:space="preserve">Does overfeeding enhance genotype effects on energy metabolism and lipid deposition in breast muscle of ducks?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chartrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Dominique M.-D. Bernadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard G. Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Mourot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part A: Molecular and Integrative Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 145, pp.390-396. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, 145, pp.413-418. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cbpa.2006.07.024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cbpa.2006.07.014⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02659542v1</w:t>
+                <w:t xml:space="preserve">hal-02657325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does overfeeding enhance genotype effects on energy metabolism and lipid deposition in breast muscle of ducks?</w:t>
+                <w:t xml:space="preserve">Does overfeeding enhance genotype effects on liver ability for lipogenesis and lipid secretion in ducks?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chartrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Dominique Bernardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard G. Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Mourot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part A: Molecular and Integrative Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 145, pp.413-418. </w:t>
+              <w:t xml:space="preserve">, 2006, 145, pp.390-396. </w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cbpa.2006.07.024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cbpa.2006.07.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02657325v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02659542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effects of genotype and overfeeding on fat level and composition of adipose and muscle tissues in ducks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chartrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Dominique Bernadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11683,64 +11683,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Meteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve H. Juin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Dominique M.-D. Bernadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard G. Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Poultry Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 85, pp.914-922. </w:t>
@@ -11791,64 +11791,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effects of genotype and overfeeding on fat level and composition of adipose and muscle tissues in ducks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chartrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Dominique M.-D. Bernadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard G. Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Mourot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11964,51 +11964,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Meteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve H. Juin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Dominique M.-D. Bernadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 25 (1), pp.13-17</w:t>
@@ -12152,554 +12152,554 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02680586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variations in chicken breast meat quality : implications of struggle and muscle glycogen content at death</w:t>
+                <w:t xml:space="preserve">Further processing characteristics of breast and leg meat from fast-, medium- and slow-growing commercial chickens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Cécile Arnould</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chartrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Boutten</w:t>
+                <w:t xml:space="preserve">Laurent Picgirard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Poultry Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Animal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 54 (2), pp.123-134</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02680216v1</w:t>
+                <w:t xml:space="preserve">hal-00890028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of genotype and overfeeding on lipid deposition in myofibres and intramuscular adipocytes of breast and thigh muscles of ducks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Further processing characteristics of breast and leg meat from fast-, medium- and slow-growing commercial chickens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Berri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chartrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jacques Mourot</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Picgirard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/rnd:2005006⟩</w:t>
+              <w:t xml:space="preserve">Animal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 54, pp.123-134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/animres:2005008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02670542v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02681041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Further processing characteristics of breast and leg meat from fast-, medium- and slow-growing commercial chickens</w:t>
+                <w:t xml:space="preserve">Variations in chicken breast meat quality : implications of struggle and muscle glycogen content at death</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Laurent Picgirard</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Debut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Boutten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">British Poultry Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 46 (5), pp.572-579. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00071660500303099⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00890028v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02680216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Further processing characteristics of breast and leg meat from fast-, medium- and slow-growing commercial chickens</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of genotype and overfeeding on lipid deposition in myofibres and intramuscular adipocytes of breast and thigh muscles of ducks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chartrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Picgirard</w:t>
+                <w:t xml:space="preserve">A. Schiavone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.D. Bernardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Mourot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 54, pp.123-134. </w:t>
+              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 45, pp.87-99. </w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/animres:2005008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/rnd:2005006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02681041v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02670542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Canards de Barbarie, Pékin et leurs hybrides : aptitude à l'engraissement</w:t>
               </w:r>
@@ -12889,51 +12889,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Mourot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 45 (1), pp.87-99. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/rnd:2005006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00900546v1</w:t>
@@ -13072,70 +13072,70 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02679226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth, carcass composition and meat quality response to dietary concentrations in fast-, medium- and slow-growing commercial broilers.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Growth, carcass composition and meat quality response to dietary concentrations in fast-, medium- and slow-growing commercial broilers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Quentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bouvarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13173,314 +13173,314 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 52, pp.65-77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02670404v1</w:t>
+                <w:t xml:space="preserve">hal-02673529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de la densité en élevage sur le bien-être, les performances de croissance et la qualité des carcasses de canard de Barbarie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of microflora status, dietary bile salts and guar gum on lipid digestibility, bile salts, and histomorphology in broiler chickens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Maisonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Brée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Berri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences et Techniques Avicoles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 45, pp.4-8</w:t>
+              <w:t xml:space="preserve">Poultry Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 82 (5), pp.805-814</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02683609v1</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02672195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variation of chicken technological meat quality in relation to genotype and preslaughter stress conditions.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effet de la densité en élevage sur le bien-être, les performances de croissance et la qualité des carcasses de canard de Barbarie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nadine N. Sellier</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chartrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Poultry Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 82, pp.1829-1838</w:t>
+              <w:t xml:space="preserve">Sciences et Techniques Avicoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 45, pp.4-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02680531v1</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02683609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth, carcass composition and meat quality response to dietary concentrations in fast-, medium- and slow-growing commercial broilers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId402" w:history="1">
+                <w:t xml:space="preserve">Growth, carcass composition and meat quality response to dietary concentrations in fast-, medium- and slow-growing commercial broilers.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Quentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bouvarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13512,225 +13512,225 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 52, pp.65-77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02673529v1</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02670404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of microflora status, dietary bile salts and guar gum on lipid digestibility, bile salts, and histomorphology in broiler chickens</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Gomez</w:t>
+                <w:t xml:space="preserve">Variation of chicken technological meat quality in relation to genotype and preslaughter stress conditions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Debut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Berri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annie Brée</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
+                <w:t xml:space="preserve">Nadine N. Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Poultry Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 82 (5), pp.805-814</w:t>
+              <w:t xml:space="preserve">, 2003, 82, pp.1829-1838</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02672195v1</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02680531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth, carcass composition and meat quality response to dietary concentrations in fast-, medium- and slow-growing commercial broilers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Quentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bouvarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14069,782 +14069,782 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02677240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incidence de l'âge sur la qualité des carcasses et de la viande de pintade label</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of the rate of muscle postmortem pH fall on the technological quality of turkey meat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Thierry Bordeau</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences et Techniques Avicoles</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">British Poultry Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 43 (2), pp.245-252. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00071660120121463⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02669353v1</w:t>
+                <w:t xml:space="preserve">hal-01594141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse en composantes principales de la qualité technologique de la viande de poulet en relation avec le génotype et le stress avant abattage.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Qualité technologique de la viande de poulet en relation avec le mode de production.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cécile Arnould</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chartrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Quentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, pp.141-142</w:t>
+              <w:t xml:space="preserve">, 2002, pp.115-116</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02674562v1</w:t>
+                <w:t xml:space="preserve">hal-02678174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualité technologique de la viande de poulet en relation avec le mode de production.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Incidence de l'âge sur la qualité des carcasses et de la viande de pintade label</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lessire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Juin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chartrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michael Quentin</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, pp.115-116</w:t>
+              <w:t xml:space="preserve">Sciences et Techniques Avicoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 41, pp.19-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02678174v1</w:t>
+                <w:t xml:space="preserve">hal-02669353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the rate of muscle postmortem pH fall on the technological quality of turkey meat</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t>
+                <w:t xml:space="preserve">Analyse en composantes principales de la qualité technologique de la viande de poulet en relation avec le génotype et le stress avant abattage.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Debut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cécile Berri</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine N. Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Poultry Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, pp.141-142</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00071660120121463⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01594141v1</w:t>
+                <w:t xml:space="preserve">hal-02674562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of the rate of post mortem pH fall on the processing ability of turkey meat</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of selection for improved body weight and composition on muscle and meat characteristics in muscovy duck</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dessay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathaële Wacrenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Marchö</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Listrat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Poultry Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 43, pp.245-252</w:t>
+              <w:t xml:space="preserve">, 2002, 43, pp.560-568</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02672470v1</w:t>
+                <w:t xml:space="preserve">hal-02677257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of selection for improved body weight and composition on muscle and meat characteristics in muscovy duck</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of the rate of post mortem pH fall on the processing ability of turkey meat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Berri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Poultry Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 43, pp.560-568</w:t>
+              <w:t xml:space="preserve">, 2002, 43, pp.245-252</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02677257v1</w:t>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02672470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incidence du mode de production (label, standard, certifié) sur la teneur en lipides et la composition en acides gras du filet et du blanc de poulet.</w:t>
               </w:r>
@@ -14977,51 +14977,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lessire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Juin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chartrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15197,51 +15197,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of genotype, sex and rearing temperature on carcasse and meat quality of guinea fowl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Juin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Rebours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15424,286 +15424,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02670734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post mortem metabolism and meat quality in three genotypes of turkey.</w:t>
+                <w:t xml:space="preserve">Post mortem muscle metabolism and meat quality in three genetic types of turkey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lebihan-Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Poultry Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 42, pp.462-469</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2001, 42, pp.462-469. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00071660120070604⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02681087v1</w:t>
+                <w:t xml:space="preserve">hal-02670134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post mortem muscle metabolism and meat quality in three genetic types of turkey</w:t>
+                <w:t xml:space="preserve">Post mortem metabolism and meat quality in three genotypes of turkey.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">E. Lebihan-Duval</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Poultry Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 42, pp.462-469. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2001, 42, pp.462-469</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00071660120070604⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02670134v1</w:t>
+                <w:t xml:space="preserve">hal-02681087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insulin-like growth factor-I (IGF-I) and sexual dimorphism of growth in chickens</w:t>
               </w:r>
@@ -16147,51 +16147,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.R. Salichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Marche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathaële Wacrenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Dominguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16259,51 +16259,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Marche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathaële Wacrenier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 39 (5-6), pp.675-682</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16354,51 +16354,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Marché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathaële Wacrenier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 39 (5-6), pp.675-682</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16695,64 +16695,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.R. Salichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Marchö</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Juin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Poultry Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 39, pp.398-403</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16816,51 +16816,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.R. Salichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Juin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Rousselot-Pailley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16892,168 +16892,125 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02688746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of feeding systems, extensive vs intensive, on fatty liver and meat production in geese</w:t>
+                <w:t xml:space="preserve">Use of industrial amino acids to allow low protein concentrations in finished diets for growing Muscovy ducks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archiv für Geflügelkunde. Sonderheft</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 62 (4), pp.169-175</w:t>
+              <w:t xml:space="preserve">British Poultry Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 39, pp.90-96</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02693693v1</w:t>
+                <w:t xml:space="preserve">hal-02697642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of goose breeding conditions on the meat and fatty liver production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -17062,267 +17019,310 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.R. Salichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Juin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Rousselot-Pailley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de zootechnie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 47, pp.215-224</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02686059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of feed restriction and phosphorus allowance during the laying period on the performances of breeder Pekin ducks</w:t>
+                <w:t xml:space="preserve">Influence of feeding systems, extensive vs intensive, on fatty liver and meat production in geese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId472" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.R. Salichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Juin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Rousselot-Pailley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archiv für Geflügelkunde. Sonderheft</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998, 62 (3), pp.110-114</w:t>
+              <w:t xml:space="preserve">, 1998, 62 (4), pp.169-175</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02685617v1</w:t>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02693693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of industrial amino acids to allow low protein concentrations in finished diets for growing Muscovy ducks</w:t>
+                <w:t xml:space="preserve">Effects of feed restriction and phosphorus allowance during the laying period on the performances of breeder Pekin ducks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Leclercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Poultry Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 39, pp.90-96</w:t>
+              <w:t xml:space="preserve">Archiv für Geflügelkunde. Sonderheft</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 62 (3), pp.110-114</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02697642v1</w:t>
+                <w:t xml:space="preserve">hal-02685617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une alternative aux systèmes plus intensifs : le gavage d'oies élevées à l'herbe</w:t>
               </w:r>
@@ -17416,51 +17416,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.R. Salichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Leclercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences des aliments = Food science : an international journal of food science and technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 17 (2), pp.227-233</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17537,51 +17537,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.R. Salichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Marche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Leclercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Poultry Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 38, pp.359-365</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17714,51 +17714,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. de Carville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Sauveur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Leclercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archiv für Geflügelkunde. Sonderheft</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 5, pp.281-287</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18278,502 +18278,502 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02708908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro effects of Fasciola hepatica on the main functions of polymorphonuclear leukocytes : chemotaxis and free radical generation induced by phagocytosis</w:t>
+                <w:t xml:space="preserve">Inflammation et fasciolose experimentale chez le rat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Poitou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Boulard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Parasitology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1993, 23 (8), pp.1077-1081</w:t>
+              <w:t xml:space="preserve">Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 24 (4), pp.363-364</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02705463v1</w:t>
+                <w:t xml:space="preserve">hal-02704729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inflammation et fasciolose expérimentale chez le rat</w:t>
+                <w:t xml:space="preserve">In vitro effects of Fasciola hepatica on the main functions of polymorphonuclear leukocytes : chemotaxis and free radical generation induced by phagocytosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId495" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">C Boulard</w:t>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Poitou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Boulard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1993, 24 (4), pp.363-364</w:t>
+              <w:t xml:space="preserve">International Journal for Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 23 (8), pp.1077-1081</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00902143v1</w:t>
+                <w:t xml:space="preserve">hal-02705463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inflammation et fasciolose experimentale chez le rat</w:t>
+                <w:t xml:space="preserve">Inflammation et fasciolose expérimentale chez le rat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId488" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">C. Boulard</w:t>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Poitou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Boulard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veterinary Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 24 (4), pp.363-364</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02704729v1</w:t>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00902143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic responses of parasite-specific antibody isotypes, blood leucocyte pattern and lymphocyte subsets in rats during primary infestation with Fasciola hepatica</w:t>
+                <w:t xml:space="preserve">Analysis of the results obtained using a technic of experimental primary infestation with Fasciola hepatica in the rat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Poitou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Boulard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Parasitology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1993, 49 (2-4), pp.179-190</w:t>
+              <w:t xml:space="preserve">International Journal for Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 23 (3), pp.403-406</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02703419v1</w:t>
+                <w:t xml:space="preserve">hal-02704712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the results obtained using a technic of experimental primary infestation with Fasciola hepatica in the rat</w:t>
+                <w:t xml:space="preserve">Kinetic responses of parasite-specific antibody isotypes, blood leucocyte pattern and lymphocyte subsets in rats during primary infestation with Fasciola hepatica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Poitou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Boulard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Parasitology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1993, 23 (3), pp.403-406</w:t>
+              <w:t xml:space="preserve">Veterinary Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 49 (2-4), pp.179-190</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02704712v1</w:t>
+                <w:t xml:space="preserve">hal-02703419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Humoral and cellular immune responses in rats during a primary infestation with Fasciola hepatica</w:t>
               </w:r>
@@ -19007,51 +19007,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Darrigade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Bourin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19158,51 +19158,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chartrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noé Palmic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathaële Wacrenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16èmes Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ITAVI, Mar 2026, Tours, France</w:t>
@@ -19231,51 +19231,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of the interest price of three products from black soldier fly larvae used to feed fast-growing broilers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Méda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Belloir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19346,251 +19346,251 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05240335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of European chicken farming systems on breast meat composition and quality: insights from the H2020 INTAQT Project</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Authentication of the origin and conditions of production, processing and preservation of poultry meat product</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVIth European Symposium on the Quality of Poultry Meat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2025, Zadar, Croatia. pp.47</w:t>
+              <w:t xml:space="preserve">, Sep 2025, Zadar, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05264487v1</w:t>
+                <w:t xml:space="preserve">hal-05264449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Authentication of the origin and conditions of production, processing and preservation of poultry meat product</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of European chicken farming systems on breast meat composition and quality: insights from the H2020 INTAQT Project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Berri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Darrigade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chartrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bordeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVIth European Symposium on the Quality of Poultry Meat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2025, Zadar, Croatia</w:t>
+              <w:t xml:space="preserve">, Sep 2025, Zadar, Croatia. pp.47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05264449v1</w:t>
+                <w:t xml:space="preserve">hal-05264487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth, feed efficiency, and carcass characteristics of fast-growing broilers fed with three feeding strategies using black soldier fly larvae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Méda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Belloir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19915,277 +19915,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04631543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genotype-environment interactions: what impact on Label chicken breeding?</w:t>
+                <w:t xml:space="preserve">Quelles sont les pratiques d’élevage pour améliorer la qualité des lipides des produits animaux ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salomé Chaumont</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
+                <w:t xml:space="preserve">Anne Ferlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lebret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Guettier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Fagnoul</w:t>
+                <w:t xml:space="preserve">Mohammed Gagaoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Baéza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15emes Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ITAVI, Mar 2024, Tours, France. pp.125-129</w:t>
+              <w:t xml:space="preserve">Les séances de l’académie d’agriculture : nutrition, complémentarité et synergies entre les lipides d’origine animale et les lipides des végétaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Académie d’Agriculture, Jan 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04510717v1</w:t>
+                <w:t xml:space="preserve">hal-05216466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles sont les pratiques d’élevage pour améliorer la qualité des lipides des produits animaux ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genotype-environment interactions: what impact on Label chicken breeding?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salomé Chaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Ferlay</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Lebret</w:t>
+                <w:t xml:space="preserve">Elodie Guettier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed Gagaoua</w:t>
+                <w:t xml:space="preserve">Frédéric Fagnoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Baéza</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les séances de l’académie d’agriculture : nutrition, complémentarité et synergies entre les lipides d’origine animale et les lipides des végétaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Académie d’Agriculture, Jan 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">15emes Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ITAVI, Mar 2024, Tours, France. pp.125-129</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId528" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05216466v1</w:t>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04510717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How do farming methods in Europe influence the quality of chicken meat? H2020 INTAQT project “One quality” concept</w:t>
               </w:r>
@@ -21105,277 +21105,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04128847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress oxydant, performances et santé chez les animaux de rente - des périodes critiques communes à différentes espèces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PPILOW: innovations for improving animal welfare and human well-being in low-input outdoor and organic poultry and pig production systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Rocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Florence Gondret</w:t>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuditta Meloni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bonnefous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Re</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réseau SOS-Agro</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Toulouse, France</w:t>
+              <w:t xml:space="preserve">One Welfare World Conference, 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, One Welfare CIC, Sep 2021, Online, Spain. pp.46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03381673v1</w:t>
+                <w:t xml:space="preserve">hal-03632430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PPILOW: innovations for improving animal welfare and human well-being in low-input outdoor and organic poultry and pig production systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stress oxydant, performances et santé chez les animaux de rente - des périodes critiques communes à différentes espèces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucia Rocchi</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Martina Re</w:t>
+                <w:t xml:space="preserve">Stéphanie Fontagné-Dicharry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">One Welfare World Conference, 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, One Welfare CIC, Sep 2021, Online, Spain. pp.46</w:t>
+              <w:t xml:space="preserve">Réseau SOS-Agro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03632430v1</w:t>
+                <w:t xml:space="preserve">hal-03381673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles stratégies pour limiter les problèmes de qualité de viande ?</w:t>
               </w:r>
@@ -21601,346 +21601,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02735962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronarcose des poulets : influence du sexe et du poids des animaux</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La chémerinémie et l’échographie : des indicateurs de la stéatose hépatique chez le canard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Souchet</w:t>
+                <w:t xml:space="preserve">Namya Mellouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Anger</w:t>
+                <w:t xml:space="preserve">Christelle Ramé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Barbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Venturi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Touze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de la recherche avicoles et des palmipèdes à foie gras</w:t>
+              <w:t xml:space="preserve">13. Journées de la Rrecherche Avicole et Palmipèdes à Foie Gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02737263v1</w:t>
+                <w:t xml:space="preserve">hal-02737035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La chémerinémie et l’échographie : des indicateurs de la stéatose hépatique chez le canard</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alix Barbe</w:t>
+                <w:t xml:space="preserve">Electronarcose des poulets : influence du sexe et du poids des animaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Bourin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Venturi</w:t>
+                <w:t xml:space="preserve">C. Souchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Touze</w:t>
+                <w:t xml:space="preserve">Karine Anger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. Journées de la Rrecherche Avicole et Palmipèdes à Foie Gras</w:t>
+              <w:t xml:space="preserve">Journées de la recherche avicoles et des palmipèdes à foie gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId561" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737035v1</w:t>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrical stunning of poultry : impact factors of stunning efficiency and meat quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Bourin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Souchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Anger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Céleste Le Bourhis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -22101,168 +22101,112 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02736524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation et modélisation de l’accumulation dans la viande de porc d’un contaminant émergent : l’hexabromocyclododécane</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quality and Processing of Duck Meat Products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">49. Journées de la Recherche Porcine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, Paris, France. pp.43-48</w:t>
+              <w:t xml:space="preserve">6th World Waterfowl Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Taipei, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01606006v1</w:t>
+                <w:t xml:space="preserve">hal-02733547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of polyunsaturated fatty acids n-3 provided during embryonic development and starting and growing periods on pecking behaviour of Muscovy ducks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -22284,163 +22228,219 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lessire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Tobby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">X. European Symposium on Poultry Welfare</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Ploufragan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01606741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quality and Processing of Duck Meat Products</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Caractérisation et modélisation de l’accumulation dans la viande de porc d’un contaminant émergent : l’hexabromocyclododécane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Méda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Garcia de Salazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Thene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th World Waterfowl Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Taipei, Taiwan</w:t>
+              <w:t xml:space="preserve">49. Journées de la Recherche Porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Paris, France. pp.43-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId576" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02733547v1</w:t>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les oligo-éléments : du « feed » au « food » et de l’ajustement des apports chez les volailles à la valorisation des produits en alimentation humaine.</w:t>
               </w:r>
@@ -22771,51 +22771,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of volatolome of body fluids and tissues by SPME-GC-MS to back-trace food chain exposure to micropollutants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jihene Bouhlel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Ratel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22896,51 +22896,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels sont les facteurs d’élevage qui conduisent à l’oxydation des brochettes de dindes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Bourin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23021,51 +23021,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of liver volatile compounds as markers of animal exposure to toxic contaminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jihene Bouhlel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Ratel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23265,583 +23265,583 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02743325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hexabromocyclododecane in poultry and pork: a comprehensive study of exposure and transfer into products</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Amand</w:t>
+                <w:t xml:space="preserve">What are the rearing factors that favor oxidation of turkey meat?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bourin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Mika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Godet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chartrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. International Symposium on Brominated Flame Retardants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Pékin, China</w:t>
+              <w:t xml:space="preserve">22.European Symposium on the Quality of Poultry Meat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02741715v1</w:t>
+                <w:t xml:space="preserve">hal-02739116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transfer to eggs of alpha-HBCD ingested by laying hens</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Marchand</w:t>
+                <w:t xml:space="preserve">Hexabromocyclododecane in poultry and pork: a comprehensive study of exposure and transfer into products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Huneau-Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Dominguez-Romero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Omer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Amand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Tours, France</w:t>
+              <w:t xml:space="preserve">7. International Symposium on Brominated Flame Retardants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Pékin, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId599" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02740386v1</w:t>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02741715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId602" w:history="1">
+            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of volatile organic compounds as markers to back trace food chain exposure to micropollutants</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eric Verdon</w:t>
+                <w:t xml:space="preserve">Transfer to eggs of alpha-HBCD ingested by laying hens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId601" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Domínguez-Romero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId602" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Venisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. Scientific Meeting of the Euroanalysis series</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">11. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId602" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02740253v1</w:t>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02740386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId604" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conséquence d’une sélection sur le pH ultime de la viande sur la typologie et le métabolisme énergétique du muscle chez le poulet de chair</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Estelle Godet</w:t>
+                <w:t xml:space="preserve">Determination of volatile organic compounds as markers to back trace food chain exposure to micropollutants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jihene Bouhlel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Ratel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaud Dervilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Verdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Technique de l'Aviculture et des Elevages de Petits Animaux (ITAVI). FRA., Mar 2013, Tours, France</w:t>
+              <w:t xml:space="preserve">13. Scientific Meeting of the Euroanalysis series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId604" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02743982v1</w:t>
+            <w:hyperlink r:id="rId603" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02740253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId606" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels sont les facteurs d’élevage qui conduisent à l’oxydation des brochettes de dinde ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bourin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId607" w:history="1">
+            <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23860,337 +23860,337 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId606" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02741615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transfer to eggs of alpha-HBCD ingested by laying hens</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">R. Cariou</w:t>
+                <w:t xml:space="preserve">Conséquence d’une sélection sur le pH ultime de la viande sur la typologie et le métabolisme énergétique du muscle chez le poulet de chair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Beauclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId609" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">P. Marchand</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bordeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chartrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIth European Symposium on the Quality of Eggs and Egg Products</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Nantes, France</w:t>
+              <w:t xml:space="preserve">11. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Technique de l'Aviculture et des Elevages de Petits Animaux (ITAVI). FRA., Mar 2013, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId608" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02741565v1</w:t>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02743982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What are the rearing factors that favor oxidation of turkey meat?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transfer to eggs of alpha-HBCD ingested by laying hens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Dominguez-Romero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Pascal Chartrin</w:t>
+            <w:hyperlink r:id="rId610" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vénisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId611" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22.European Symposium on the Quality of Poultry Meat</w:t>
+              <w:t xml:space="preserve">XVIth European Symposium on the Quality of Eggs and Egg Products</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId611" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02739116v1</w:t>
+            <w:hyperlink r:id="rId609" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02741565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of volatile compounds in liver and plasma as markers of animal exposure to micropollutants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jihene Bouhlel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Ratel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24265,471 +24265,471 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02740252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutritional requirements and feeding management of meat type ducks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Use of liver volatile compounds as markers of animal exposure to toxic contaminants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jihene Bouhlel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Ratel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Abou El Karam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Jondreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20. European Symposium on Poultry Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">61. International Congress of Meat Science and Technology (ICoMST)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02739013v1</w:t>
+                <w:t xml:space="preserve">hal-01269282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of liver volatile compounds as markers of animal exposure to toxic contaminants</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nutritional requirements and feeding management of meat type ducks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">61. International Congress of Meat Science and Technology (ICoMST)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">20. European Symposium on Poultry Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01269282v1</w:t>
+                <w:t xml:space="preserve">hal-02739013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de la source énergétique alimentaire sur les métabolites digestifs microbiens chez le poulet</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Irène Gabriel</w:t>
+                <w:t xml:space="preserve">Les métabolites plasmatiques peuvent-ils être des marqueurs du dépôt de gras dans les tissus périphériques chez le poulet ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëva Jégou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Lalande</w:t>
+                <w:t xml:space="preserve">Isabelle Louveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gondret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Lalande-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Illa Tea</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
+              <w:t xml:space="preserve">11. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01210972v1</w:t>
+                <w:t xml:space="preserve">hal-01210931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId618" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les métabolites plasmatiques peuvent-ils être des marqueurs du dépôt de gras dans les tissus périphériques chez le poulet ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maëva Jégou</w:t>
+                <w:t xml:space="preserve">Impact de la source énergétique alimentaire sur les métabolites digestifs microbiens chez le poulet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Gabriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId618" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Lalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Illa Tea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Louveau</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Illa Tea</w:t>
+                <w:t xml:space="preserve">Sandrine Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
+              <w:t xml:space="preserve">11ème Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId618" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01210931v1</w:t>
+            <w:hyperlink r:id="rId617" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic and nutritional strategies to control glycogen metabolism and meat quality in chickens</w:t>
               </w:r>
@@ -24741,77 +24741,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lessire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bouvarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. European Poultry Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Stavanger, Norway</w:t>
@@ -24853,90 +24853,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Métabolites microbiens dans le tractus digestif du poulet. Exemple chez des poulets de status métabolique différent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Gabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId616" w:history="1">
+            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Illa Tea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId617" w:history="1">
+            <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées du réseau NEM (Nutrition et Ecosystème Microbien)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Clermont-Ferrand, France</w:t>
@@ -25004,51 +25004,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chartrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -25215,77 +25215,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolomic approach using NMR to study the regulation of energy metabolism on chicken lines divergently selected for low or high abdominal fat deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId618" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Lalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gondret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId616" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Illa Tea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25334,277 +25334,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01210443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sélection Divergente sur le pH ultime du filet de poulet: premier bilan après 4 générations.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maryse Boulay</w:t>
+                <w:t xml:space="preserve">Modulation on insulin signaling by n-3 PUFA in chicken liver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tesseraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chartrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah S. Guardia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yves Jégo</w:t>
+                <w:t xml:space="preserve">Dominique D. Hermier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId628" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalie Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">4th EAAP International Symposium on Energy and Protein Metabolism and Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Sacramento, United States. pp.271-272</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02748221v1</w:t>
+                <w:t xml:space="preserve">hal-01004538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId628" w:history="1">
+            <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation on insulin signaling by n-3 PUFA in chicken liver</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Dominique D. Hermier</w:t>
+                <w:t xml:space="preserve">Sélection Divergente sur le pH ultime du filet de poulet: premier bilan après 4 générations.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Chabault-Dhuit Chabault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Boulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natalie Simon</w:t>
+                <w:t xml:space="preserve">Sarah S. Guardia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Jégo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th EAAP International Symposium on Energy and Protein Metabolism and Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Sacramento, United States. pp.271-272</w:t>
+              <w:t xml:space="preserve">10. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId628" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01004538v1</w:t>
+            <w:hyperlink r:id="rId629" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02748221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets de la substitution du maïs par du sorgho sur la durabilité de la production de foie gras d'oie</w:t>
               </w:r>
@@ -26263,51 +26263,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Pitel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId617" w:history="1">
+            <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut Technique de l'Aviculture et des Elevages de Petits Animaux (ITAVI). Nouzilly, FRA. Institut National de la Recherche Agronomique (INRA). Agence nationale de sécurité sanitaire de l'alimentation, de l'environnement et du travail (ANSES), FRA., Mar 2013, La Rochelle, France</w:t>
@@ -26330,527 +26330,527 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01210391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrichment of chicken meat with omega-3 in tropical conditions : P 1-31</w:t>
+                <w:t xml:space="preserve">Enrichment of chicken meat with Omega-3 in tropical conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Mathiaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Tillard</w:t>
+                <w:t xml:space="preserve">Adeline Mathiaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bastianelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EFFoST Annual Meeting (2012)</w:t>
+              <w:t xml:space="preserve">2012 EFFoST Annual Meeting - A Lunch Box for Tomorrow : An interactive combination of integrated analysis and specialized knowledge of food</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01193240v1</w:t>
+                <w:t xml:space="preserve">hal-01435378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrichment of chicken meat with Omega-3 in tropical conditions</w:t>
+                <w:t xml:space="preserve">Enrichment of chicken meat with omega-3 in tropical conditions : P 1-31</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adeline Mathiaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Denis Bastianelli</w:t>
+                <w:t xml:space="preserve">A. Mathiaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Tillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2012 EFFoST Annual Meeting - A Lunch Box for Tomorrow : An interactive combination of integrated analysis and specialized knowledge of food</w:t>
+              <w:t xml:space="preserve">EFFoST Annual Meeting (2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01435378v1</w:t>
+                <w:t xml:space="preserve">hal-01193240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isothermal kinetics of malondialdehyde content changes in chicken meats</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Tillard</w:t>
+                <w:t xml:space="preserve">Modulation of chicken muscle protein metabolism by n-3 PUFA in relation to insulin sensivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tesseraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId658" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly N. Flamion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chartrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId627" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique D. Hermier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId628" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalie Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Chemical Reactions in Food</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Prague, Czech Republic. pp.74--74</w:t>
+              <w:t xml:space="preserve">10. International Symposium on Avian Endocrinology 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISAE., Jun 2012, Gifu, Japan. pp.36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01193243v1</w:t>
+                <w:t xml:space="preserve">hal-01004775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId658" w:history="1">
+            <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation of chicken muscle protein metabolism by n-3 PUFA in relation to insulin sensivity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Natalie Simon</w:t>
+                <w:t xml:space="preserve">Isothermal kinetics of malondialdehyde content changes in chicken meats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bastianelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Tillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. International Symposium on Avian Endocrinology 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISAE., Jun 2012, Gifu, Japan. pp.36</w:t>
+              <w:t xml:space="preserve">International Conference on Chemical Reactions in Food</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Prague, Czech Republic. pp.74--74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId658" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01004775v1</w:t>
+            <w:hyperlink r:id="rId659" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01193243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de régimes alimentaires enrichis en acides gras oméga-3 sur les performances zootechniques et la qualité technologique de la viande des poulets jaunes</w:t>
               </w:r>
@@ -26862,51 +26862,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId654" w:history="1">
+            <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mathiaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -27349,77 +27349,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détermination du besoin en protéines de la canette mulard en phase de finition : effet sur les performances zootechniques et les rejets azotés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Carrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Dominique M.-D. Bernadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard G. Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lessire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -27451,307 +27451,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02746049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of a flax seeds diet on lipid oxidation of raw and cooked chicken meat</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Augmentation de l'âge à l'abattage d'une souche lourde de poulet et conséquences sur le rendement et la qualité de la viande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Tillard</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maamer Jlali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chartrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Verane Gigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId667" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Mercerand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EggMeat 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Leipzig, Germany</w:t>
+              <w:t xml:space="preserve">9. Journées de la Recherche Avicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01193248v1</w:t>
+                <w:t xml:space="preserve">hal-02750250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId667" w:history="1">
+            <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Augmentation de l'âge à l'abattage d'une souche lourde de poulet et conséquences sur le rendement et la qualité de la viande</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of a flax seeds diet on lipid oxidation of raw and cooked chicken meat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Frederic Mercerand</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bastianelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Tillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Journées de la Recherche Avicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Tours, France</w:t>
+              <w:t xml:space="preserve">EggMeat 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Leipzig, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId667" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02750250v1</w:t>
+            <w:hyperlink r:id="rId668" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01193248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innover pour améliorer la durabilité des systèmes de productions avicoles. Programme de l'UMT BIRD 2006-2010</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bouvarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -27826,1464 +27826,1464 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02749114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enzyme complex containing NSP-Enzymes and phytase improves the growth performance and bone mineralisation of Muscovy duck fed with wheat and barley-based diet</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genetic Parameters of fatty liver and breast muscle composition predicted by near-infrared spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Marie Etancelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Uzu</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L. Bonnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Dominique M.-D. Bernadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. European Poultry Conference (EPC 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Tours, France</w:t>
+              <w:t xml:space="preserve">9. World Congress on Genetics Applied to Livestock Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Leipzig, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02752211v1</w:t>
+                <w:t xml:space="preserve">hal-02755007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId674" w:history="1">
+            <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic Parameters of fatty liver and breast muscle composition predicted by near-infrared spectroscopy</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enzyme complex containing NSP-Enzymes and phytase improves the growth performance and bone mineralisation of Muscovy duck fed with wheat and barley-based diet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId674" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Uzu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Bonnal</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aurélie Preynat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. World Congress on Genetics Applied to Livestock Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Leipzig, Germany</w:t>
+              <w:t xml:space="preserve">13. European Poultry Conference (EPC 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId674" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02755007v1</w:t>
+            <w:hyperlink r:id="rId673" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02752211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Authentication of meat products under quality sign from volatile biomarkers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Ratel</w:t>
+                <w:t xml:space="preserve">Etat des lieux des problèmes de qualité des filets de poulet actuellement rencontrés en abattoirs français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vérane Gigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId677" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Casenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId677" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Erwan Engel</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Berri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Agricultual Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). Qualité des Produits Animaux, Clermont-Ferrand, FRA., Sep 2010, Clermont-Ferrand, France. 9 p</w:t>
+              <w:t xml:space="preserve">13. Journées Sciences du Muscle et Technologies des Viandes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02756685v1</w:t>
+                <w:t xml:space="preserve">hal-02756790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId680" w:history="1">
+            <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of increased slaughter age on meat yield and breast meat quality from a heavy line of broiler chicken</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Activité de la lipoprotéine lipase et aptitude à la stéatose hépatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gladys Saez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Dominique M.-D. Bernadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Davail</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. European Poultry Conference (EPC 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Tours, France</w:t>
+              <w:t xml:space="preserve">9. Journées de la Recherche sur les Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId680" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02754232v1</w:t>
+            <w:hyperlink r:id="rId678" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02753596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId681" w:history="1">
+            <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving meat quality by regulating animal feeding recent advances in poultry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Berri</w:t>
+                <w:t xml:space="preserve">Primo-localisation de QTL d'aptitude au gavage et de qualité des produits du canard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId680" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed M. Kileh Wais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId681" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel J. M. Elsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId682" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mameer Jlali</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sophie Tesseraud</w:t>
+                <w:t xml:space="preserve">Katia K. Feve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId683" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence F. Vignoles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Simposio Brasil Sul de Avicultura</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Embrapa Suínos e Aves, Apr 2010, Chapeco, Brazil</w:t>
+              <w:t xml:space="preserve">9. Journées de la Recherche sur les Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId681" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02909956v1</w:t>
+            <w:hyperlink r:id="rId679" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02755739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId683" w:history="1">
+            <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etat des lieux des problèmes de qualité des filets de poulet actuellement rencontrés en abattoirs français</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thierry Bordeau</w:t>
+                <w:t xml:space="preserve">Déterminisme génétique de la composition du foie gras et des magrets obtenue par spectrophotométrie dans le proche infrarouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Marie Etancelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId672" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bonnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId685" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène H. Manse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. Journées Sciences du Muscle et Technologies des Viandes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">9. Journées de la Recherche sur les Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId683" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02756790v1</w:t>
+            <w:hyperlink r:id="rId684" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02755221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId685" w:history="1">
+            <w:hyperlink r:id="rId686" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activité de la lipoprotéine lipase et aptitude à la stéatose hépatique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gladys Saez</w:t>
+                <w:t xml:space="preserve">Recherche de QTL chez le canard commum. Recherche de QTL impliqués dans le comportement, la résistance au portage de Salmonelles et la qualité des produits - foie gras et magret - du canard Mulard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Marie Etancelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId641" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Vignal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Davail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Journées de la Recherche sur les Palmipèdes à Foie Gras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">VIII. Colloque AGENAE-GENEANIMAL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId685" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02753596v1</w:t>
+            <w:hyperlink r:id="rId686" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02757579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId686" w:history="1">
+            <w:hyperlink r:id="rId687" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Primo-localisation de QTL d'aptitude au gavage et de qualité des produits du canard</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Xavier Fernandez</w:t>
+                <w:t xml:space="preserve">Influence of increased slaughter age on meat yield and breast meat quality from a heavy line of broiler chicken</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maamer Jlali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chartrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Verane Gigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId667" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Mercerand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Journées de la Recherche sur les Palmipèdes à Foie Gras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">13. European Poultry Conference (EPC 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId686" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02755739v1</w:t>
+            <w:hyperlink r:id="rId687" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02754232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId691" w:history="1">
+            <w:hyperlink r:id="rId688" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déterminisme génétique de la composition du foie gras et des magrets obtenue par spectrophotométrie dans le proche infrarouge</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xavier Fernandez</w:t>
+                <w:t xml:space="preserve">Authentication of meat products under quality sign from volatile biomarkers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Ratel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId675" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId689" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Berge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId690" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Blinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId691" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Engel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Journées de la Recherche sur les Palmipèdes à Foie Gras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">International Conference on Agricultual Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). Qualité des Produits Animaux, Clermont-Ferrand, FRA., Sep 2010, Clermont-Ferrand, France. 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId691" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02755221v1</w:t>
+            <w:hyperlink r:id="rId688" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02756685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId693" w:history="1">
+            <w:hyperlink r:id="rId692" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche de QTL chez le canard commum. Recherche de QTL impliqués dans le comportement, la résistance au portage de Salmonelles et la qualité des produits - foie gras et magret - du canard Mulard</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">S. Davail</w:t>
+                <w:t xml:space="preserve">Improving meat quality by regulating animal feeding recent advances in poultry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Berri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId693" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mameer Jlali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Baéza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tesseraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VIII. Colloque AGENAE-GENEANIMAL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">11. Simposio Brasil Sul de Avicultura</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Embrapa Suínos e Aves, Apr 2010, Chapeco, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId693" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02757579v1</w:t>
+            <w:hyperlink r:id="rId692" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02909956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId694" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the identification of mechanisms underlying the variations of chicken meat processing ability</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Verane Gigaud</w:t>
+                <w:t xml:space="preserve">Spectroscopie dans le proche infra-rouge et prédiction de la teneur en lipides du filet de poulet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chartrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId695" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavière Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vérane Gigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bastianelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Baéza</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. European Poultry Conference (EPC 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Tours, France</w:t>
+              <w:t xml:space="preserve">13. Journées Sciences du Muscle et Technologies des Viandes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId694" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02751141v1</w:t>
+                <w:t xml:space="preserve">hal-02753740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId695" w:history="1">
+            <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopie dans le proche infra-rouge et prédiction de la teneur en lipides du filet de poulet</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Denis Bastianelli</w:t>
+                <w:t xml:space="preserve">Towards the identification of mechanisms underlying the variations of chicken meat processing ability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Berri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Verane Gigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Baéza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. Journées Sciences du Muscle et Technologies des Viandes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">13. European Poultry Conference (EPC 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId695" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02753740v1</w:t>
+            <w:hyperlink r:id="rId696" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02751141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId697" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth, muscle development and meat quality parameters of broiler chickens submitted to early or delayed feeding</w:t>
               </w:r>
@@ -29388,398 +29388,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02751146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of an alternative slow-growing chicken line reveals a large genetic variability of carcass and meat quality related traits</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Verane Gigaud</w:t>
+                <w:t xml:space="preserve">Selectionner le taux de fonte par SPIR en abattoir ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Marie Etancelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hervé Chapuis</w:t>
+            <w:hyperlink r:id="rId700" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bonnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId685" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène H. Manse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. European Poultry Conference (EPC 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Tours, France</w:t>
+              <w:t xml:space="preserve">Réunion du Groupe Palmipèdes INRA SRA-SAGA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Bordeaux, France. pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02751492v1</w:t>
+                <w:t xml:space="preserve">hal-02822694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId700" w:history="1">
+            <w:hyperlink r:id="rId701" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-infrared reflectance spectroscopy for predicting lipid content in chicken breast meat</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of an alternative slow-growing chicken line reveals a large genetic variability of carcass and meat quality related traits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Chabault-Dhuit Chabault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Verane Gigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chartrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId696" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. European Poultry Conference (EPC 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId700" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02751426v1</w:t>
+            <w:hyperlink r:id="rId701" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02751492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId701" w:history="1">
+            <w:hyperlink r:id="rId702" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selectionner le taux de fonte par SPIR en abattoir ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xavier Fernandez</w:t>
+                <w:t xml:space="preserve">Near-infrared reflectance spectroscopy for predicting lipid content in chicken breast meat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chartrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId695" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavière Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Verane Gigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bastianelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion du Groupe Palmipèdes INRA SRA-SAGA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Bordeaux, France. pp.1-2</w:t>
+              <w:t xml:space="preserve">13. European Poultry Conference (EPC 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId701" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02822694v1</w:t>
+            <w:hyperlink r:id="rId702" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02751426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId703" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does the chicken genotype &amp;quot;Geline de Touraine&amp;quot; have specific carcass and meat characteristics?</w:t>
               </w:r>
@@ -29903,64 +29903,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détermination du besoin en protéines de la canette Mulard en phase de croissance : effet sur les performances zootechniques et les rejets azotés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Dominique M.-D. Bernadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard G. Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lessire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -30024,64 +30024,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet du sexe et du génotype sur l'occupation des parcours par les poulets et leur réponse en corticostérone à une situation de stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Couty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Damange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -30130,277 +30130,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02756915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId706" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles sont les caractéristiques de carcasse spécifiques de la Géline de Touraine?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
+                <w:t xml:space="preserve">Near-infrared reflectance spectroscopy for predicting lipid content in duck breast meat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bastianelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId672" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bonnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chartrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Michel Lessire</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Dominique M.-D. Bernadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Marie Etancelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Journées de la Recherche Avicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Saint-Malo, France</w:t>
+              <w:t xml:space="preserve">19. European Symposium on the Quality of Poultry Meat. 13. European Symposium on the Quality of Eggs and Eggs Products.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Turku, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId706" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02755996v1</w:t>
+                <w:t xml:space="preserve">hal-02752978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId707" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-infrared reflectance spectroscopy for predicting lipid content in duck breast meat</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Bonnal</w:t>
+                <w:t xml:space="preserve">Quelles sont les caractéristiques de carcasse spécifiques de la Géline de Touraine?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chartrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christel Marie Etancelin</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bordeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lessire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19. European Symposium on the Quality of Poultry Meat. 13. European Symposium on the Quality of Eggs and Eggs Products.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Turku, Finland</w:t>
+              <w:t xml:space="preserve">8. Journées de la Recherche Avicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId707" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02752978v1</w:t>
+                <w:t xml:space="preserve">hal-02755996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId708" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic parameters of mule ducks’ meat and fatty liver performances simultaneously estimated in both parental liness</w:t>
               </w:r>
@@ -30412,51 +30412,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Marie Etancelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Davail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId709" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -30550,51 +30550,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId668" w:history="1">
+            <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Mercerand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chartrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -30630,260 +30630,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02754134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId711" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomarqueurs volatifs distinctifs de la volaille &amp;quot;Géline de Touraine</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marianne Peyron</w:t>
+                <w:t xml:space="preserve">Biological markers of intramuscular fat (IMF) content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId679" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Médale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Jurie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Journées de la Recherche Avicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Saint-Malo, France</w:t>
+              <w:t xml:space="preserve">62. American Meat Science Association Reciprocal Meat Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Rogers, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId711" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02750605v1</w:t>
+                <w:t xml:space="preserve">hal-02752836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId713" w:history="1">
+            <w:hyperlink r:id="rId712" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biological markers of intramuscular fat (IMF) content</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florence Gondret</w:t>
+                <w:t xml:space="preserve">Biomarqueurs volatifs distinctifs de la volaille &amp;quot;Géline de Touraine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Ratel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId713" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Peyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId691" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Engel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">62. American Meat Science Association Reciprocal Meat Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Rogers, United States</w:t>
+              <w:t xml:space="preserve">8. Journées de la Recherche Avicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId713" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02752836v1</w:t>
+            <w:hyperlink r:id="rId712" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02750605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId714" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic control of metabolic pathways involved in hepatic steatosis in ducks</w:t>
               </w:r>
@@ -30921,51 +30921,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Davail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bauchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17.European Symposium on Poultry Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Edinburgh, United Kingdom</w:t>
@@ -31113,148 +31113,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02750943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId716" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muscle gene expression and protein content in relation to intramuscular fat in Muscovy and Pekin ducks</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
+                <w:t xml:space="preserve">Is it possible to differentiate poultry breeds on the basis of volatile biomarkers ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Ratel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Baéza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId691" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Engel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19. European Symposium on the Quality of Poultry Meat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Turku, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId716" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02753561v1</w:t>
+                <w:t xml:space="preserve">hal-02751849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId717" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of muscle oxidative stability and processing yield in relation with dietary methionine sources</w:t>
               </w:r>
@@ -31359,122 +31333,148 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02751985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId719" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is it possible to differentiate poultry breeds on the basis of volatile biomarkers ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Ratel</w:t>
+                <w:t xml:space="preserve">Muscle gene expression and protein content in relation to intramuscular fat in Muscovy and Pekin ducks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gladys Saez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Davail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Gentes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Baéza</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Erwan Engel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19. European Symposium on the Quality of Poultry Meat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Turku, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId719" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02751849v1</w:t>
+                <w:t xml:space="preserve">hal-02753561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId720" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Métabolisme hépatique du glucose et de l'acide linoléique chez les canards de Barbarie et Pékin nourris à volonté et relation avec l'aptitude à la production de foie-gras</w:t>
               </w:r>
@@ -31499,51 +31499,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Davail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Dominique M.-D. Bernadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -31857,51 +31857,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Davail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Dominique M.-D. Bernadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -31943,90 +31943,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId724" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche de QTL chez le canard à gaver : dispositif et développements méthodologiques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Marie-Etancelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId682" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia K. Feve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId725" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois F. Dubos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Dominique M.-D. Bernadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Davail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -32107,51 +32107,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Dominique Bernadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin B. Basso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -32187,441 +32187,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02758439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId727" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression hépatique de gènes en relation avec la susceptibilité à la stéatose chez les canards de Barbarie et Pékin</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Al Mohammad</w:t>
+                <w:t xml:space="preserve">Prédiction de la teneur en lipides des magrets de canard par spectrométrie dans le proche infrarouge (SPIR)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bastianelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId672" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bonnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chartrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Dominique M.-D. Bernadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Marie Etancelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Journées de la Recherche sur les palmipèdes à Foie Gras</w:t>
+              <w:t xml:space="preserve">8. Journées de la Recherche sur les Palmipèdes à Foie Gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Arcachon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId727" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02752970v1</w:t>
+                <w:t xml:space="preserve">hal-02751465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId728" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prédiction de la teneur en lipides des magrets de canard par spectrométrie dans le proche infrarouge (SPIR)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Bonnal</w:t>
+                <w:t xml:space="preserve">Expression hépatique de gènes en relation avec la susceptibilité à la stéatose chez les canards de Barbarie et Pékin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Herault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Al Mohammad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chartrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christel Marie Etancelin</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Journées de la Recherche sur les Palmipèdes à Foie Gras</w:t>
+              <w:t xml:space="preserve">8. Journées de la Recherche sur les palmipèdes à Foie Gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Arcachon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId728" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02751465v1</w:t>
+                <w:t xml:space="preserve">hal-02752970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId729" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liver gene expression in relation to hepatic steatosis susceptibility and secretion in two species of ducks</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effetcs of age on lipid deposition in breast muscle of mule ducks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chartrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Baéza</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Diot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. European Poultry Genetic Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Braedstrup, Denmark</w:t>
+              <w:t xml:space="preserve">18. European Symposium on the Quality of Poultry Meat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId729" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02754911v1</w:t>
+                <w:t xml:space="preserve">hal-02757282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId730" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prédiction de la teneur en lipides des magrets de canard par spectrométrie dans le proche infrarouge (SPIR)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bastianelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId675" w:history="1">
+            <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bonnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId731" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry T. Le Naou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -32679,165 +32640,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02754991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId732" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effetcs of age on lipid deposition in breast muscle of mule ducks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Liver gene expression in relation to hepatic steatosis susceptibility and secretion in two species of ducks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Herault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chartrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Baéza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Diot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18. European Symposium on the Quality of Poultry Meat</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">5. European Poultry Genetic Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Braedstrup, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId732" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02757282v1</w:t>
+                <w:t xml:space="preserve">hal-02754911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId733" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détermination du besoin en protéines de la canette mulard en phase de démarrage : effet sur la croissance et les rejets azotés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Dominique M.-D. Bernadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard G. Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lessire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -33065,64 +33065,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détermination du besoin en protéines de la canette mulard en phase de démarrage : effet sur la croissance et les rejets azotés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Dominique M.-D. Bernadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard G. Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lessire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -33311,64 +33311,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet du rationnement et du gavage sur les dépôts de lipides dans le filet de canard mulard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chartrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Dominique M.-D. Bernadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard G. Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -33423,51 +33423,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId740" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques d'élevage et bien être des canards en Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard G. Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel D. Guemene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -33538,290 +33538,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02755384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId743" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Major trends in research into domestic ducks and recent results concerning meat quality</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Effet de l'âge sur les dépots de lipides dans le filet de canard mulard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chartrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bordeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Dominique M.-D. Bernadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard G. Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. European Poultry Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Verone, Italy</w:t>
+              <w:t xml:space="preserve">11. Journées Sciences du Muscle et Technologies des Viandes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId743" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02754987v1</w:t>
+                <w:t xml:space="preserve">hal-02757198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId744" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of genotype, age and nutrition on intramuscular lipids and meat quality</w:t>
+                <w:t xml:space="preserve">Major trends in research into domestic ducks and recent results concerning meat quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium 2006 Scientific Cooperation in Agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2006, Taiwan, Taiwan</w:t>
+              <w:t xml:space="preserve">12. European Poultry Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Verone, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId744" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02750441v1</w:t>
+                <w:t xml:space="preserve">hal-02754987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId745" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de l'âge sur les dépots de lipides dans le filet de canard mulard</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of genotype, age and nutrition on intramuscular lipids and meat quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Journées Sciences du Muscle et Technologies des Viandes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Symposium 2006 Scientific Cooperation in Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, Taiwan, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId745" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02757198v1</w:t>
+                <w:t xml:space="preserve">hal-02750441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId746" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche de gènes clés de la variabilité de la teneur en lipides intra-musculaires : Approche comparée multi espèces (bovin, canard, truite et porc)</w:t>
               </w:r>
@@ -34083,64 +34083,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Rideau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chartrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Dominique M.-D. Bernadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard G. Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -34172,277 +34172,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02754996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId751" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Canards de Barbarie, mulard et hinny : quelles sont les particularités sensorielles de leur foie gras?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effets de la teneur en lipides intramusculaires sur les caractéristiques sensorielles du filet et du magret de canard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chartrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Meteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve H. Juin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Dominique M.-D. Bernadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Journées de la Recherche sur les Palmpipèdes à Foie Gras</w:t>
+              <w:t xml:space="preserve">7. Journées de la Recherche sur les Palmipèdes à Foie Gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2006, Arcachon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId751" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02755233v1</w:t>
+                <w:t xml:space="preserve">hal-02758067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId752" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets de la teneur en lipides intramusculaires sur les caractéristiques sensorielles du filet et du magret de canard</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Canards de Barbarie, mulard et hinny : quelles sont les particularités sensorielles de leur foie gras?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chartrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Meteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve H. Juin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Dominique M.-D. Bernadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Journées de la Recherche sur les Palmipèdes à Foie Gras</w:t>
+              <w:t xml:space="preserve">7. Journées de la Recherche sur les Palmpipèdes à Foie Gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2006, Arcachon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId752" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02758067v1</w:t>
+                <w:t xml:space="preserve">hal-02755233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId753" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet du génotype et du gavage sur l'activité de la glucokinase hépatique chez le canard</w:t>
               </w:r>
@@ -34454,51 +34454,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Rideau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chartrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Dominique M.-D. Bernadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId754" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gaultier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -34616,394 +34616,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02764091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId757" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Métabolisme oxydatif des acides gras et efficacité alimentaire chez le poulet</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effet d'une réversion du sexe sur le développement musculaire du poulet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId758" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Skiba</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Y. Jégo</w:t>
+                <w:t xml:space="preserve">J.P. Brillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Journées de la Recherche Avicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2005, St Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId757" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02761554v1</w:t>
+                <w:t xml:space="preserve">hal-02763734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId760" w:history="1">
+            <w:hyperlink r:id="rId759" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet d'une réversion du sexe sur le développement musculaire du poulet</w:t>
+                <w:t xml:space="preserve">Fattening ability of Muscovy and Pekin ducks and their crossbreed hinny and mule ducks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Baéza</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.P. Brillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Journées de la Recherche Avicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2005, St Malo, France</w:t>
+              <w:t xml:space="preserve">3. World Waterfolw Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2005, Guangzhou, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId760" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02763734v1</w:t>
+            <w:hyperlink r:id="rId759" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02758761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId762" w:history="1">
+            <w:hyperlink r:id="rId760" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fattening ability of Muscovy and Pekin ducks and their crossbreed hinny and mule ducks</w:t>
+                <w:t xml:space="preserve">Influence du belfeed B 1100 MP sur les performances de croissance du canard de Barbarie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Baéza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId761" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bruyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId762" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Fouquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. World Waterfolw Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2005, Guangzhou, China</w:t>
+              <w:t xml:space="preserve">6. Journées de la Recherche Avicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2005, St Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId762" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02758761v1</w:t>
+            <w:hyperlink r:id="rId760" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02761334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId763" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence du belfeed B 1100 MP sur les performances de croissance du canard de Barbarie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Métabolisme oxydatif des acides gras et efficacité alimentaire chez le poulet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId764" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Skiba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chartrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId764" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId765" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Fouquet</w:t>
+                <w:t xml:space="preserve">Y. Jégo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Journées de la Recherche Avicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2005, St Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId763" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02761334v1</w:t>
+                <w:t xml:space="preserve">hal-02761554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId766" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of selection for or against abdominal fatness on muscle and meat characteristics of broilers</w:t>
               </w:r>
@@ -35252,90 +35252,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction génotype/gavage sur la qualité sensorielle du filet et du magret de canard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chartrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Dominique M.-D. Bernadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Meteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve H. Juin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard G. Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion du Groupe Palmipèdes INRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2005, Nouzilly, France</w:t>
@@ -35735,51 +35735,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet du génotype et du gavage sur les dépôts de liquide intramusculaires dans le filet de canard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chartrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Schiavone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId772" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.D. Bernadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -36067,64 +36067,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intéraction génotype/gavage sur la qualité sensorielle du filet et du magret de canard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chartrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Dominique M.-D. Bernadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard G. Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Rémignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -36192,77 +36192,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet du génotype et du gavage sur les dépôts de lipides intramusculaires dans le filet de canard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chartrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Schiavone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Dominique M.-D. Bernadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard G. Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Mourot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -36343,51 +36343,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine N. Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -36576,51 +36576,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard B. Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId784" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Maisonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Brée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -36835,51 +36835,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine N. Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -36915,273 +36915,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02760195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId789" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incidence du mode de production (label, standard, certifié) sur la teneur en lipides et la composition en acides gras du filet et du blanc de poulet.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michael Quentin</w:t>
+                <w:t xml:space="preserve">Selection on the technological quality of the meat in poultry.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9èmes Journées des Sciences du Muscle et Technologie de la Viande Clermont-Ferrand</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2002, France, France</w:t>
+              <w:t xml:space="preserve">7th World Congress on Genetics Applied to Livestock Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Montpellier, France. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId789" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02832373v1</w:t>
+                <w:t xml:space="preserve">hal-02833819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId790" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selection on the technological quality of the meat in poultry.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Incidence du mode de production (label, standard, certifié) sur la teneur en lipides et la composition en acides gras du filet et du blanc de poulet.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chartrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Quentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Berri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th World Congress on Genetics Applied to Livestock Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Montpellier, France. pp.Inconnu</w:t>
+              <w:t xml:space="preserve">9èmes Journées des Sciences du Muscle et Technologie de la Viande Clermont-Ferrand</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2002, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId790" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02833819v1</w:t>
+                <w:t xml:space="preserve">hal-02832373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId791" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualité technologique de la viande de poulet en relation avec le mode de production.</w:t>
               </w:r>
@@ -37331,51 +37331,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine N. Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -37411,994 +37411,994 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02830557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId793" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractéristiques comparées des carcasses et de la viande de pintades labels et standards</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Paramètres génétiques d'indicateurs de la qualité technologique de la viande dans une lignée expérimentale de poulets de chair.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Berri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Journées de la Recherche Avicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2001, Nantes, France</w:t>
+              <w:t xml:space="preserve">4èmes Journées de la Recherche Avicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId793" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02761845v1</w:t>
+                <w:t xml:space="preserve">hal-02762465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId794" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paramètres génétiques d'indicateurs de la qualité technologique de la viande dans une lignée expérimentale de poulets de chair</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t>
+                <w:t xml:space="preserve">Relationships between rate of muscle Ph fall post-mortem and processing ability of turkey meat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lebihan-Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Journées de la Recherche Avicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2001, Nantes, France</w:t>
+              <w:t xml:space="preserve">15. European symposium on the quality of poultry meat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2001, Kusadasi, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId794" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02762410v1</w:t>
+                <w:t xml:space="preserve">hal-02761839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId795" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paramètres génétiques d'indicateurs de la qualité technologique de la viande dans une lignée expérimentale de poulets de chair.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t>
+                <w:t xml:space="preserve">Caractéristiques comparées des carcasses et de la viande de pintades labels et standards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lessire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathaële Wacrenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bordeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4èmes Journées de la Recherche Avicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, Nantes, France</w:t>
+              <w:t xml:space="preserve">4. Journées de la Recherche Avicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2001, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId795" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02762465v1</w:t>
+                <w:t xml:space="preserve">hal-02761845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId796" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationships between rate of muscle Ph fall post-mortem and processing ability of turkey meat</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t>
+                <w:t xml:space="preserve">Paramètres génétiques d'indicateurs de la qualité technologique de la viande dans une lignée expérimentale de poulets de chair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId767" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. European symposium on the quality of poultry meat</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2001, Kusadasi, Turkey</w:t>
+              <w:t xml:space="preserve">4. Journées de la Recherche Avicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2001, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId796" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02761839v1</w:t>
+                <w:t xml:space="preserve">hal-02762410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId797" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compared carcass and meat characteristics of label and standard guinea fowl</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Responsiveness of the adrenocorticotrope axis in male turkeys of different genotypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel D. Guemene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Berri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Herve Juin</w:t>
+            <w:hyperlink r:id="rId798" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Garreau-Mills</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. European symposium on the quality of poultry meat</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2001, Kusadasi, Turkey</w:t>
+              <w:t xml:space="preserve">6. European Symposium on Poultry Welfare</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2001, Zollikofen, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId797" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02762077v1</w:t>
+                <w:t xml:space="preserve">hal-02759406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId798" w:history="1">
+            <w:hyperlink r:id="rId799" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Responsiveness of the adrenocorticotrope axis in male turkeys of different genotypes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t>
+                <w:t xml:space="preserve">Compared carcass and meat characteristics of label and standard guinea fowl</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lessire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. Garreau-Mills</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Juin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. European Symposium on Poultry Welfare</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2001, Zollikofen, Switzerland</w:t>
+              <w:t xml:space="preserve">15. European symposium on the quality of poultry meat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2001, Kusadasi, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId798" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02759406v1</w:t>
+            <w:hyperlink r:id="rId799" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02762077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId800" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Responsiveness of the adrenocorticotrope axis in male turkeys of different genotypes.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t>
+                <w:t xml:space="preserve">Métabolisme post mortem et qualités des viandes chez la dinde - comparaison d'une souche standard fermière et du produit de leur croisement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lebihan-Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th European Symposium on Poultry Welfare, WPSA Swiss Branch</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, Zollikofen</w:t>
+              <w:t xml:space="preserve">4. Journées de la Recherche Avicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2001, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId800" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02761721v1</w:t>
+                <w:t xml:space="preserve">hal-02762072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId801" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Métabolisme post mortem et qualités des viandes chez la dinde - comparaison d'une souche standard fermière et du produit de leur croisement</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t>
+                <w:t xml:space="preserve">Responsiveness of the adrenocorticotrope axis in male turkeys of different genotypes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel D. Guemene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId798" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Garreau-Mills</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Journées de la Recherche Avicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2001, Nantes, France</w:t>
+              <w:t xml:space="preserve">6th European Symposium on Poultry Welfare, WPSA Swiss Branch</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Zollikofen</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId801" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02762072v1</w:t>
+                <w:t xml:space="preserve">hal-02761721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId802" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incidence de la souche, du système d'élevage et de la saison sur la qualité des carcasses et de la viande de pintades</w:t>
               </w:r>
@@ -38410,51 +38410,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lessire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Juin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -38764,51 +38764,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.R. Salichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Marche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathaële Wacrenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Dominguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -39014,51 +39014,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.R. Salichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Marche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathaële Wacrenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Dominguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -39441,51 +39441,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amino acid requirements of growing Muscovy ducks and consequences for carcass quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Leclercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. European symposium on waterfowl</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 1995, Halle, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -39745,51 +39745,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId821" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performances, caractéristiques des carcasses et qualité de la viande chez des poulets de chair nourris selon trois stratégies utilisant des larves de mouche soldat noire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Méda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Belloir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -39995,51 +39995,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId824" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prevalence of breast myopathies in broilers according to farming practices: an European survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Bourin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Darrigade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -40284,51 +40284,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Regache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId829" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -40860,273 +40860,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03599300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId839" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of dietary supplementation of muramidase to wheat versus corn-based diets on broilers’growth performance and litter quality</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact de l’âge et de la souche sur le statut antioxydant du poulet de chair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Coudert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId840" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Cailleau Audouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bordeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26. World's Poultry Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">14. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId839" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03750612v1</w:t>
+                <w:t xml:space="preserve">hal-03599293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId842" w:history="1">
+            <w:hyperlink r:id="rId840" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de l’âge et de la souche sur le statut antioxydant du poulet de chair</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of dietary supplementation of muramidase to wheat versus corn-based diets on broilers’growth performance and litter quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId841" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Eising</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId841" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Eising</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId842" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estefania Perez Calvo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId842" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estefania Perez Calvo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Tours, France</w:t>
+              <w:t xml:space="preserve">26. World's Poultry Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId842" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03599293v1</w:t>
+            <w:hyperlink r:id="rId840" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03750612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId843" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact du stress oxydant sur les performances, la robustesse et la santé des animaux de rente et sur la qualité de leurs produits</w:t>
               </w:r>
@@ -41276,51 +41276,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Travel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Jondreville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -41496,77 +41496,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accumulation d’ -hexabromocyclododecane ( -hbcd) dans les tissus de poulets à croissance rapide ou lente.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Jondreville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Travel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Méda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Dominguez-Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -41615,678 +41615,678 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01608126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId854" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet des acides gras polyinsaturés n-3 apportés au cours du développement embryonnaire et des périodes de démarrage et croissance sur le comportement de picage des canards de Barbarie</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Tobby</w:t>
+                <w:t xml:space="preserve">Brominated flame retardants in broiler chickens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Huneau-Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Travel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId855" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Balaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Souchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Tours, France. ITAVI - Institut Technique de l'Aviculture, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras, 12, 1222 p., 2017, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
+              <w:t xml:space="preserve">XVII. European symposium on the quality of eggs and egg products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Edimbourg, United Kingdom. , 2017, Book of abstracts. 'EGGMEAT 2017' XVIIth European symposium on the quality of eggs and egg products. XXIIIth European Symposium on the Quality of Poultry Meat</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId854" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01605734v1</w:t>
+                <w:t xml:space="preserve">hal-01608896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId855" w:history="1">
+            <w:hyperlink r:id="rId856" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brominated flame retardants at the farm scale: outputs of the French project BRAVIPORC” (2013–2016)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Dominguez-Romero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId857" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Leon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Omer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">37. International Symposium on Halogenated Persistent Organic Pollutants (POPs) - DIOXIN 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Vancouver, Canada. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId855" w:history="1">
+            <w:hyperlink r:id="rId856" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02787113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId857" w:history="1">
+            <w:hyperlink r:id="rId858" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Warning system approach for veterinary meat inspection in poultry slaughterhouses</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effet des acides gras polyinsaturés n-3 apportés au cours du développement embryonnaire et des périodes de démarrage et croissance sur le comportement de picage des canards de Barbarie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId859" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chartrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bordeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lessire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Tobby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVII. European symposium on the quality of eggs and egg products</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Edimbourg, United Kingdom. , 2017, Book of abstracts. 'EGGMEAT 2017' XVIIth European symposium on the quality of eggs and egg products. XXIIIth European Symposium on the Quality of Poultry Meat</w:t>
+              <w:t xml:space="preserve">12. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Tours, France. ITAVI - Institut Technique de l'Aviculture, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras, 12, 1222 p., 2017, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId857" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01608263v1</w:t>
+            <w:hyperlink r:id="rId858" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01605734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId861" w:history="1">
+            <w:hyperlink r:id="rId859" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparison of PCA, ICA and common components analysis applied to volatolomic data</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Saïd Abou El Karam</w:t>
+                <w:t xml:space="preserve">Warning system approach for veterinary meat inspection in poultry slaughterhouses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId860" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId861" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Le Bouquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId862" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Magras</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chimiométrie XVIII 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, Paris, France. , 2017</w:t>
+              <w:t xml:space="preserve">XVII. European symposium on the quality of eggs and egg products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Edimbourg, United Kingdom. , 2017, Book of abstracts. 'EGGMEAT 2017' XVIIth European symposium on the quality of eggs and egg products. XXIIIth European Symposium on the Quality of Poultry Meat</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId861" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01766704v1</w:t>
+            <w:hyperlink r:id="rId859" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01608263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId862" w:history="1">
+            <w:hyperlink r:id="rId863" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brominated flame retardants in broiler chickens</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Souchet</w:t>
+                <w:t xml:space="preserve">A comparison of PCA, ICA and common components analysis applied to volatolomic data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jihene Bouhlel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Ratel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Abou El Karam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVII. European symposium on the quality of eggs and egg products</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Edimbourg, United Kingdom. , 2017, Book of abstracts. 'EGGMEAT 2017' XVIIth European symposium on the quality of eggs and egg products. XXIIIth European Symposium on the Quality of Poultry Meat</w:t>
+              <w:t xml:space="preserve">Chimiométrie XVIII 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Paris, France. , 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId862" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01608896v1</w:t>
+            <w:hyperlink r:id="rId863" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01766704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId864" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détermination du besoin en protéines du canard mulard en phase de finition : effet sur la croissance et la production de foie gras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Pertusa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Dominique Bernadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId865" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Laborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -42376,77 +42376,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accumulation of -hexabromocyclododecane ( -HBCDD) in muscles of fast- and slow-growing broilers.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Jondreville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Méda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Dominguez-Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -42590,566 +42590,566 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01607332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId869" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de défauts musculaires présents sur les filets de poulets.</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Potential of metabolomics for innovative chemical risk assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaud Dervilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId870" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Ripoche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId611" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Travel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16èmes Journées des Sciences du Muscle et Technologies des Viandes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Paris, France. 2016</w:t>
+              <w:t xml:space="preserve">36. International Symposium on Halogenated Environmental Organic Pollutants and POPs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Florence, Italy. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId869" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02739972v1</w:t>
+                <w:t xml:space="preserve">hal-02739517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId870" w:history="1">
+            <w:hyperlink r:id="rId871" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fate of a brominated flame retardant (HBCD) in chickens and pigs: a generic modelling approach.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId595" w:history="1">
+                <w:t xml:space="preserve">Enantiomer-specific accumulation and depuration of α-hexabromocyclododecane (α-HBCDD) in broiler chicken (Gallus domesticus) as a tool to identify contamination sources.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Omer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Dominguez-Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId597" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Souchet</w:t>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Souchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36. International Symposium on Halogenated Persistant Organic Pollutants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Firenze, Italy. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId870" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02742503v1</w:t>
+            <w:hyperlink r:id="rId871" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02738598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId871" w:history="1">
+            <w:hyperlink r:id="rId872" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential of metabolomics for innovative chemical risk assessment</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Angélique Travel</w:t>
+                <w:t xml:space="preserve">Fate of a brominated flame retardant (HBCD) in chickens and pigs: a generic modelling approach.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Dominguez-Romero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Omer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Souchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36. International Symposium on Halogenated Environmental Organic Pollutants and POPs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Florence, Italy. 2016</w:t>
+              <w:t xml:space="preserve">36. International Symposium on Halogenated Persistant Organic Pollutants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Firenze, Italy. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId871" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02739517v1</w:t>
+            <w:hyperlink r:id="rId872" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02742503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId873" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enantiomer-specific accumulation and depuration of α-hexabromocyclododecane (α-HBCDD) in broiler chicken (Gallus domesticus) as a tool to identify contamination sources.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">R. Cariou</w:t>
+                <w:t xml:space="preserve">Caractérisation de défauts musculaires présents sur les filets de poulets.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Bourin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36. International Symposium on Halogenated Persistant Organic Pollutants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Firenze, Italy. 2016</w:t>
+              <w:t xml:space="preserve">16èmes Journées des Sciences du Muscle et Technologies des Viandes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Paris, France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId873" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02738598v1</w:t>
+                <w:t xml:space="preserve">hal-02739972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId874" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fate of a brominated flame retardant (HBCD) in chickens and pigs: a generic modelling approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Méda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Garcia de Salazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Dominguez-Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">67th Annual meeting of the European Federation of Animal Science EAAP 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Belfast, United Kingdom. , EAAP Publication, 2016, EAAP Publication</w:t>
@@ -43172,678 +43172,678 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01367303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId875" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The maternal stress effects of an omega 3 enriched diet in chickens</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
+                <w:t xml:space="preserve">Contributions des transcriptomes du foie, tissu adipeux et muscle aux mécanismes d'adaptation des poulets de chair face à une variation de la source d'énergie dans l'aliment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Désert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Rupert Palme</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meziane Aite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">49. Congress of the International Society for Applied Ethology</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 225 p., 2015, 49th Congress of the International Society for Applied Ethology</w:t>
+              <w:t xml:space="preserve">11. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Tours, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId876" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ITAVI - Institut Technique de l'Aviculture</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras, 2015, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId875" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02743913v1</w:t>
+                <w:t xml:space="preserve">hal-01210974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId878" w:history="1">
+            <w:hyperlink r:id="rId877" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of different dietary sources of n-3 fatty acids on the growth performance and technological, nutritional and sensorial quality of chicken meat</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effet de différentes sources alimentaires en acides gras n-3 sur les performances de ponte et la qualité technologique, nutritionnelle et sensorielle des œufs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chartrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lessire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Meteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">G. Chesneau</w:t>
+            <w:hyperlink r:id="rId878" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Cheneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22. European Symposium on the Quality of Poultry Meat</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Nantes, France. Branche Française de la WPSA, 2015, XXIIth European Symposium on the Quality of Poultry Meat</w:t>
+              <w:t xml:space="preserve">11. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Tours, France. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras, 2015, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId878" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01210975v1</w:t>
+            <w:hyperlink r:id="rId877" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId879" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contributions des transcriptomes du foie, tissu adipeux et muscle aux mécanismes d'adaptation des poulets de chair face à une variation de la source d'énergie dans l'aliment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Colette Désert</w:t>
+                <w:t xml:space="preserve">Etude cinétique du transfert vers l'oeuf de l'alpha-HBCD ingéré chez la poule pondeuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Dominguez-Romero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Le Cam</w:t>
+            <w:hyperlink r:id="rId602" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Venisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2015, Tours, France. </w:t>
-[...12 lines deleted...]
-              <w:t xml:space="preserve">, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras, 2015, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
+              <w:t xml:space="preserve">, Mar 2015, Tours, France. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras, 6 p., 2015, 11èmes Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId879" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01210974v1</w:t>
+                <w:t xml:space="preserve">hal-02740747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId881" w:history="1">
+            <w:hyperlink r:id="rId880" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de différentes sources alimentaires en acides gras n-3 sur les performances de ponte et la qualité technologique, nutritionnelle et sensorielle des œufs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The maternal stress effects of an omega 3 enriched diet in chickens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId881" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elske de Haas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chartrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">G. Cheneau</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rupert Palme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Tours, France. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras, 2015, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
+              <w:t xml:space="preserve">49. Congress of the International Society for Applied Ethology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Sapporo, Japan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId882" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wageningen Academic Publishers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 225 p., 2015, 49th Congress of the International Society for Applied Ethology</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId881" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01210932v1</w:t>
+            <w:hyperlink r:id="rId880" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02743913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId883" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude cinétique du transfert vers l'oeuf de l'alpha-HBCD ingéré chez la poule pondeuse</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of different dietary sources of n-3 fatty acids on the growth performance and technological, nutritional and sensorial quality of chicken meat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId601" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Marchand</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chartrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lessire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Meteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Chesneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Tours, France. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras, 6 p., 2015, 11èmes Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
+              <w:t xml:space="preserve">22. European Symposium on the Quality of Poultry Meat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Nantes, France. Branche Française de la WPSA, 2015, XXIIth European Symposium on the Quality of Poultry Meat</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId883" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02740747v1</w:t>
+                <w:t xml:space="preserve">hal-01210975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId884" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of different dietary sources of n-3 fatty acids on the laying performance and technological, nutritional and sensorial quality of eggs</w:t>
               </w:r>
@@ -43954,51 +43954,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId885" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of liver volatile compounds as markers of animal exposure to toxic contaminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jihene Bouhlel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Ratel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -44073,290 +44073,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02739511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId886" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La capacité de stockage des lipides par des poulets maigres ou gras n'est pas influencée par la source d'énergie de l'aliment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effet de différentes sources alimentaires en acides gras n-3 sur les performances de croissance et la qualité technologique, nutritionnelle et sensorielle de la viande de poulets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chartrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Cécile Berri</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lessire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Meteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Chesneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras, 2015, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
+              <w:t xml:space="preserve">11. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Tours, France. 2015, 11èmes Journées de la Recherche Avicole et Palmidèdes à Foie Gras</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId886" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01210973v1</w:t>
+                <w:t xml:space="preserve">hal-01210933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId888" w:history="1">
+            <w:hyperlink r:id="rId887" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de différentes sources alimentaires en acides gras n-3 sur les performances de croissance et la qualité technologique, nutritionnelle et sensorielle de la viande de poulets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La capacité de stockage des lipides par des poulets maigres ou gras n'est pas influencée par la source d'énergie de l'aliment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gondret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chartrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">G. Chesneau</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Tours, France. 2015, 11èmes Journées de la Recherche Avicole et Palmidèdes à Foie Gras</w:t>
+              <w:t xml:space="preserve">11. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Tours, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId888" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ITAVI - Institut Technique de l'Aviculture</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras, 2015, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId888" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01210933v1</w:t>
+            <w:hyperlink r:id="rId887" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId889" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de différentes sources alimentaire en acides gras n-3 sur les performances de ponte et la qualité technologique, nutritionnelle et sensorielle des œufs</w:t>
               </w:r>
@@ -44493,64 +44493,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chartrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Ratel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId679" w:history="1">
+            <w:hyperlink r:id="rId691" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Engel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Dominique M.-D. Bernadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -44730,51 +44730,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can plasma metabolites predict fat deposition in peripheral tissues of chicken?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Jégou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId619" w:history="1">
+            <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -45092,77 +45092,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId896" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NMR metabolomics to study the regulation of energy metabolism on chicken lines divergent for low or high abdominal fat deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId618" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Lalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gondret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId616" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Illa Tea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -45217,103 +45217,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId897" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet BrAviPorc : Prévenir la contamination des produits animaux par des polluants émergents, les retardateurs de flamme bromés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Travel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId679" w:history="1">
+            <w:hyperlink r:id="rId691" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Engel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5èmes Rencontres Qualiméditerranée "Quelles innovations pour la maîtrise des contaminants et l'authentification des produits agricoles et alimentaires ?"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Montpellier, France. 2013</w:t>
@@ -45381,51 +45381,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId900" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larbi Bedrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId901" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Praud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -45506,64 +45506,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Chabault-Dhuit Chabault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Boulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId627" w:history="1">
+            <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah S. Guardia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId759" w:history="1">
+            <w:hyperlink r:id="rId765" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Jégo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. Journées Sciences du Muscle et Technologies des Viandes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Caen, France. 2012, 14èmes Journées Sciences du Muscle et Technologies des Viandes</w:t>
@@ -45848,64 +45848,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId910" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production de canards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Pingel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard G. Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -46166,51 +46166,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId914" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les palmipèdes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard G. Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -46255,165 +46255,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02799410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId916" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guinea fowl</w:t>
+                <w:t xml:space="preserve">Measuring quality parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Encyclopedia of Farm Animal Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CABI Publishing, 2004</w:t>
+              <w:t xml:space="preserve">Poultry Meat Processing and Quality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRC Press/Woodhead Publishing Ltd, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId916" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02829381v1</w:t>
+                <w:t xml:space="preserve">hal-02828130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId917" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring quality parameters</w:t>
+                <w:t xml:space="preserve">Guinea fowl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Poultry Meat Processing and Quality</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CRC Press/Woodhead Publishing Ltd, 2004</w:t>
+              <w:t xml:space="preserve">The Encyclopedia of Farm Animal Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CABI Publishing, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId917" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02828130v1</w:t>
+                <w:t xml:space="preserve">hal-02829381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -46483,51 +46483,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId920" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Corraze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Juin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -46541,51 +46541,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01173090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (7)</w:t>
+        <w:t xml:space="preserve">Rapport (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -46941,51 +46941,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04859577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId934" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La qualité des aliments d'origine animale selon les conditions de production et de transformation. Rapport de l'Expertise scientifique collective</w:t>
+                <w:t xml:space="preserve">La qualité des aliments d'origine animale selon les conditions de production et de transformation. Synthèse de l'Expertise scientifique collective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Prache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t>
@@ -47017,97 +47017,97 @@
                 <w:t xml:space="preserve">Thierry Astruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[0] INRAE. 2020, 1023 p</w:t>
+              <w:t xml:space="preserve">[0] INRAE. 2020, 112 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId934" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02986866v1</w:t>
+                <w:t xml:space="preserve">hal-02934505v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId935" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La qualité des aliments d'origine animale selon les conditions de production et de transformation. Synthèse de l'Expertise scientifique collective</w:t>
+                <w:t xml:space="preserve">La qualité des aliments d'origine animale selon les conditions de production et de transformation. Rapport de l'Expertise scientifique collective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Prache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t>
@@ -47139,214 +47139,332 @@
                 <w:t xml:space="preserve">Thierry Astruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[0] INRAE. 2020, 112 p</w:t>
+              <w:t xml:space="preserve">[0] INRAE. 2020, 1023 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId935" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02934505v2</w:t>
+                <w:t xml:space="preserve">hal-02986866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId936" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche de QTL impliqués dans le comportement, la résistance au portage de Salmonelles et la qualité des produits - foie gras et magret - du canard Mulard</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Katia K. Feve</w:t>
+                <w:t xml:space="preserve">Note d'appui scientifique et technique de l'Agence nationale de sécurité sanitaire de l'alimentation, de l'environnement et du travail relatif aux études nécessaires à l'évaluation des OGM développés pour des pays tiers et pouvant être présents à l'état de traces sur le marché européen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId937" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Guillemain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId938" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Alleman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId939" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Cachon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId940" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Inrae. 2011</w:t>
+              <w:t xml:space="preserve">ANSES - Agence nationale de sécurité sanitaire de l'alimentation, de l'environnement et du travail. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId936" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02806644v1</w:t>
+                <w:t xml:space="preserve">hal-05599869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId937" w:history="1">
+            <w:hyperlink r:id="rId941" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Recherche de QTL impliqués dans le comportement, la résistance au portage de Salmonelles et la qualité des produits - foie gras et magret - du canard Mulard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Marie Etancelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId681" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel J. M. Elsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId680" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed M. Kileh Wais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId641" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Vignal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId682" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia K. Feve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrae. 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId941" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02806644v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId942" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Comment stimuler le dépôt musculaire des acides gras à chaîne longue n-3, notamment le DHA, chez les animaux producteurs de viande (boeuf, porc, volaille et poisson d'élevage) ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId919" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gruffat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -47361,91 +47479,91 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId920" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Corraze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId938" w:history="1">
+            <w:hyperlink r:id="rId943" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Loreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId937" w:history="1">
+            <w:hyperlink r:id="rId942" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02815103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId939"/>
+      <w:footerReference w:type="default" r:id="rId944"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -47513,51 +47631,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7078AE4E"/>
+    <w:nsid w:val="915D625C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -47744,51 +47862,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elisabeth-baeza" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7658-3394" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05452527v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piyaradtana Homyok" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anyanee Kamkaew" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teerapong Yata" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Worapapar Treesuppharat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apipu Ariyachayut" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-33149-6" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05452523v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pramin Kaewsatuan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Labas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tomas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Teixeira-Gomes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2026.106405" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04914426v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ba&#233;za" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00439339.2024.2437171" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04927288v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihene Bouhlel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=j&#233;r&#233;my ratel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mercier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Kondjoyan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04985786v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wunpen Sonsamrong" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nitipol Chainet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wichuta Khosinklang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2025.104982" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04537307v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Coudert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zemb" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bousleh" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cauquil" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00071668.2024.2328676" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04799160v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Litt" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Pertusa" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guyot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Az&#233;lie Hazard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Bernadet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-Vol94-art16-GB" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04852163v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Ba&#233;za" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2024.37.4.8073" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04741493v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Prache" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lebret" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Martin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gautron" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2024.37.2.8264" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04612347v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol94-art19" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04047281v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Coudert" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chartrin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Jimenez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Cailleau Audouin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani13071160" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178183v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Adamiec" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Astruc" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-&#201;tienne Bouillot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2023.36.1.7480" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03426683v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Petracci" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2021.100331" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445602v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne E Bouillot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2021.100376" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452661v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2021.100405" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03681823v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Durand" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Merlot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence A. Guilloteau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2022.100543" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04066535v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bareille" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ducrot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Gabriel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Baumont" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2022.35.4.7301" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03472011v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mercier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magaly Ang&#233;nieux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Abou El Karam" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2021.131504" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03292414v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M&#233;zi&#232;re" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marchand" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Larvor" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Le Bizec" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2021.129289" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03292410v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hutinet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2020.128491" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03423898v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric H&#233;rault" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Diot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.107516" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03613547v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ba&#233;za-Campone" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chatellier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hurtaud" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Farruggia" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2021.34.4.5404" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610515v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-02359869v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand M&#233;da" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Travel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Henri" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Royer" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19440049.2019.1681596" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610517v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03124505v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berri" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00439339.2020.1830012" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624954v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hort" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Nicolas" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jondreville" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Maleix" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2019.106789" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03135598v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lessire" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Juin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine M&#233;teau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00071668.2020.1843139" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03124509v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00439339.2020.1834340" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622399v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bordeau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Godet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Meteau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Gicquel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods8010008" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135884v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Herault" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Houee-Bigot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouchez" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Esquerr&#233;" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-5415-1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794800v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Duby" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731118000897" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621818v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1399/eps.2018.241" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624627v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Jouan-Rimbaud Bouveresse" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2017.10.025" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727161v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette D&#233;sert" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meziane Aite" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Boutin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Le Cam" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-4520-5" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618569v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624686v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Bourin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830316v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Cariou" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5191155195255698E12" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534891v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jih&#233;ne Bouhlel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Ratel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Travel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2017.03.008" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608139v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Dominguez-Romero" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Omer" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2017.03.064" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409322v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Castellano-Perez" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Perruchot" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tesseraud" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Metayer-Coustard" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-016-2369-y" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608863v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Huneau-Sala&#252;n" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaud Dervilly-Pinel" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2017.04.031" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01483726v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elske N. de Haas" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Calandreau" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupert Palme" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dev.21504" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606934v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Thoby" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps/pex147" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341819v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Zerjal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bed'Hom" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja H&#228;rtle" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbd.2016.06.008" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8PD6PQG6-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630206v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bourin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Mika" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636445v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S004393391500272X" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207761v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va J&#233;gou" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gondret" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lalande-Martin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Illa Tea" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2014-8482" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633525v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chesneau" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00071668.2015.1068428" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211037v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Duval" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731115000683" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641511v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabeel Alnahhas" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Bihan-Duval" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chabault-Dhuit Chabault" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2015-9100" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210977v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-015-0932-z" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631677v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00071668.2015.1113500" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193936v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Talon" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Brochard" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lef&#232;vre" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2014.27.3.3069" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01193199v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Roux" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Petit" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bastianelli" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tillard" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.201200435" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BVCNJK5M-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173391v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hermier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Simon" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114513003085" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641348v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Boulay" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves J&#233;go" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2014-7597" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129850v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasa Dakovic" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Terezol" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Pitel" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Maillard" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Elis" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msu208" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645843v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;rane Gigaud" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tauty" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00071668.2013.775695" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702555v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kileh-Wais" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Elsen" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vignal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Feves" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vignoles" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2012-5411" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207755v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Marie-Etancelin" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Davail" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646593v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique M.-D. Bernadet" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Sannier" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731112002121" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650147v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731113000153" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642341v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fernandez" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Marie Etancelin" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129685v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chabault-Dhuit" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verane Gigaud" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chapuis" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2156-13-90" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644069v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/japr.2010-00301" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650950v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Huang" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pingel" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard G. Guy" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lukaszewicz" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0043933912000645" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642783v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Saez" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Savary-Auzeloux" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Davail" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129628v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Arnould" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maamer Jlali" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2011-4192" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652266v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel C. Marie-Etancelin" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin B. Basso" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gontier" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2010-3091" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651754v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Petracci" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0043933911000122" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642786v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Carri&#232;re" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01193244v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Arnaud" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667996v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hocquette" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise M&#233;dale" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Jurie" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731109991091" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205130v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Robert" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Al Mohammad" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2052.2009.01959.x" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HD7P5NC7-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129423v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Couty" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Damange" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Guemene" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653866v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662276v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps.2010-00683" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665029v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve H. Juin" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00071668.2010.503472" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664690v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Besnard" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731109004029" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662261v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bauchart" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114508019892" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668556v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Davail" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Gentes" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Jourdan" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps.2009-00208" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668078v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2008.07.015" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XDZG9D7V-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654605v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Carr&#233;" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662217v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leterrier" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vall&#233;e" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Constantin" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Chagneau" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731108002875" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663663v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mourot" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731107658029" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660807v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Debut" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sant&#233;-Lhoutellier" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2006-398" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659480v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659542v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Bernardet" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2006.07.014" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6TZ8WHZD-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657325v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2006.07.024" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KGL52KZB-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00890056v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Guy" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jacques M.J. Duclos" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657230v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ps/85.5.914" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661929v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/animres:2006011" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653298v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680586v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Quentin" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680216v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boutten" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00071660500303099" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670542v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schiavone" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Bernardet" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2005006" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00890028v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Picgirard" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681041v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/animres:2005008" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682442v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Rideau" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hoo-Paris" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900546v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Schiavone" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bernadet" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679226v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Guemene" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00071660500303032" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670404v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bouvarel" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683609v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680531v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine N. Sellier" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673529v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Quentin" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672195v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maisonnier" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gomez" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Br&#233;e" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889834v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/animres:2003005" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894466v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/gse:2003043" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677240v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669353v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Juin" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674562v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678174v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594141v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00071660120121463" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672470v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677257v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dessay" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natha&#235;le Wacrenier" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. March&#246;" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Listrat" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673368v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679489v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671182v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Williams" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669297v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rebours" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Marche" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670734v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Millet" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Beaumont" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681087v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670134v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lebihan-Duval" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00071660120070604" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670193v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Molette" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; R&#233;mignon" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900344v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Williams" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gu&#233;men&#233;" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2001120" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691154v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689411v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695164v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Salichon" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dominguez" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695227v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900334v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges March&#233;" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694538v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Klosowska" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Elminowska-Wenda" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Luther" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rosinski" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889727v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rose Salichon" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rousselot-Pailley" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692683v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688746v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rousselot-Pailley" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693693v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686059v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685617v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Leclercq" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697642v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686689v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693465v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696330v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. de Carville" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00896109v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713097v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Sauveur" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706059v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Biro-Sauveur" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Eeckhoutte" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boulard" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Galtier" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714910v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707260v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Poitou" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Villejoubert" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705614v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delers" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708908v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705463v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00902143v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Poitou" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Boulard" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704729v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703419v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704712v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704307v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711849v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Cabaret" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Risye Riseani" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05556452v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Darrigade" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rennie Eppenstein" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05556349v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mignon-Grasteau" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Palmic" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05240335v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Belloir" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophane de Rauglaudre" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Trespeuch" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05264487v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05264449v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05136637v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment G&#233;rard" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Blavy" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05384029v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Remy" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Gautier" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tremblay-Franco" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04631543v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04510717v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Chaumont" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Guettier" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fagnoul" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05216466v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ferlay" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Gagaoua" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04634494v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefaan de Smet" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661442v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#244;me Guidou" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Pampouille" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04191505v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03599287v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Daviet" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jarrault" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03750595v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03960288v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne Bouillot" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03750737v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Souchet" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bernard" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04128847v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuditta Meloni" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bonnefous" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Re" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura van Vooren" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381673v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Fontagn&#233;-Dicharry" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03632430v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Rocchi" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734946v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735962v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christian Gicquel" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737263v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Souchet" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Anger" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737035v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Namya Mellouk" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Ram&#233;" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Barbe" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Venturi" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Touze" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734193v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-C&#233;leste Le Bourhis" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736524v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606006v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Garcia de Salazar" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Guerin" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thene" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606741v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Tobby" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733547v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602607v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Narcy" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Nys" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736776v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Thoby" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595082v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Houee" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Esquerre" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740254v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaud Dervilly" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Gu&#233;rin" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744043v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628132v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743325v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Allain" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Roul" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Prigent" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741715v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cariou" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Huneau-Sala&#252;n" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Omer" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Amand" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740386v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Dom&#237;nguez-Romero" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Venisseau" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740253v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Verdon" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743982v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Beauclercq" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741615v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mika" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741565v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V&#233;nisseau" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marchand" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739116v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740252v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739013v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269282v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210972v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lalande" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lagarrigue" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210931v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Louveau" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742530v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03365428v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210608v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742401v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Maudouit" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210443v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748221v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah S. Guardia" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004538v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Hermier" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Simon" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209155v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Arroyo" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Auvergne" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dubois" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Debaeke" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747822v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boulay" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210404v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Demeure" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vignal" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190568v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bugeon" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Brun" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cassar-Malek" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chatonnet" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747329v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gigaud" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tauty" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210391v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Monget" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Dupont" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01193240v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mathiaud" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435378v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Mathiaud" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01193243v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004775v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly N. Flamion" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01193237v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001254v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul J.-P. Brun" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745710v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750296v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746049v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01193248v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750250v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mercerand" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749114v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bignon" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752211v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Uzu" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Preynat" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755007v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bonnal" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756685v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berge" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Blinet" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Engel" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754232v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02909956v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mameer Jlali" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756790v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Casenave" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753596v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755739v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed M. Kileh Wais" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel J. M. Elsen" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia K. Feve" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Vignoles" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755221v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne H. Manse" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757579v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751141v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753740v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavi&#232;re Rousseau" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751146v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Ismail" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751492v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751426v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822694v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonnal" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754264v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750729v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756915v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755996v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752978v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757336v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Andr&#233;" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754134v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750605v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Peyron" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752836v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753619v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750943v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753561v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751985v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Mercier" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751849v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753550v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757664v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756950v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753559v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752584v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Dubos" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758439v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752970v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751465v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754911v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754991v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry T. Le Naou" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757282v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754073v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750873v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754175v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757093v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754997v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Lepetit" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755257v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755384v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Serviere" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Faure" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754987v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750441v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757198v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754790v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M. Damon" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Bernard" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757095v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754996v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755233v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758067v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758787v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gaultier" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guilloineau" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764091v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761554v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Skiba" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. J&#233;go" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763734v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Brillard" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758761v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761334v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bruyer" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fouquet" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761547v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Millet" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762719v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759239v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760078v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759315v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Bernadet" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759930v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762620v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758697v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759200v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Brillard" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759558v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Larzul" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760017v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761902v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760401v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763716v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Maisonnier" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762178v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jehl" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Picgirard" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760195v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832373v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833819v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827997v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830557v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761845v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762410v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762465v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761839v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762077v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759406v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garreau-Mills" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761721v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762072v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761631v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763607v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838563v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770221v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769554v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770598v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771246v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Wacrenir" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Blum" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770694v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gatellier" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Genot" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Renerre" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777939v1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Leclerc" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773952v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776134v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ibarra" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848483v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05556421v1" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05556389v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Migaud" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05264426v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05384057v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182977v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ratel" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Regache" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Loubet" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04631616v1" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kamkaew" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Yata" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ariyachayut" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04631581v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03750732v1" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Guillevic" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chesneau" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03599300v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03750612v1" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Eising" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estefania Perez Calvo" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03599293v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497716v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Durand" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Fontagn&#233;" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734935v1" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Royer" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Cariou" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594559v1" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Navarro" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Le Calvez" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608126v1" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.itavi.asso.fr/jra/2017" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605734v1" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787113v1" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Leon" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608263v1" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Allain" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Bouquin" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Magras" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766704v1" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608896v1" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Balaine" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602597v1" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laborde" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Godfrain" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607458v1" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607332v1" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739972v1" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742503v1" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739517v1" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ripoche" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738598v1" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367303v1" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743913v1" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elske de Haas" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jsaab.org/isae2015/" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210975v1" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210974v1" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/305383.pdf" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210932v1" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cheneau" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740747v1" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210976v1" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739511v1" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210973v1" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/305377.pdf" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210933v1" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210771v1" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742481v1" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210742v1" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210609v1" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Tea" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210770v1" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743623v1" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746863v1" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811223v1" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747584v1" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Loyau" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Bedrani" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Praud" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745814v1" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03540780v1" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jalaludeen" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Richard Churchil" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-16-6100-6" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03174821v1" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Donnars" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1678/9782759232789/qualite-des-aliments-d-origine-animale" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810079v1" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04798460v1" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786781v1" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urlz.fr/afnU" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799410v1" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lavoisier.fr/livre/productions-animales/les-filieres-animales-francaises/ellies/descriptif-9782743015091" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829381v1" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828130v1" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173090v1" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gruffat" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Corraze" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05173229v1" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Vernis" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Guillou" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;reng&#232;re Troadec" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Belzunces" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04841808v1" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gautier" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fried" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thaura Ghneim-Herrera" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Le Corre" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04859577v1" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Klonjkowski" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Moreau-Gaudry" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02986866v1" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02934505v2" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806644v1" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815103v1" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Loreau" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elisabeth-baeza" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7658-3394" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05452527v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piyaradtana Homyok" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anyanee Kamkaew" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teerapong Yata" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Worapapar Treesuppharat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apipu Ariyachayut" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-33149-6" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05452523v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pramin Kaewsatuan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Labas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tomas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Teixeira-Gomes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2026.106405" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04914426v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ba&#233;za" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00439339.2024.2437171" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04985786v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wunpen Sonsamrong" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nitipol Chainet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wichuta Khosinklang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2025.104982" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04927288v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihene Bouhlel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=j&#233;r&#233;my ratel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mercier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Kondjoyan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04537307v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Coudert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zemb" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bousleh" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cauquil" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00071668.2024.2328676" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04852163v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Ba&#233;za" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2024.37.4.8073" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04799160v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Litt" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Pertusa" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guyot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Az&#233;lie Hazard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Bernadet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-Vol94-art16-GB" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04741493v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Prache" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lebret" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Martin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gautron" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2024.37.2.8264" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04612347v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol94-art19" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04047281v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Coudert" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chartrin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Jimenez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Cailleau Audouin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani13071160" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178183v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Adamiec" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Astruc" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-&#201;tienne Bouillot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2023.36.1.7480" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03426683v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Petracci" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2021.100331" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445602v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne E Bouillot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2021.100376" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452661v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2021.100405" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03681823v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Durand" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Merlot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence A. Guilloteau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2022.100543" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04066535v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bareille" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ducrot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Gabriel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Baumont" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2022.35.4.7301" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03472011v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mercier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magaly Ang&#233;nieux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Abou El Karam" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2021.131504" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03292414v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M&#233;zi&#232;re" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marchand" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Larvor" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Le Bizec" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2021.129289" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03292410v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hutinet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2020.128491" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03423898v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric H&#233;rault" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Diot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.107516" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03613547v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ba&#233;za-Campone" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chatellier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hurtaud" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Farruggia" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2021.34.4.5404" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-02359869v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand M&#233;da" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Travel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Henri" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Royer" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19440049.2019.1681596" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610515v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610517v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03124505v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berri" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00439339.2020.1830012" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624954v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hort" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Nicolas" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jondreville" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Maleix" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2019.106789" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03135598v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lessire" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Juin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine M&#233;teau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00071668.2020.1843139" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03124509v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00439339.2020.1834340" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622399v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bordeau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Godet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Meteau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Gicquel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods8010008" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135884v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Herault" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Houee-Bigot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouchez" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Esquerr&#233;" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-5415-1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794800v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Duby" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731118000897" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621818v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1399/eps.2018.241" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624627v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Jouan-Rimbaud Bouveresse" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2017.10.025" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624686v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Bourin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618569v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727161v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette D&#233;sert" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meziane Aite" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Boutin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Le Cam" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-4520-5" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830316v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Cariou" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5191155195255698E12" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534891v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jih&#233;ne Bouhlel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Ratel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Travel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2017.03.008" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608863v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Omer" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Huneau-Sala&#252;n" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaud Dervilly-Pinel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2017.04.031" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608139v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Dominguez-Romero" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2017.03.064" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409322v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Castellano-Perez" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Perruchot" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tesseraud" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Metayer-Coustard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-016-2369-y" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01483726v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elske N. de Haas" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Calandreau" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupert Palme" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dev.21504" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606934v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Thoby" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps/pex147" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341819v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Zerjal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bed'Hom" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja H&#228;rtle" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbd.2016.06.008" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8PD6PQG6-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630206v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bourin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Mika" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636445v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S004393391500272X" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207761v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va J&#233;gou" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gondret" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lalande-Martin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Illa Tea" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2014-8482" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633525v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chesneau" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00071668.2015.1068428" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211037v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Duval" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731115000683" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641511v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabeel Alnahhas" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Bihan-Duval" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chabault-Dhuit Chabault" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2015-9100" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210977v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-015-0932-z" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631677v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00071668.2015.1113500" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193936v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Talon" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Brochard" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lef&#232;vre" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2014.27.3.3069" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01193199v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Roux" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Petit" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bastianelli" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tillard" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.201200435" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BVCNJK5M-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173391v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hermier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Simon" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114513003085" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641348v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Boulay" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves J&#233;go" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2014-7597" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129850v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasa Dakovic" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Terezol" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Pitel" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Maillard" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Elis" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msu208" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645843v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;rane Gigaud" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tauty" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00071668.2013.775695" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702555v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kileh-Wais" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Elsen" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vignal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Feves" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vignoles" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2012-5411" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646593v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique M.-D. Bernadet" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Sannier" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731112002121" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207755v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Marie-Etancelin" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Davail" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650147v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731113000153" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642341v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fernandez" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Marie Etancelin" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129685v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chabault-Dhuit" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verane Gigaud" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chapuis" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2156-13-90" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650950v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Huang" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pingel" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard G. Guy" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lukaszewicz" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0043933912000645" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644069v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/japr.2010-00301" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642783v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Saez" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Savary-Auzeloux" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Davail" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129628v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Arnould" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maamer Jlali" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2011-4192" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652266v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel C. Marie-Etancelin" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin B. Basso" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gontier" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2010-3091" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651754v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Petracci" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0043933911000122" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01193244v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Arnaud" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642786v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Carri&#232;re" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667996v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hocquette" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise M&#233;dale" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Jurie" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731109991091" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205130v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Robert" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Al Mohammad" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2052.2009.01959.x" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HD7P5NC7-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662276v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps.2010-00683" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653866v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129423v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Couty" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Damange" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Guemene" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665029v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve H. Juin" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00071668.2010.503472" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662261v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bauchart" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114508019892" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664690v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Besnard" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731109004029" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668556v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Davail" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Gentes" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Jourdan" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps.2009-00208" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668078v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2008.07.015" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XDZG9D7V-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654605v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Carr&#233;" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662217v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leterrier" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vall&#233;e" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Constantin" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Chagneau" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731108002875" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663663v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mourot" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731107658029" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660807v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Debut" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sant&#233;-Lhoutellier" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2006-398" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659480v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657325v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2006.07.024" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KGL52KZB-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659542v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Bernardet" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2006.07.014" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6TZ8WHZD-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00890056v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Guy" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jacques M.J. Duclos" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657230v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ps/85.5.914" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661929v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/animres:2006011" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653298v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680586v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Quentin" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00890028v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Picgirard" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681041v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/animres:2005008" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680216v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boutten" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00071660500303099" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670542v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schiavone" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Bernardet" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2005006" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682442v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Rideau" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hoo-Paris" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900546v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Schiavone" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bernadet" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679226v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Guemene" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00071660500303032" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673529v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Quentin" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bouvarel" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672195v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maisonnier" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gomez" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Br&#233;e" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683609v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670404v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680531v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine N. Sellier" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889834v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/animres:2003005" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894466v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/gse:2003043" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677240v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594141v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00071660120121463" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678174v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669353v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Juin" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674562v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677257v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dessay" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natha&#235;le Wacrenier" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. March&#246;" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Listrat" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672470v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673368v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679489v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671182v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Williams" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669297v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rebours" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Marche" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670734v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Millet" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Beaumont" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670134v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lebihan-Duval" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00071660120070604" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681087v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670193v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Molette" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; R&#233;mignon" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900344v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Williams" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gu&#233;men&#233;" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2001120" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691154v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689411v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695164v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Salichon" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dominguez" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695227v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900334v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges March&#233;" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694538v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Klosowska" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Elminowska-Wenda" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Luther" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rosinski" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889727v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rose Salichon" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rousselot-Pailley" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692683v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688746v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rousselot-Pailley" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697642v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Leclercq" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686059v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693693v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685617v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686689v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693465v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696330v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. de Carville" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00896109v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713097v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Sauveur" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706059v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Biro-Sauveur" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Eeckhoutte" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boulard" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Galtier" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714910v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707260v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Poitou" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Villejoubert" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705614v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delers" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708908v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704729v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705463v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00902143v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Poitou" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Boulard" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704712v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703419v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704307v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711849v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Cabaret" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Risye Riseani" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05556452v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Darrigade" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rennie Eppenstein" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05556349v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mignon-Grasteau" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Palmic" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05240335v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Belloir" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophane de Rauglaudre" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Trespeuch" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05264449v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05264487v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05136637v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment G&#233;rard" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Blavy" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05384029v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Remy" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Gautier" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tremblay-Franco" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04631543v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05216466v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ferlay" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Gagaoua" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04510717v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Chaumont" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Guettier" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fagnoul" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04634494v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefaan de Smet" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661442v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#244;me Guidou" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Pampouille" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04191505v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03599287v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Daviet" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jarrault" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03750595v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03960288v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne Bouillot" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03750737v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Souchet" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bernard" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04128847v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuditta Meloni" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bonnefous" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Re" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura van Vooren" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03632430v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Rocchi" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381673v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Fontagn&#233;-Dicharry" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734946v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735962v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christian Gicquel" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737035v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Namya Mellouk" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Ram&#233;" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Barbe" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Venturi" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Touze" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737263v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Souchet" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Anger" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734193v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-C&#233;leste Le Bourhis" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736524v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733547v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606741v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Tobby" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606006v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Garcia de Salazar" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Guerin" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thene" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602607v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Narcy" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Nys" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736776v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Thoby" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595082v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Houee" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Esquerre" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740254v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaud Dervilly" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Gu&#233;rin" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744043v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628132v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743325v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Allain" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Roul" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Prigent" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739116v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741715v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cariou" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Huneau-Sala&#252;n" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Omer" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Amand" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740386v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Dom&#237;nguez-Romero" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Venisseau" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740253v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Verdon" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741615v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mika" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743982v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Beauclercq" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741565v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V&#233;nisseau" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marchand" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740252v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269282v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739013v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210931v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Louveau" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210972v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lalande" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lagarrigue" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742530v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03365428v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210608v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742401v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Maudouit" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210443v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004538v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Hermier" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Simon" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748221v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah S. Guardia" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209155v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Arroyo" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Auvergne" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dubois" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Debaeke" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747822v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boulay" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210404v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Demeure" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vignal" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190568v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bugeon" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Brun" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cassar-Malek" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chatonnet" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747329v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gigaud" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tauty" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210391v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Monget" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Dupont" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435378v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Mathiaud" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01193240v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mathiaud" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004775v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly N. Flamion" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01193243v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01193237v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001254v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul J.-P. Brun" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745710v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750296v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746049v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750250v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mercerand" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01193248v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749114v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bignon" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755007v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bonnal" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752211v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Uzu" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Preynat" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756790v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Casenave" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753596v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755739v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed M. Kileh Wais" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel J. M. Elsen" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia K. Feve" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Vignoles" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755221v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne H. Manse" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757579v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754232v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756685v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berge" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Blinet" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Engel" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02909956v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mameer Jlali" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753740v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavi&#232;re Rousseau" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751141v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751146v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Ismail" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822694v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonnal" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751492v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751426v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754264v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750729v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756915v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752978v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755996v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757336v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Andr&#233;" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754134v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752836v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750605v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Peyron" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753619v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750943v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751849v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751985v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Mercier" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753561v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753550v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757664v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756950v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753559v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752584v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Dubos" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758439v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751465v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752970v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757282v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754991v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry T. Le Naou" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754911v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754073v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750873v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754175v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757093v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754997v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Lepetit" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755257v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755384v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Serviere" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Faure" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757198v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754987v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750441v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754790v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M. Damon" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Bernard" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757095v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754996v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758067v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755233v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758787v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gaultier" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guilloineau" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764091v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763734v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Brillard" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758761v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761334v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bruyer" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fouquet" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761554v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Skiba" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. J&#233;go" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761547v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Millet" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762719v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759239v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760078v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759315v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Bernadet" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759930v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762620v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758697v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759200v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Brillard" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759558v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Larzul" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760017v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761902v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760401v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763716v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Maisonnier" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762178v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jehl" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Picgirard" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760195v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833819v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832373v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827997v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830557v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762465v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761839v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761845v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762410v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759406v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garreau-Mills" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762077v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762072v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761721v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761631v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763607v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838563v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770221v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769554v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770598v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771246v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Wacrenir" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Blum" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770694v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gatellier" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Genot" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Renerre" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777939v1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Leclerc" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773952v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776134v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ibarra" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848483v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05556421v1" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05556389v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Migaud" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05264426v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05384057v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182977v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ratel" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Regache" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Loubet" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04631616v1" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kamkaew" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Yata" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ariyachayut" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04631581v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03750732v1" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Guillevic" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chesneau" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03599300v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03599293v1" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03750612v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Eising" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estefania Perez Calvo" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497716v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Durand" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Fontagn&#233;" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734935v1" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Royer" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Cariou" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594559v1" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Navarro" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Le Calvez" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608126v1" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.itavi.asso.fr/jra/2017" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608896v1" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Balaine" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787113v1" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Leon" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605734v1" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608263v1" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Allain" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Bouquin" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Magras" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766704v1" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602597v1" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laborde" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Godfrain" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607458v1" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607332v1" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739517v1" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ripoche" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738598v1" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742503v1" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739972v1" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367303v1" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210974v1" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/305383.pdf" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210932v1" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cheneau" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740747v1" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743913v1" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elske de Haas" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jsaab.org/isae2015/" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210975v1" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210976v1" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739511v1" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210933v1" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210973v1" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/305377.pdf" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210771v1" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742481v1" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210742v1" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210609v1" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Tea" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210770v1" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743623v1" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746863v1" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811223v1" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747584v1" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Loyau" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Bedrani" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Praud" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745814v1" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03540780v1" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jalaludeen" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Richard Churchil" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-16-6100-6" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03174821v1" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Donnars" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1678/9782759232789/qualite-des-aliments-d-origine-animale" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810079v1" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04798460v1" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786781v1" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urlz.fr/afnU" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799410v1" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lavoisier.fr/livre/productions-animales/les-filieres-animales-francaises/ellies/descriptif-9782743015091" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828130v1" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829381v1" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173090v1" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gruffat" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Corraze" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05173229v1" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Vernis" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Guillou" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;reng&#232;re Troadec" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Belzunces" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04841808v1" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gautier" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fried" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thaura Ghneim-Herrera" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Le Corre" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04859577v1" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Klonjkowski" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Moreau-Gaudry" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02934505v2" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02986866v1" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05599869v1" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Guillemain" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Alleman" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Cachon" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Deschamps" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806644v1" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815103v1" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Loreau" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>