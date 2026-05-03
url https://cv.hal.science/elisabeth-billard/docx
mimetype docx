--- v0 (2026-03-06)
+++ v1 (2026-05-03)
@@ -2629,329 +2629,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00663901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The IFNgamma-induced STAT1-CBP/P300 association, required for a normal response to the cytokine, is disrupted in Brucella-infected macrophages.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">VirB type IV secretory system does not contribute to Brucella suis' avoidance of human dendritic cell maturation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Billard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Bouhet</w:t>
+                <w:t xml:space="preserve">Jacques Dornand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Lafont</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Antoine Gross</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacques Dornand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial Pathogenesis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.micpath.2008.10.011⟩</w:t>
+              <w:t xml:space="preserve">FEMS Immunology and Medical Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 53 (3), pp.404-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1574-695X.2008.00441.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00346476v1</w:t>
+                <w:t xml:space="preserve">hal-00319277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VirB type IV secretory system does not contribute to Brucella suis' avoidance of human dendritic cell maturation.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The IFNgamma-induced STAT1-CBP/P300 association, required for a normal response to the cytokine, is disrupted in Brucella-infected macrophages.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bouhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Lafont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Dornand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Gross</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Immunology and Medical Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microbial Pathogenesis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 46 (2), pp.88-97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micpath.2008.10.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1574-695X.2008.00441.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00319277v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00346476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brucella suis prevents human dendritic cell maturation and antigen presentation through regulation of tumor necrosis factor alpha secretion.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Dornand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gross</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Infection and Immunity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 75 (10), pp.4980-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2998,64 +2998,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction of Brucella suis and Brucella abortus rough strains with human dendritic cells.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Dornand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gross</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Infection and Immunity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 75 (12), pp.5916-23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3115,64 +3115,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Cazevieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Dornand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gross</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Infection and Immunity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 73 (12), pp.8418-24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3232,51 +3232,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ChiA, a major player in the pathogenicity of adherent and invasive E. coli bacteria (AIEC) associated with Crohn's disease.</w:t>
+                <w:t xml:space="preserve">Presentation of endochitinase ChiA, a virulence factor involved in the pathogenecity of adherent and invasive Escherichia coli associated with Crohn’s Disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Fargeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Faure</w:t>
@@ -3311,97 +3311,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Sivignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées scientifiques de l'école doctorale SVSAE (Sciences de la Vie, de la Santé, de l'Agronomie et de l'Environnement)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">G-REEMI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04974353v1</w:t>
+                <w:t xml:space="preserve">hal-04974385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presentation of endochitinase ChiA, a virulence factor involved in the pathogenecity of adherent and invasive Escherichia coli associated with Crohn’s Disease</w:t>
+                <w:t xml:space="preserve">ChiA, a major player in the pathogenicity of adherent and invasive E. coli bacteria (AIEC) associated with Crohn's disease.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Fargeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Faure</w:t>
@@ -3436,73 +3436,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Sivignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">G-REEMI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Journées scientifiques de l'école doctorale SVSAE (Sciences de la Vie, de la Santé, de l'Agronomie et de l'Environnement)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04974385v1</w:t>
+                <w:t xml:space="preserve">hal-04974353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ChiA, un acteur majeur impliqué dans le pouvoir pathogène des bactéries E. coli adhérentes et invasives (AIEC) associées à la maladie de Crohn.</w:t>
               </w:r>
@@ -5715,51 +5715,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868800v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Leccese" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chiara" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dusetti" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Noviello" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Billard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2024.2380064" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809777v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Fargeas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Faure" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Douadi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chevarin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Birer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2024.2412667" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868788v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Trefond" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Richard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Vazeille" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2023-073776" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03907399v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Sivignon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Chervy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia Ragot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dmm.049707" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03454309v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Buisson" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathurin Fumery" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pariente" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Nancey" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ueg2.12161" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01730371v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Sevrin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Massier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Chassaing" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Agus" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Delmas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2017.1421886" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02913026v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lop&#232;s" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al Hassan Casse" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Villeger" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Veziant" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.32920" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917129v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gimier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-69472-3" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518541v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carrier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20184584" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01926377v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lop&#232;s" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al H. Cass&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Billard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Boulcourt-Sambou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Roche" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-34731-x" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897658v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bretin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecily Lucas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Larabi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dalmasso" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-30055-y" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897664v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Gagniere" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barnich" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3748/wjg.v24.i22.2327" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01681274v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Forestier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Milon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gueirard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.02309" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01396555v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Dubois" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie de Vall&#233;e" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MIB.0000000000000609" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01928173v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Denizot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Thevenot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Martinez-Medina" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep19032" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931428v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Darfeuille-Michaud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2014/567929" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01928324v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dreux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Robin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2012-304119" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646193v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Bringer" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Glasser" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;deric Colombel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/labinvest.2011.156" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00663901v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Benaroch" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gaudin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Schindler" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabel Jouve" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-4690-7-29" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346476v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bouhet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lafont" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gross" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dornand" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpath.2008.10.011" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MNTV4JMS-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319277v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-695X.2008.00441.x" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194024v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.00637-07" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194025v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.00931-07" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194021v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Cazevieille" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.73.12.8418-8424.2005" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974353v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Faure" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974385v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974290v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987025v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Botchorichvili" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rodrigues" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959953v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043456v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier H&#233;buterne" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ecco-jcc/jjz203.045" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196877v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boccon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Pugeat" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524692v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vill&#233;ger" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Roche" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pezet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989035v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740401v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Denis" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247407v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-5085(15)32400-8" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974337v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974301v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974276v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987032v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987038v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Botchorichvili" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Massier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987015v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964873v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bonnet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dumas" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868800v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Leccese" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chiara" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dusetti" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Noviello" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Billard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2024.2380064" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809777v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Fargeas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Faure" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Douadi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chevarin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Birer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2024.2412667" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868788v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Trefond" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Richard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Vazeille" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2023-073776" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03907399v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Sivignon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Chervy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia Ragot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dmm.049707" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03454309v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Buisson" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathurin Fumery" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pariente" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Nancey" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ueg2.12161" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01730371v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Sevrin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Massier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Chassaing" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Agus" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Delmas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2017.1421886" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02913026v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lop&#232;s" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al Hassan Casse" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Villeger" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Veziant" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.32920" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917129v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gimier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-69472-3" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518541v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carrier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20184584" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01926377v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lop&#232;s" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al H. Cass&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Billard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Boulcourt-Sambou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Roche" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-34731-x" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897658v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bretin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecily Lucas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Larabi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dalmasso" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-30055-y" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897664v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Gagniere" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barnich" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3748/wjg.v24.i22.2327" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01681274v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Forestier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Milon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gueirard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.02309" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01396555v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Dubois" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie de Vall&#233;e" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MIB.0000000000000609" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01928173v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Denizot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Thevenot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Martinez-Medina" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep19032" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931428v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Darfeuille-Michaud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2014/567929" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01928324v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dreux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Robin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2012-304119" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646193v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Bringer" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Glasser" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;deric Colombel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/labinvest.2011.156" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00663901v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Benaroch" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gaudin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Schindler" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabel Jouve" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-4690-7-29" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319277v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dornand" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gross" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-695X.2008.00441.x" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346476v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bouhet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lafont" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpath.2008.10.011" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MNTV4JMS-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194024v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.00637-07" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194025v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.00931-07" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194021v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Cazevieille" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.73.12.8418-8424.2005" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974385v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Faure" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974353v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974290v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987025v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Botchorichvili" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rodrigues" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959953v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043456v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier H&#233;buterne" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ecco-jcc/jjz203.045" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196877v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boccon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Pugeat" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524692v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vill&#233;ger" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Roche" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pezet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989035v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740401v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Denis" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247407v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-5085(15)32400-8" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974337v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974301v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974276v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987032v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987038v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Botchorichvili" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Massier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987015v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964873v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bonnet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dumas" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>