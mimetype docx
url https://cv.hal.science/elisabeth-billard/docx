--- v1 (2026-05-03)
+++ v2 (2026-05-25)
@@ -3232,51 +3232,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presentation of endochitinase ChiA, a virulence factor involved in the pathogenecity of adherent and invasive Escherichia coli associated with Crohn’s Disease</w:t>
+                <w:t xml:space="preserve">ChiA, a major player in the pathogenicity of adherent and invasive E. coli bacteria (AIEC) associated with Crohn's disease.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Fargeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Faure</w:t>
@@ -3311,323 +3311,323 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Sivignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">G-REEMI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Journées scientifiques de l'école doctorale SVSAE (Sciences de la Vie, de la Santé, de l'Agronomie et de l'Environnement)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04974385v1</w:t>
+                <w:t xml:space="preserve">hal-04974353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ChiA, a major player in the pathogenicity of adherent and invasive E. coli bacteria (AIEC) associated with Crohn's disease.</w:t>
+                <w:t xml:space="preserve">ChiA, un acteur majeur impliqué dans le pouvoir pathogène des bactéries E. coli adhérentes et invasives (AIEC) associées à la maladie de Crohn.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Fargeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Douadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Adeline Sivignon</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées scientifiques de l'école doctorale SVSAE (Sciences de la Vie, de la Santé, de l'Agronomie et de l'Environnement)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Journée des microbiologistes de Clermont-Ferrand</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04974353v1</w:t>
+                <w:t xml:space="preserve">hal-04974290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ChiA, un acteur majeur impliqué dans le pouvoir pathogène des bactéries E. coli adhérentes et invasives (AIEC) associées à la maladie de Crohn.</w:t>
+                <w:t xml:space="preserve">Presentation of endochitinase ChiA, a virulence factor involved in the pathogenecity of adherent and invasive Escherichia coli associated with Crohn’s Disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Fargeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Douadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Billard</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Chevarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Sivignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des microbiologistes de Clermont-Ferrand</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">G-REEMI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04974290v1</w:t>
+                <w:t xml:space="preserve">hal-04974385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Escherichia coli adhérents invasifs isolés de patients atteints la maladie de Crohn : expression du système de sécrétion de type VI et son impact sur le microbiote intestinal</w:t>
               </w:r>
@@ -5715,51 +5715,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868800v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Leccese" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chiara" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dusetti" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Noviello" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Billard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2024.2380064" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809777v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Fargeas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Faure" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Douadi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chevarin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Birer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2024.2412667" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868788v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Trefond" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Richard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Vazeille" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2023-073776" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03907399v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Sivignon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Chervy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia Ragot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dmm.049707" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03454309v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Buisson" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathurin Fumery" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pariente" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Nancey" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ueg2.12161" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01730371v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Sevrin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Massier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Chassaing" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Agus" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Delmas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2017.1421886" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02913026v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lop&#232;s" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al Hassan Casse" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Villeger" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Veziant" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.32920" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917129v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gimier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-69472-3" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518541v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carrier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20184584" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01926377v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lop&#232;s" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al H. Cass&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Billard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Boulcourt-Sambou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Roche" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-34731-x" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897658v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bretin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecily Lucas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Larabi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dalmasso" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-30055-y" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897664v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Gagniere" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barnich" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3748/wjg.v24.i22.2327" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01681274v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Forestier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Milon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gueirard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.02309" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01396555v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Dubois" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie de Vall&#233;e" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MIB.0000000000000609" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01928173v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Denizot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Thevenot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Martinez-Medina" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep19032" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931428v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Darfeuille-Michaud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2014/567929" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01928324v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dreux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Robin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2012-304119" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646193v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Bringer" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Glasser" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;deric Colombel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/labinvest.2011.156" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00663901v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Benaroch" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gaudin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Schindler" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabel Jouve" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-4690-7-29" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319277v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dornand" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gross" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-695X.2008.00441.x" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346476v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bouhet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lafont" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpath.2008.10.011" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MNTV4JMS-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194024v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.00637-07" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194025v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.00931-07" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194021v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Cazevieille" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.73.12.8418-8424.2005" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974385v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Faure" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974353v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974290v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987025v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Botchorichvili" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rodrigues" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959953v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043456v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier H&#233;buterne" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ecco-jcc/jjz203.045" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196877v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boccon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Pugeat" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524692v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vill&#233;ger" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Roche" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pezet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989035v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740401v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Denis" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247407v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-5085(15)32400-8" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974337v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974301v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974276v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987032v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987038v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Botchorichvili" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Massier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987015v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964873v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bonnet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dumas" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868800v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Leccese" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chiara" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dusetti" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Noviello" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Billard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2024.2380064" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809777v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Fargeas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Faure" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Douadi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chevarin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Birer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2024.2412667" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868788v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Trefond" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Richard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Vazeille" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2023-073776" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03907399v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Sivignon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Chervy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia Ragot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dmm.049707" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03454309v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Buisson" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathurin Fumery" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pariente" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Nancey" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ueg2.12161" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01730371v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Sevrin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Massier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Chassaing" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Agus" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Delmas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2017.1421886" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02913026v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lop&#232;s" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al Hassan Casse" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Villeger" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Veziant" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.32920" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917129v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gimier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-69472-3" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518541v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carrier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20184584" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01926377v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lop&#232;s" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al H. Cass&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Billard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Boulcourt-Sambou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Roche" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-34731-x" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897658v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bretin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecily Lucas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Larabi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dalmasso" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-30055-y" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897664v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Gagniere" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barnich" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3748/wjg.v24.i22.2327" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01681274v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Forestier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Milon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gueirard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.02309" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01396555v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Dubois" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie de Vall&#233;e" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MIB.0000000000000609" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01928173v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Denizot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Thevenot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Martinez-Medina" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep19032" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931428v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Darfeuille-Michaud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2014/567929" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01928324v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dreux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Robin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2012-304119" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646193v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Bringer" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Glasser" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;deric Colombel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/labinvest.2011.156" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00663901v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Benaroch" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gaudin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Schindler" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabel Jouve" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-4690-7-29" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319277v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dornand" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gross" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-695X.2008.00441.x" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346476v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bouhet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lafont" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpath.2008.10.011" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MNTV4JMS-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194024v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.00637-07" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194025v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.00931-07" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194021v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Cazevieille" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.73.12.8418-8424.2005" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974353v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Faure" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974290v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974385v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987025v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Botchorichvili" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rodrigues" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959953v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043456v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier H&#233;buterne" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ecco-jcc/jjz203.045" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196877v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boccon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Pugeat" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524692v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vill&#233;ger" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Roche" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pezet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989035v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740401v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Denis" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247407v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-5085(15)32400-8" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974337v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974301v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974276v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987032v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987038v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Botchorichvili" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Massier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987015v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964873v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bonnet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dumas" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>