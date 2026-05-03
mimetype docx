--- v0 (2026-03-16)
+++ v1 (2026-05-03)
@@ -368,295 +368,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05396550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MoS2-assisted growth of highly-oriented AlN thin films by low-temperature van der Waals epitaxy</w:t>
+                <w:t xml:space="preserve">Integration of epitaxial LiNbO3 thin films with silicon technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Patouillard</w:t>
+                <w:t xml:space="preserve">Ausrine Bartasyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Bernard</w:t>
+                <w:t xml:space="preserve">Stefania Oliveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Cadot</w:t>
+                <w:t xml:space="preserve">Sondes Boujnah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Gassilloud</w:t>
+                <w:t xml:space="preserve">Samuel Margueron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Bernier</w:t>
+                <w:t xml:space="preserve">Romain Bachelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 42 (5), </w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 35, pp.175601. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1116/6.0003652⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6528/ad1b98⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04765729v1</w:t>
+                <w:t xml:space="preserve">hal-04396804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of epitaxial LiNbO3 thin films with silicon technology</w:t>
+                <w:t xml:space="preserve">MoS2-assisted growth of highly-oriented AlN thin films by low-temperature van der Waals epitaxy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ausrine Bartasyte</w:t>
+                <w:t xml:space="preserve">J. Patouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefania Oliveri</w:t>
+                <w:t xml:space="preserve">M. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sondes Boujnah</w:t>
+                <w:t xml:space="preserve">S. Cadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Margueron</w:t>
+                <w:t xml:space="preserve">R. Gassilloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Bachelet</w:t>
+                <w:t xml:space="preserve">N. Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 35, pp.175601. </w:t>
+              <w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 42 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6528/ad1b98⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1116/6.0003652⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04396804v1</w:t>
+                <w:t xml:space="preserve">cea-04765729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silver nanowire networks coated with a few nanometer thick aluminum nitride films for ultra-transparent and robust heating applications</w:t>
               </w:r>
@@ -776,64 +776,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical conversion of MoS2 thin films deposited by atomic layer deposition (ALD) into molybdenum nitride monitored by in situ reflectance measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Patouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Gassilloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -904,295 +904,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04189163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Green upconversion improvement of TiO2 codoped Er3+-Yb3+ nanoparticles based thin film by adding ALD-Al2O3 for silicon solar cell applications</w:t>
+                <w:t xml:space="preserve">Ti3SiC2-SiC multilayer thin films deposited by high temperature reactive chemical vapor deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jorge Sanchez Espinoza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Fatma Trabelsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Raphael Boichot</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Escape</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Fivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Luminescence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jlumin.2022.119282⟩</w:t>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 447, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2022.128815⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03807670v1</w:t>
+                <w:t xml:space="preserve">hal-03762133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ti3SiC2-SiC multilayer thin films deposited by high temperature reactive chemical vapor deposition</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Green upconversion improvement of TiO2 codoped Er3+-Yb3+ nanoparticles based thin film by adding ALD-Al2O3 for silicon solar cell applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Trabelsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Charpentier</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Blanquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Crisci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Fivel</w:t>
+                <w:t xml:space="preserve">Raphael Boichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 447, </w:t>
+              <w:t xml:space="preserve">Journal of Luminescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 252, pp.119282. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2022.128815⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jlumin.2022.119282⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03762133v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03807670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling powder bed additive manufacturing and vapor phase deposition methods for elaboration of coated 3D Ti-6Al-4V architectures with enhanced surface properties</w:t>
               </w:r>
@@ -1440,295 +1440,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03510420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of dislocation density in AlN or GaN films deposited on (0001) sapphire</w:t>
+                <w:t xml:space="preserve">In situ x-ray studies of the incipient ZnO atomic layer deposition on In 0.53 Ga 0.47 As</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Lay</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">R. Boichot</w:t>
+                <w:t xml:space="preserve">E. Skopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Giusti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Pons</w:t>
+                <w:t xml:space="preserve">L. Rapenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Deschanvres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Renevier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Blanquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10853-019-04240-x⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 4 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.4.043403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02901657v1</w:t>
+                <w:t xml:space="preserve">hal-02994857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ x-ray studies of the incipient ZnO atomic layer deposition on In 0.53 Ga 0.47 As</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prediction of dislocation density in AlN or GaN films deposited on (0001) sapphire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Renevier</w:t>
+                <w:t xml:space="preserve">Sabine Lay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Boichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Blanquet</w:t>
+                <w:t xml:space="preserve">G. Giusti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 4 (4), </w:t>
+              <w:t xml:space="preserve">Journal of Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 55, pp.9152-9162. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.4.043403⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10853-019-04240-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02994857v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02901657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved critical temperature of superconducting plasma-enhanced atomic layer deposition of niobium nitride thin films by thermal annealing</w:t>
               </w:r>
@@ -1848,51 +1848,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of upconversion TiO2:Er3+-Yb3+ nanoparticles and deposition of thin films by spin coating technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Trabelsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1972,961 +1972,961 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03000684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal quality of SiGe films fabricated by the condensation technique and characterized by medium energy ion scattering</w:t>
+                <w:t xml:space="preserve">Chemical vapor deposition of titanium nitride thin films: kinetics and experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Rozé</w:t>
+                <w:t xml:space="preserve">Juan Su</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Pierre</w:t>
+                <w:t xml:space="preserve">Rapahel Boichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Blanquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Gourhant</w:t>
+                <w:t xml:space="preserve">Frederic Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Bertin</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Michel Pons</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semiconductor Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 34 (6), pp.065005. </w:t>
+              <w:t xml:space="preserve">CrystEngComm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21 (26), pp.3974-3981. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6641/ab171c⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C9CE00488B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02169850v1</w:t>
+                <w:t xml:space="preserve">hal-02315144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deposition and characterization of (Ti, Al)N coatings deposited by thermal LPCVD in an industrial reactor</w:t>
+                <w:t xml:space="preserve">Crystal quality of SiGe films fabricated by the condensation technique and characterized by medium energy ion scattering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Uny</w:t>
+                <w:t xml:space="preserve">Fabien Rozé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sofiane Achache</w:t>
+                <w:t xml:space="preserve">Francois Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salim Lamri</w:t>
+                <w:t xml:space="preserve">Olivier Gourhant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Evelyne Fischer</w:t>
+                <w:t xml:space="preserve">François Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Blanquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2018.12.014⟩</w:t>
+              <w:t xml:space="preserve">Semiconductor Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 34 (6), pp.065005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6641/ab171c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02119534v1</w:t>
+                <w:t xml:space="preserve">hal-02169850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of oxide density on O 2 diffusivity in thermally grown SiO 2 on Si and SiGe and on oxidation kinetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Rozé</w:t>
+                <w:t xml:space="preserve">Deposition and characterization of (Ti, Al)N coatings deposited by thermal LPCVD in an industrial reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Uny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Gergaud</w:t>
+                <w:t xml:space="preserve">Sofiane Achache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Jaouen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Blanquet</w:t>
+                <w:t xml:space="preserve">Salim Lamri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semiconductor Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6641/ab1228⟩</w:t>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 358, pp.923-933. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2018.12.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02169826v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02119534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of silica-substrate chemistry on tantalum nitride thin films deposited by atomic layer deposition: Microstructure, chemistry and electrical behaviors</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lionel Cadix</w:t>
+                <w:t xml:space="preserve">Influence of oxide density on O 2 diffusivity in thermally grown SiO 2 on Si and SiGe and on oxidation kinetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Rozé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregory Berthomé</w:t>
+                <w:t xml:space="preserve">Patrice Gergaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Coindeau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Encinas</w:t>
+                <w:t xml:space="preserve">Nicolas Jaouen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gourhant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Blanquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2018.10.006⟩</w:t>
+              <w:t xml:space="preserve">Semiconductor Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 34 (6), pp.065023. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6641/ab1228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02050223v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02169826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical vapor deposition of titanium nitride thin films: kinetics and experiments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of silica-substrate chemistry on tantalum nitride thin films deposited by atomic layer deposition: Microstructure, chemistry and electrical behaviors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Volpi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Su</w:t>
+                <w:t xml:space="preserve">Lionel Cadix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapahel Boichot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Blanquet</w:t>
+                <w:t xml:space="preserve">Gregory Berthomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Mercier</w:t>
+                <w:t xml:space="preserve">Stéphane Coindeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Pons</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thierry Encinas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CrystEngComm</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 21 (26), pp.3974-3981. </w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 669, pp.392-398. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C9CE00488B⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2018.10.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02315144v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02050223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aluminum nitride thin films deposited by hydrogen plasma enhanced and thermal atomic layer deposition</w:t>
+                <w:t xml:space="preserve">Superconducting properties of NbTiN thin films deposited by high-temperature chemical vapor deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Tian</w:t>
+                <w:t xml:space="preserve">D. Hazra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Ponton</w:t>
+                <w:t xml:space="preserve">N. Tsavdaris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Benz</w:t>
+                <w:t xml:space="preserve">A. Mukhtarova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Crisci</w:t>
+                <w:t xml:space="preserve">M. Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Reboud</w:t>
+                <w:t xml:space="preserve">F. Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 347, pp.181 - 190. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 97 (14), pp.5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2018.04.031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.97.144518⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01809316v1</w:t>
+                <w:t xml:space="preserve">hal-02046421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Superconducting properties of NbTiN thin films deposited by high-temperature chemical vapor deposition</w:t>
+                <w:t xml:space="preserve">Aluminum nitride thin films deposited by hydrogen plasma enhanced and thermal atomic layer deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Hazra</w:t>
+                <w:t xml:space="preserve">L. Tian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Tsavdaris</w:t>
+                <w:t xml:space="preserve">S. Ponton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Mukhtarova</w:t>
+                <w:t xml:space="preserve">M. Benz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Jacquemin</w:t>
+                <w:t xml:space="preserve">A. Crisci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Blanchet</w:t>
+                <w:t xml:space="preserve">R. Reboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 97 (14), pp.5. </w:t>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 347, pp.181 - 190. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.97.144518⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2018.04.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02046421v1</w:t>
+                <w:t xml:space="preserve">hal-01809316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reactive chemical vapor deposition of heteroepitaxial Ti1-xAlxN films</w:t>
               </w:r>
@@ -2964,51 +2964,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Blanquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CrystEngComm</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 20 (12), pp.1711-1715. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3304,295 +3304,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01819188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Chemical Vapor Deposition Route to Epitaxial Superconducting NbTiN Thin Films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N. Tsavdaris</w:t>
+                <w:t xml:space="preserve">HVPE of aluminum nitride, film evaluation and multiscale modeling of the growth process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Harza</w:t>
+                <w:t xml:space="preserve">J. Su</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Coindeau</w:t>
+                <w:t xml:space="preserve">M. Chubarov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Boichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Renou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Robaut</w:t>
+                <w:t xml:space="preserve">Florian Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.7b00490⟩</w:t>
+              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 468, pp.235 - 240. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2017.01.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01656288v1</w:t>
+                <w:t xml:space="preserve">hal-01656377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HVPE of aluminum nitride, film evaluation and multiscale modeling of the growth process</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Pons</w:t>
+                <w:t xml:space="preserve">A Chemical Vapor Deposition Route to Epitaxial Superconducting NbTiN Thin Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Tsavdaris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Harza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Su</w:t>
+                <w:t xml:space="preserve">S. Coindeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Chubarov</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">R. Boichot</w:t>
+                <w:t xml:space="preserve">G. Renou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Mercier</w:t>
+                <w:t xml:space="preserve">F. Robaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 468, pp.235 - 240. </w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 29 (14), pp.5824 - 5830. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2017.01.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.7b00490⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01656377v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01656288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative Analysis of Growth Rate Enhancement and Ge Redistribution during Silicon-Germanium Oxidation by Rapid Thermal Oxidation</w:t>
               </w:r>
@@ -3604,51 +3604,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Roze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Gourhant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Blanquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3859,77 +3859,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of Crystal Structure During the Initial Stages of ZnO Atomic Layer Deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Boichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Tian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-I. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Crisci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chaker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3980,51 +3980,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Undoped TiO2 and nitrogen-doped TiO2 thin films deposited by atomic layer deposition on planar and architectured surfaces for photovoltaic applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Tian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Soum-Glaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4388,733 +4388,733 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00963760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New method to evaluate materials outgassing used in MEMS thin film packaging technology</w:t>
+                <w:t xml:space="preserve">Experimental kinetic study of oxidation of uranium monocarbide powders under controlled oxygen partial pressures below 230 degrees C</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Savornin</w:t>
+                <w:t xml:space="preserve">C. Berthinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X. Baillin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">E. Blanquet</w:t>
+                <w:t xml:space="preserve">C. Rado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Nuta</w:t>
+                <w:t xml:space="preserve">O. Dugne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Saint Patrice</w:t>
+                <w:t xml:space="preserve">M. Cabie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chatillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mee.2012.12.002⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 432 (1-3), pp.505-519. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2012.08.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00850232v1</w:t>
+                <w:t xml:space="preserve">hal-00850222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CFD modeling of the high-temperature HVPE growth of aluminum nitride layers on c-plane sapphire: from theoretical chemistry to process evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Boichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Coudurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Claudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Baccar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theoretical Chemistry Accounts: Theory, Computation, and Modeling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 133 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00214-013-1419-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00935012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epitaxial growth of AlN on c-plane sapphire by High Temperature Hydride Vapor Phase Epitaxy: Influence of the gas phase N/Al ratio and low temperature protective layer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Boichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Coudurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Crisci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 237, pp.118-125. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1134/s1063783413100211⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00935041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth of boron nitride on (0001) AlN templates by High Temperature- Hydride Vapor Phase Epitaxy (HT-HVPE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Coudurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Boichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Reboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics Procedia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 46, pp.102-106. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.phpro.2013.07.050⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00911142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental kinetic study of oxidation of uranium monocarbide powders under controlled oxygen partial pressures below 230 degrees C</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New method to evaluate materials outgassing used in MEMS thin film packaging technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Rado</w:t>
+                <w:t xml:space="preserve">B. Savornin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Dugne</w:t>
+                <w:t xml:space="preserve">X. Baillin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Blanquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Cabie</w:t>
+                <w:t xml:space="preserve">I. Nuta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Chatillon</w:t>
+                <w:t xml:space="preserve">D. Saint Patrice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 432 (1-3), pp.505-519. </w:t>
+              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 107, pp.97-100. </w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2012.08.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mee.2012.12.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00850222v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00850232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High temperature chemical vapor deposition of aluminum nitride, growth and evaluation</w:t>
               </w:r>
@@ -5152,51 +5152,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Coudurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Claudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Blanquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 230, pp.111-118. </w:t>
@@ -5298,51 +5298,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Sobanska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Blanquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Engineering and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 263, pp.462 - 472. </w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5440,51 +5440,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Fellmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Claudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Blanquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 3, pp.362-365. </w:t>
@@ -5528,328 +5528,328 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00911167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preferential orientation of fluorine-doped SnO2 thin films: The effects of growth temperature.</w:t>
+                <w:t xml:space="preserve">Significance of initial stages on the epitaxial growth of AlN using High Temperature Halide Chemical Vapor Deposition.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Consonni</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">M. Balaji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Claudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Fellmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Gélard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Blanquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, C9 ((3-4)), pp.511.514</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00794225v1</w:t>
+                <w:t xml:space="preserve">hal-00812202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Significance of initial stages on the epitaxial growth of AlN using High Temperature Halide Chemical Vapor Deposition.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Preferential orientation of fluorine-doped SnO2 thin films: The effects of growth temperature.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Consonni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Doisneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Blanquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 61 (1), pp.22-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2012.09.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00812202v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00794225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of AlN nucleation layers on the growth of AlN films using high temperature hydride vapor phase epitaxy.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Balaji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Claudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5857,51 +5857,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Fellmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Gelard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Blanquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 526, pp.103-109. </w:t>
@@ -5945,2980 +5945,2980 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00728110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aluminum nitride homoepitaxial growth on polar and non-polar AlN PVT substrates by high temperature CVD (HTCVD).</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Claudel</w:t>
+                <w:t xml:space="preserve">Stability of High Temperature Chemical Vapor Deposited Silicon Based Structures on Metals for Solar Conversion.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Gelard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Chowanek</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">G. Chichignoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Blanquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Chaussende</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">R. Boichot</w:t>
+                <w:t xml:space="preserve">H.N. Xuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 11 (9), pp.8318-8322. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1166/jnn.2011.5077⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00692267v1</w:t>
+                <w:t xml:space="preserve">hal-00664178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth and Characterization of Thick Polycrystalline AlN Layers by HTCVD</w:t>
+                <w:t xml:space="preserve">Investigation on AlN epitaxial growth and related etching phenomenon at high temperature using high temperature chemical vapor deposition process.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Claudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Blanquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chaussende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Boichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Roland Martin</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Doisneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 335 (1), pp.17-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2011.09.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1149/1.3536477⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00640123v1</w:t>
+                <w:t xml:space="preserve">hal-00664176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of uranium carbide pyrophoricity</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Blanquet</w:t>
+                <w:t xml:space="preserve">Growth and Characterization of Thick Polycrystalline AlN Layers by HTCVD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Claudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Blanquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Chaussende</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Boichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Boichot</w:t>
+                <w:t xml:space="preserve">Roland Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powder Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 208 (2), pp.312-327. </w:t>
+              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 158 (3), pp.H328-H332. </w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.powtec.2010.08.022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1149/1.3536477⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00633937v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00640123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conformal Atomic Layer Deposition of TA-Based Diffusion Barrier Film Using a Novel Mono-Guanidinate Precursor.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Farcy</w:t>
+                <w:t xml:space="preserve">Aluminum nitride homoepitaxial growth on polar and non-polar AlN PVT substrates by high temperature CVD (HTCVD).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Claudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Chowanek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Blanquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Chaussende</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Boichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 8 (7-8), pp.2019-2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00664179v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00692267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developments of TaN ALD Process for 3D Conformal Coatings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Brize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Violet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Artaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Berthome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Vapor Deposition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 17 (10-12), pp.284-295. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/cvde.201100045AccessionNumber:WOS⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00664701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of High Temperature Chemical Vapor Deposited Silicon Based Structures on Metals for Solar Conversion.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">I. Gelard</w:t>
+                <w:t xml:space="preserve">Experimental study of uranium carbide pyrophoricity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Berthinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Coullomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Rado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Blanquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Chichignoud</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">R. Cruz</w:t>
+                <w:t xml:space="preserve">Raphaël Boichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1166/jnn.2011.5077⟩</w:t>
+              <w:t xml:space="preserve">Powder Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 208 (2), pp.312-327. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.powtec.2010.08.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00664178v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00633937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation on AlN epitaxial growth and related etching phenomenon at high temperature using high temperature chemical vapor deposition process.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId236" w:history="1">
+                <w:t xml:space="preserve">Conformal Atomic Layer Deposition of TA-Based Diffusion Barrier Film Using a Novel Mono-Guanidinate Precursor.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Brize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Cornier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Doisneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Farcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2011.09.018⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 11 (9), pp.8383-8386. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1166/jnn.2011.5057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00664176v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00664179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ALD TaN from PDMAT in TSV Architectures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chemical vapour deposition and atomic layer deposition of amorphous and nanocrystalline metallic coatings: Towards deposition of multimetallic films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Blanquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mantoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Brizé</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Constantin Vahlas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECS Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1149/1.3485255⟩</w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 504S, pp.422-424. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2010.03.205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00961033v1</w:t>
+                <w:t xml:space="preserve">hal-00531708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epitaxial and polycrystalline growth of AlN by high temperature CVD: Experimental results and simulation</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Atomic layer deposition of tantalum oxide thin films for their use as diffusion barriers in microelectronic devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lintanf-Salaun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mantoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Djurado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Blanquet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2010.08.049⟩</w:t>
+              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 87 (3), pp.373-378. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mee.2009.06.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01658032v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00528040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cracking study of pentakis(dimethylamino)tantalum vapors by Knudsen cell mass spectrometry</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Epitaxial and polycrystalline growth of AlN by high temperature CVD: Experimental results and simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Boichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Claudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Baccar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Milet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Blanquet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 205 (5), pp.1294 - 1301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2010.08.049⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/rcm.4727⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00542911v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01658032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High temperature chemical vapor deposition of AlN/W1−xRex coatings on bulk SiC</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ALD TaN from PDMAT in TSV Architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Brizé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F.Z. Roki</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">R. Boichot</w:t>
+                <w:t xml:space="preserve">Laurent Artaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Bernard</w:t>
+                <w:t xml:space="preserve">Grégory Berthomé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Boichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Daniele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2010.08.107⟩</w:t>
+              <w:t xml:space="preserve">ECS Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 33 (2), pp.183-193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/1.3485255⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00547906v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00961033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical vapour deposition and atomic layer deposition of amorphous and nanocrystalline metallic coatings: Towards deposition of multimetallic films</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Cracking study of pentakis(dimethylamino)tantalum vapors by Knudsen cell mass spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Violet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Nuta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chatillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Blanquet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Constantin Vahlas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 24 (2), pp.2949-2956. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rcm.4727⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2010.03.205⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00531708v1</w:t>
+                <w:t xml:space="preserve">hal-00542911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic layer deposition of tantalum oxide thin films for their use as diffusion barriers in microelectronic devices</w:t>
+                <w:t xml:space="preserve">High temperature chemical vapor deposition of AlN/W1−xRex coatings on bulk SiC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Lintanf-Salaun</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Mantoux</w:t>
+                <w:t xml:space="preserve">F.Z. Roki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Boichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Djurado</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C. Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 87 (3), pp.373-378. </w:t>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 205 (5), pp.1302-1306. </w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mee.2009.06.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2010.08.107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00528040v1</w:t>
+                <w:t xml:space="preserve">hal-00547906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaseous phase study of the Zr-organometallic ALD precursor TEMAZ by mass spectrometry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High-speed growth and characterization of polycrystalline AlN layers by High temperature Chemical Vapor Deposition (HTCVD).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Claudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Blanquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Chaussende</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Monnier</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">F. Volpi</w:t>
+                <w:t xml:space="preserve">D. Pique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 156 (1), pp.71-75</w:t>
+              <w:t xml:space="preserve">ECS Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 25 (8), pp.323-326</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00374416v1</w:t>
+                <w:t xml:space="preserve">hal-00457445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A special reactor coupled with a high-temperature mass spectrometer for the investigation of the vaporization and cracking of organometallic compounds</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Thermodynamic and experimental investigations on the growth of thick aluminum nitride layers by high temperature CVD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Claudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Blanquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Chaussende</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Audier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Pique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 311 (13), pp.3371-3379. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2009.03.053⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00389421v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00408487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-speed growth and characterization of polycrystalline AlN layers by High temperature Chemical Vapor Deposition (HTCVD).</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">A special reactor coupled with a high-temperature mass spectrometer for the investigation of the vaporization and cracking of organometallic compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Violet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Nuta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Artaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Collas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Blanquet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">D. Pique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECS Transactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 25 (8), pp.323-326</w:t>
+              <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 23, pp.793-800</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00457445v1</w:t>
+                <w:t xml:space="preserve">hal-00389421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic and experimental investigations on the growth of thick aluminum nitride layers by high temperature CVD</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Experimental thermodynamics for the evaluation of ALD growth processes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Violet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Blanquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Audier</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">D. Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Nuta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chatillon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 311 (13), pp.3371-3379. </w:t>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 204 (6-7), pp.882-886. </w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2009.03.053⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2009.08.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00408487v1</w:t>
+                <w:t xml:space="preserve">hal-00456226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental thermodynamics for the evaluation of ALD growth processes.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">PEALD ZrO2 films deposition on Ti and Si substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gros-Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Deloffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Volpi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Blanquet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. Chatillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ECS Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 25 (8), pp.235-241</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2009.08.022⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00456226v1</w:t>
+                <w:t xml:space="preserve">hal-00457447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth of thick AIN layers by high temperature CVD ('HTCVD)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Claudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Blanquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chaussende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Audier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Pique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 600-603, pp.1269-1272</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00389378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PEALD ZrO2 films deposition on Ti and Si substrates</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId303" w:history="1">
+                <w:t xml:space="preserve">Gaseous phase study of the Zr-organometallic ALD precursor TEMAZ by mass spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Nuta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chatillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gros-Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Volpi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECS Transactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 25 (8), pp.235-241</w:t>
+              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 156 (1), pp.71-75</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00457447v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00374416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On gaseous phase of ALD precursors by means of thermodynamics.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Silicon Carbide growth : C/Si ratio Evaluation and Modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.I. Nishizawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Wellmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Blanquet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Chaussende</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECS Transactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 25 (8), pp.567-573</w:t>
+              <w:t xml:space="preserve">Materials Science Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 600-603, pp.83-88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00457446v1</w:t>
+                <w:t xml:space="preserve">hal-00389369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silicon Carbide growth : C/Si ratio Evaluation and Modeling</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">On gaseous phase of ALD precursors by means of thermodynamics.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Violet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Nuta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chatillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Blanquet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science Forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 600-603, pp.83-88</w:t>
+              <w:t xml:space="preserve">ECS Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 25 (8), pp.567-573</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00389369v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00457446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of total pressure and precursors flow rates on the growth of aluminum nitride by high temperature chemical vapor deposition (HTCVD)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Blanquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chaussende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Claudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Pique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8969,90 +8969,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermodynamic and experimental study of UC powders ignition.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Le Guyadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Rado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Joffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chatillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Blanquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 393 (2), pp.333-342. </w:t>
@@ -9154,51 +9154,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Benaboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Wyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Blanquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 155 (8), pp.625-632</w:t>
@@ -9266,51 +9266,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Cadix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Berthomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Blanquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9346,640 +9346,640 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00345527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knudsen cell mass spectrometry applied to the investigation of organometallic precursors vapours</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">DNA microarrays on silicon nanostructures : Optimization of the multilayer stack for fluorescence detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Oillic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Mur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Blanquet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Delapierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Vinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 201, pp.8813-8817</w:t>
+              <w:t xml:space="preserve">Biosensors and Bioelectronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 22 (9-10), pp.2086-2092</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00196401v1</w:t>
+                <w:t xml:space="preserve">hal-00141724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chlorinated silicon carbide CVD revisited for polycristalline bulk growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Chichignoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ucar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Blanquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 201, pp.8888-8892</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00114193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical vapor deposition of thin films and coatings: Evaluation and process modeling</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Knudsen cell mass spectrometry applied to the investigation of organometallic precursors vapours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Violet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Nuta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chatillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Blanquet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Pons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 202, pp.790-797</w:t>
+              <w:t xml:space="preserve">, 2007, 201, pp.8813-8817</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00196412v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00196401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration of Ta2O5 Thin Films Using Electrostatic Spray Deposition for Microelectronic Applications</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Chemical vapor deposition of thin films and coatings: Evaluation and process modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Blanquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">E. Djurado</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 111 (15), pp.5708-5714</w:t>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 202, pp.790-797</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00196396v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00196412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNA microarrays on silicon nanostructures : Optimization of the multilayer stack for fluorescence detection</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Elaboration of Ta2O5 Thin Films Using Electrostatic Spray Deposition for Microelectronic Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lintanf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mantoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Blanquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Djurado</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biosensors and Bioelectronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 22 (9-10), pp.2086-2092</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 111 (15), pp.5708-5714</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00141724v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00196396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High temperature processing of poly-SiC substrates from the vapor phase for wafer-bonding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Chichignoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Blanquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chaussende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Anikin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10207,51 +10207,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chevarier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Dutron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Blanquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Electron Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 97, pp.741</w:t>
@@ -10293,90 +10293,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphology and Thermal Stability of Me-Si-N (Me=Re, W, Ta) for Microelectronics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.-M. Dutron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Blanquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Ghetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Madar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 05 (C5), pp.C5-1141-C5-1148. </w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10423,64 +10423,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermochemical and Mass Transport Modelling of the Chemical Vapour Deposition of Si1-xGex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Blanquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Rouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10556,51 +10556,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tractable chemical models for CVD of silicon and carbon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Blanquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gokoglu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10659,51 +10659,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PROCESSING OF WSi2 FILMS BY LOW PRESSURE CHEMICAL VAPOR DEPOSITION FROM IN SITU CHLORINATION OF METAL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Blanquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10711,51 +10711,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Suryanarayana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Vahlas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991, 02 (C2), pp.C2-873-C2-880. </w:t>
@@ -10805,77 +10805,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CHEMICAL VAPOR DEPOSITION OF TaSi2 AND WSi2 AT ATMOSPHERIC PRESSURE FROM IN SITU PREPARED METAL CHLORIDES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Blanquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Vahlas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Madar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10965,1343 +10965,1343 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamics applied to gas – solid processes</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Silicon and cellulose: influence of the substrate on the growth of ALD Al2O3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Patureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Encinas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Crisci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Gicquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sadi Carnot's Legacy - "Celebrating the 200th anniversary of the 2nd law of thermodynamics"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ecole Polytechnique, Sep 2024, Palaiseau (Ecole Polytechnique), France</w:t>
+              <w:t xml:space="preserve">RAFALD 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04819222v1</w:t>
+                <w:t xml:space="preserve">hal-04828062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic Layer Deposition Processes for emerging materials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Growth of n-doped polycrystalline SiC thin films by chemical vapor deposition for brain-implantable devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michalis Gavalas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Blanquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantinos Zekentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Seminar on Advances in Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Madras (Chennai) - online, India</w:t>
+              <w:t xml:space="preserve">WOCSDICE-EXMATEC 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Heraklion (Crete Island), Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04823817v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04819565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth of n-doped polycrystalline SiC thin films by chemical vapor deposition for brain-implantable devices</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Thermodynamic simulations applied to Gas-Solid Materials Fabrication Processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Blanquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Konstantinos Zekentes</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Nuta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WOCSDICE-EXMATEC 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Heraklion (Crete Island), Greece</w:t>
+              <w:t xml:space="preserve">Sadi Carnot's Legacy - "Celebrating the 200th anniversary of the 2nd law of thermodynamics"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole Polytechnique, Sep 2024, Palaiseau (Ecole Polytechnique), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04819565v1</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05232379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic simulations applied to Gas-Solid Materials Fabrication Processes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Thermodynamics applied to gas – solid processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Blanquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Nuta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sadi Carnot's Legacy - "Celebrating the 200th anniversary of the 2nd law of thermodynamics"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ecole Polytechnique, Sep 2024, Palaiseau (Ecole Polytechnique), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05232379v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04819222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silicon and cellulose: influence of the substrate on the growth of ALD Al2O3</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Atomic Layer Deposition Processes for emerging materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Blanquet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RAFALD 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Nantes, France</w:t>
+              <w:t xml:space="preserve">International Seminar on Advances in Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Madras (Chennai) - online, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04828062v1</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04823817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisited Thermal and Plasma Enhanced Atomic Layer Deposition processes of metal nitrides</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Chemical vapor deposition of Ti3SiC2 thin films on SiC materials: process modeling and experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Sanchez Espinoza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatma Trabelsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michalis Gavalas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Fivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Blanquet</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ioana Nuta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALD/ALE 2022, 22nd International Conference on Atomic Layer Deposition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Ghent (BE), Belgium</w:t>
+              <w:t xml:space="preserve">ICSCRM2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Davos (Suisse), Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04819213v1</w:t>
+                <w:t xml:space="preserve">hal-04827901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth of c-axis Textured AlN PVD Film on a 2D-MoS2 Seed Layer</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Gaseous phase thermodynamics for TaN thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Nuta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mantoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Artaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Blanquet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AVS 68th international symposium &amp; exhibition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Pittburgh, Philadelphia, USA, United States</w:t>
+              <w:t xml:space="preserve">CALPHAD 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CALPHAD, May 2022, STOCKHLOM, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04819507v1</w:t>
+                <w:t xml:space="preserve">hal-04896419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ti3SiC2-SiC multilayer thin films deposited by High Temperature Reactive Chemical Vapor Deposition</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Growth of c-axis Textured AlN PVD Film on a 2D-MoS2 Seed Layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Patouillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Blanquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mantoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gianesello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">48th International Conference on Metallurgical Coatings and Thin Films, ICMCTF 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, San Diego, United States</w:t>
+              <w:t xml:space="preserve">AVS 68th international symposium &amp; exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Pittburgh, Philadelphia, USA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04819400v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04819507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaseous phase thermodynamics for TaN thin films</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Revisited Thermal and Plasma Enhanced Atomic Layer Deposition processes of metal nitrides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Blanquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mantoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Boichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Nuta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CALPHAD 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CALPHAD, May 2022, STOCKHLOM, Sweden</w:t>
+              <w:t xml:space="preserve">ALD/ALE 2022, 22nd International Conference on Atomic Layer Deposition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Ghent (BE), Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04896419v1</w:t>
+                <w:t xml:space="preserve">hal-04819213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical vapor deposition of Ti3SiC2 thin films on SiC materials: process modeling and experiments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Ti3SiC2-SiC multilayer thin films deposited by High Temperature Reactive Chemical Vapor Deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Sanchez Espinoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Trabelsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Blanquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICSCRM2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Davos (Suisse), Switzerland</w:t>
+              <w:t xml:space="preserve">48th International Conference on Metallurgical Coatings and Thin Films, ICMCTF 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04827901v1</w:t>
+                <w:t xml:space="preserve">hal-04819400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability enhancement of silver nanowire based transparent electrodes coated with metal nitride thin films by PE-ALD</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Improvement of Mechanical Properties of Nanoparticles-Based Thin Films by Using Atomic Layer Deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatma Trabelsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Fivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rached Salhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Blanquet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RAFALD 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Marseille, France</w:t>
+              <w:t xml:space="preserve">ALD 2021 - 21st International Conference on Atomic Layer Deposition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Virtual (On-line), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04614750v1</w:t>
+                <w:t xml:space="preserve">hal-04819392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of Mechanical Properties of Nanoparticles-Based Thin Films by Using Atomic Layer Deposition</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stability enhancement of silver nanowire based transparent electrodes coated with metal nitride thin films by PE-ALD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorina T. Papanastasiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mantoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marceline Bonvalot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Ribeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samia Belahcen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALD 2021 - 21st International Conference on Atomic Layer Deposition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Virtual (On-line), France</w:t>
+              <w:t xml:space="preserve">RAFALD 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04819392v1</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04614750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the Impact of Annealing and Doping Element on the Crystallinity of Hafnium Oxide: Application for FeFET Memories</w:t>
               </w:r>
@@ -12339,51 +12339,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mantoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vaxelaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Coindeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ALD 2021 - 21st International Conference on Atomic Layer Deposition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Virtual / Online, France</w:t>
@@ -12451,51 +12451,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mantoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Boichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Nuta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12531,346 +12531,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02414264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High temperature chemical vapor deposition of aluminum nitride thin films and coatings: properties and applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+                <w:t xml:space="preserve">AlN coatings on 3D titanium alloy structureselaborated by Electron Beam Melting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Moll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Gicquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melek Genc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Raphael Boichot</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Dendievel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Conference on materials science and engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Cairo, Egypt</w:t>
+              <w:t xml:space="preserve">EuroCVD 22 – Baltic ALD 16</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Luxembourg, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02119556v1</w:t>
+                <w:t xml:space="preserve">hal-04757259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AlN coatings on 3D titanium alloy structureselaborated by Electron Beam Melting</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Erwan Gicquel</w:t>
+                <w:t xml:space="preserve">High temperature chemical vapor deposition of aluminum nitride thin films and coatings: properties and applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melek Genc</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel Pons</w:t>
+                <w:t xml:space="preserve">Danying Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy Dendievel</w:t>
+                <w:t xml:space="preserve">Manoel Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Su</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Boichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroCVD 22 – Baltic ALD 16</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Luxembourg, Luxembourg</w:t>
+              <w:t xml:space="preserve">2nd International Conference on materials science and engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Cairo, Egypt</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04757259v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02119556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epitaxial 33°Y-oriented LiNbO3 films for Silicon Technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ausrine Bartasyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliveri S</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Margueron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bachelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Saint-Girons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12925,51 +12925,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From process modelling to the evaluation of superconducting properties of ultrathin films of epitaxial niobium nitride</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manoël Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Blanquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13020,51 +13020,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ALD: opportunities and challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Blanquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry of Atomic Layer Deposition, Belux 3 LIST</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Luxemburg, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13083,484 +13083,484 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04818150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visualizing the incipient Atomic Layer Deposition of ZnO ultra thin films on In0.53Ga0.47As for tailoring contact resistivity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. Blanquet</w:t>
+                <w:t xml:space="preserve">Advances in nitride film and coating growth by chemical vapor deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danying Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manoel Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Su</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Boichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS Spring 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">78th Japan Society of Applied Physics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Fukuoka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02016907v1</w:t>
+                <w:t xml:space="preserve">hal-01677320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ X-ray studies during the early stage of ZnO Atomic Layer Deposition on InGaAs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Visualizing the incipient Atomic Layer Deposition of ZnO ultra thin films on In0.53Ga0.47As for tailoring contact resistivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Skopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.I. Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Rapenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Crisci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Blanquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rayons X &amp; Matière</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Villeneuve d'Ascq, France</w:t>
+              <w:t xml:space="preserve">E-MRS Spring 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02016916v1</w:t>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02016907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advances in nitride film and coating growth by chemical vapor deposition</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Raphael Boichot</w:t>
+                <w:t xml:space="preserve">In situ X-ray studies during the early stage of ZnO Atomic Layer Deposition on InGaAs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Skopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Rapenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Deschanvres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Crisci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">78th Japan Society of Applied Physics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Fukuoka, Japan</w:t>
+              <w:t xml:space="preserve">Rayons X &amp; Matière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01677320v1</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02016916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In Situ X-ray Studies of Crystalline Texture and Strain During the Initial Stages of ZnO Atomic Layer Deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Boichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Tian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Claudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Skopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.I. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on synchrotron radiation to study atomic layer deposition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, ALBA synchrotron, Barcelona, Spain</w:t>
@@ -13583,657 +13583,657 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01453376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-situ synchrotron analysis of the very first ALD growth steps of ZnO on a-SiO2 and c-plane Al2O3</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In Situ X-Ray Scattering and Optical Substrate Curvature Studies of ZnO Growth by Atomic Layer and Metal Organic Chemical Vapor Deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Renevier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Boichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Crisci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Tian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Chaker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop RAFALD 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Grenoble, France</w:t>
+              <w:t xml:space="preserve">MRS spring meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02016969v1</w:t>
+                <w:t xml:space="preserve">hal-02016958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functionalization of HTCVD Grown Aluminium Nitride</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In-situ synchrotron analysis of the very first ALD growth steps of ZnO on a-SiO2 and c-plane Al2O3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Boichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Crisci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Blanquet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Tian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Semiconductor Materials and Devices (ISSMD-3)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Chennai, India</w:t>
+              <w:t xml:space="preserve">Workshop RAFALD 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01138862v1</w:t>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02016969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Situ X-Ray Scattering and Optical Substrate Curvature Studies of ZnO Growth by Atomic Layer and Metal Organic Chemical Vapor Deposition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hubert Renevier</w:t>
+                <w:t xml:space="preserve">Functionalization of HTCVD Grown Aluminium Nitride</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Boichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Blanquet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS spring meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">International Conference on Semiconductor Materials and Devices (ISSMD-3)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Chennai, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02016958v1</w:t>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01138862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CVD of silicon on steels for flexible solar cells</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">E. Blanquet</w:t>
+                <w:t xml:space="preserve">CVD of aluminium nitrides for high temperature applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Boichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Blanquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Indian Conference on Crystal Growth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Chennai, India</w:t>
+              <w:t xml:space="preserve">International Conference on Crystal Growth (3CG), Nitrides for lighting, Photovoltaics and sensing applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Hong Khong, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01138863v1</w:t>
+                <w:t xml:space="preserve">hal-01677329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CVD of aluminium nitrides for high temperature applications</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Blanquet</w:t>
+                <w:t xml:space="preserve">CVD of silicon on steels for flexible solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Chichignoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Zaidat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Blanquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Crystal Growth (3CG), Nitrides for lighting, Photovoltaics and sensing applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, Hong Khong, Japan</w:t>
+              <w:t xml:space="preserve">Indian Conference on Crystal Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Chennai, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01677329v1</w:t>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01138863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined Effects of Supersaturation and Stress for the Control of AlN Film Quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Boichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danying Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikhail Chubarov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14314,77 +14314,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Boichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Blanquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Metallurgical Coatings and Thin Films (ICMCTF), " Hard Coatings and Vapor Deposition Technology"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14409,64 +14409,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Various Applications of (Ti,Al)N Thin films Grown from a Vapor Phase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Blanquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Shimoda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14556,64 +14556,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Boichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Blanquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14655,103 +14655,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niobium Nitride Thin Films deposited by High Temperature Chemical Vapor Deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Coindeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Crisci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Benz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3CG Collaborative Conference on Crystal Growth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Phuket, Thailand</w:t>
@@ -14832,51 +14832,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Coudurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Claudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Blanquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Chemical Vapor Deposition, EUROCVD19</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Varna, Bulgaria</w:t>
@@ -14899,1490 +14899,1490 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00946648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HTCVD of silicon on steels for the development of inexpensive solar cells</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Chemistry of iodine and aerosol composition in the primary circuit of a nuclear power plant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gouello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Mutelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sobanska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Blanquet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Functional Materials, ISFM2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Perth, Australia. pp.28-30</w:t>
+              <w:t xml:space="preserve">21st International Conference Nuclear Energy for Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Lubiana, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00947072v1</w:t>
+                <w:t xml:space="preserve">hal-00779422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deposition of nanostructures by Atomic Layer Deposition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">High Temperature Chemical Vapor Deposition of thick (5 to 20 mm) Aluminum nitride layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Blanquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Mantoux</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Claudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Boichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Coudurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop−CVD−Diagnostic−Modeling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Nancy, France</w:t>
+              <w:t xml:space="preserve">International Workshop on crystal growth and characterization of advanced materials and devices.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Chennai, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00812216v1</w:t>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00812217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atomic Layer Deposition of TiO2 ultrathin films on 3D substrates for energy applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Soum-Glaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Tian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Blanquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Brizé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Cagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MRS 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, San Francisco CA, France. pp.63-68, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1557/opl.2012.913⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00807357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic simulations Applied to Gas-Solid Materials Fabrication Processes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">HTCVD of silicon on steels for the development of inexpensive solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Dechoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Naili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Chichignoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Blanquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Jiménez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Twenty Fourth National Seminar on crystal growth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Chennai, India</w:t>
+              <w:t xml:space="preserve">5th International Conference on Functional Materials, ISFM2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Perth, Australia. pp.28-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00812218v1</w:t>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00947072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemistry of iodine and aerosol composition in the primary circuit of a nuclear power plant</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Deposition of nanostructures by Atomic Layer Deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Blanquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mantoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Boichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Conference Nuclear Energy for Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Lubiana, Slovenia</w:t>
+              <w:t xml:space="preserve">International Workshop−CVD−Diagnostic−Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00779422v1</w:t>
+                <w:t xml:space="preserve">hal-00812216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Temperature Chemical Vapor Deposition of thick (5 to 20 mm) Aluminum nitride layers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Thermodynamic simulations Applied to Gas-Solid Materials Fabrication Processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Blanquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">S. Lay</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Nuta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Boichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pons</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on crystal growth and characterization of advanced materials and devices.</w:t>
+              <w:t xml:space="preserve">Twenty Fourth National Seminar on crystal growth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, Chennai, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00812217v1</w:t>
+                <w:t xml:space="preserve">hal-00812218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SiC and AlN growth processing : experiments and simulation.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D. Chaussende</w:t>
+                <w:t xml:space="preserve">Chemistry of iodine and aerosol composition in the primary circuit of a nuclear power plant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gouello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.M. Dedulle</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Lacoue-Nègre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Mutelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sobanska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Wide Band Gap Semiconductor Nanostructures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2011, Chennai, India</w:t>
+              <w:t xml:space="preserve">International Congress on Advances in Nuclear Power Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00692283v1</w:t>
+                <w:t xml:space="preserve">hal-00639872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vapor phase processes: From HTCVD processes for high rate epitaxial growth to ALD processes for conformal ultra thin film fabrication.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Chaussende</w:t>
+                <w:t xml:space="preserve">Plasma Enhanced Atomic Layer Deposition of ZrO2: A Thermodynamic Approach.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Blanquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Nuta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Volpi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Doisneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Wide Band Gap Semiconductor Nanostructures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2011, Chennai, India</w:t>
+              <w:t xml:space="preserve">219th ECS Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00692280v1</w:t>
+                <w:t xml:space="preserve">hal-00692284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemistry of iodine and aerosol composition in the primary circuit of a nuclear power plant</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">SiC and AlN growth processing : experiments and simulation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Chaussende</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Dedulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Boichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Blanquet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress on Advances in Nuclear Power Plants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Nice, France</w:t>
+              <w:t xml:space="preserve">International Workshop on Wide Band Gap Semiconductor Nanostructures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Chennai, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00639872v1</w:t>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00692283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma Enhanced Atomic Layer Deposition of ZrO2: A Thermodynamic Approach.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">B. Doisneau</w:t>
+                <w:t xml:space="preserve">Vapor phase processes: From HTCVD processes for high rate epitaxial growth to ALD processes for conformal ultra thin film fabrication.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Blanquet (invitée)</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Claudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Brizé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Boichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Chaussende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">219th ECS Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">International Workshop on Wide Band Gap Semiconductor Nanostructures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Chennai, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00692284v1</w:t>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00692280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développements de dépôts ALD : expériences et évaluations thermodynamiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Numerical Simulation of SiC Growth processes: a characterization tool for the design of epitaxial structures in electronics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Nishizawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Blanquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Boichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Chaussende</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, NANTES, France</w:t>
+              <w:t xml:space="preserve">Renewable Energy 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Yokohama, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00591214v1</w:t>
+                <w:t xml:space="preserve">hal-00502036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Simulation of SiC Growth processes: a characterization tool for the design of epitaxial structures in electronics</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Développements de dépôts ALD : expériences et évaluations thermodynamiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Blanquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Nuta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Brize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Boichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Violet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable Energy 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Yokohama, Japan</w:t>
+              <w:t xml:space="preserve">Matériaux 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, NANTES, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00502036v1</w:t>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00591214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the cracks formation in AlN films grown by chlorinated High Temperature Chemical Vapor Deposition.</w:t>
               </w:r>
@@ -16407,51 +16407,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Claudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Crisci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Blanquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Mermoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16493,64 +16493,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developments of ALD Processes: Experiments and Thermodynamic Evaluations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Blanquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Nuta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Brize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16612,1037 +16612,1037 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00591213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical Vapour Deposition and Atomic layer Deposition processes of amorphous or nanocrystalline thin films</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Influence of the N/Al Ratio in the Gas Phase on the Growth of AlN by High Temperature Chemical Vapor Deposition (HTCVD)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Claudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Chaussende</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Blanquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Mantoux</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Pique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pons</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Vahlas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Metastable, Amorphous and Nanostructured Materials (ISMANAM 2009)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">7th European Conference on Silicon Carbide and Related Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Barcelone, Spain. pp.987-990</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00488402v1</w:t>
+                <w:t xml:space="preserve">hal-00426590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silicon Carbide Growth: C/Si Ratio Evaluation and Modeling</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Experimental and Thermodynamics for the Evaluation of ALD growth processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Blanquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">D. Chaussende</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Boichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chatillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mantoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Nuta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Internatinal Conference on Silicon Carbide and Related Materials, ICSCRM2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Kyoto, Japan. pp.83-88</w:t>
+              <w:t xml:space="preserve">International Conference on Metallurgical Coatings and Thin Films (ICMCTF) 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00173481v1</w:t>
+                <w:t xml:space="preserve">hal-00389286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the N/Al Ratio in the Gas Phase on the Growth of AlN by High Temperature Chemical Vapor Deposition (HTCVD)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">The ways to deposit amorphous or nanocrystalline material from a vapor phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Blanquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">D. Pique</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mantoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th European Conference on Silicon Carbide and Related Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Barcelone, Spain. pp.987-990</w:t>
+              <w:t xml:space="preserve">11th International Conference on Advanced Materials (ICAM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Rio de Janeiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00426590v1</w:t>
+                <w:t xml:space="preserve">hal-00488887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and Thermodynamics for the Evaluation of ALD growth processes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Chemical Vapour Deposition and Atomic layer Deposition processes of amorphous or nanocrystalline thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Blanquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mantoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Vahlas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Metallurgical Coatings and Thin Films (ICMCTF) 2009</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Symposium on Metastable, Amorphous and Nanostructured Materials (ISMANAM 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Pékin, China. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2010.03.205⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00389286v1</w:t>
+                <w:t xml:space="preserve">hal-00488402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ways to deposit amorphous or nanocrystalline material from a vapor phase</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Silicon Carbide Growth: C/Si Ratio Evaluation and Modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Nishizawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Wellmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Blanquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Chaussende</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Advanced Materials (ICAM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Rio de Janeiro, Brazil</w:t>
+              <w:t xml:space="preserve">Internatinal Conference on Silicon Carbide and Related Materials, ICSCRM2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Kyoto, Japan. pp.83-88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00488887v1</w:t>
+                <w:t xml:space="preserve">hal-00173481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth of thick AlN layers by High Temperature CVD</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Chemical Vapour Deposition processes of metallic amorphous or nanocrystalline thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Blanquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mantoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Vahlas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Internatinal Conference on Silicon Carbide and Related Materials, ICSCRM2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Otsu, Japan. pp.1269-1272</w:t>
+              <w:t xml:space="preserve">World Premier Institute, AIMR (Advanced Institute of Materials Research) WPI-EUROPE-INPG on Metallic Glasses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, GRENOBLE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00337372v1</w:t>
+                <w:t xml:space="preserve">hal-00488885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical Vapour Deposition processes of metallic amorphous or nanocrystalline thin films</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Experimental ant Thermodynamics for the Evaluation of Atomic Layer Deposition processes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Blanquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Boichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mantoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chatillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Nuta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Premier Institute, AIMR (Advanced Institute of Materials Research) WPI-EUROPE-INPG on Metallic Glasses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, GRENOBLE, France</w:t>
+              <w:t xml:space="preserve">ICMCTF - international Conference Metallurgical Coatings and Thin Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, SAN DIEGO, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00488885v1</w:t>
+                <w:t xml:space="preserve">hal-00488400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental ant Thermodynamics for the Evaluation of Atomic Layer Deposition processes.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Growth of thick AlN layers by High Temperature CVD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Claudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Blanquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">I. Nuta</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Chaussende</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Audier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Pique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICMCTF - international Conference Metallurgical Coatings and Thin Films</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, SAN DIEGO, United States</w:t>
+              <w:t xml:space="preserve">Internatinal Conference on Silicon Carbide and Related Materials, ICSCRM2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Otsu, Japan. pp.1269-1272</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00488400v1</w:t>
+                <w:t xml:space="preserve">hal-00337372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Knudsen cell mass spectrometry applied to the investigation of organometallic precursors vapours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Violet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Nuta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chatillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Blanquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROCVD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Netherlands. pp.8813-8817</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17661,510 +17661,510 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00196653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SiC growth : evaluation and modeling</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Large grain polySiC boules for wafer-bounding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Chichignoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Blanquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Anikin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. M. Dedulle</w:t>
+                <w:t xml:space="preserve">J.M. Bluet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Chaudouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS Spring Meeting "B- Silicon Carbide – Materials, Processing and Devices"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2006, San Francisco, United States. pp.64-77</w:t>
+              <w:t xml:space="preserve">Internatinal Conference on Silicon Carbide and Related Materials, ICSCRM2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Pittsburgh, United States. pp.71-74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00141104v1</w:t>
+                <w:t xml:space="preserve">hal-00173118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Temperature Silicon Carbide Chemical Vapor deposition processes: from pure thermodynamic to Mass transport modeling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">High temperature processing of poly-SiC substrates from the vapor phase for wafer-bonding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Chichignoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Blanquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chaussende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId467" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Anikin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European conference on Computational Dynamics, Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Egmondaan Zee, Netherlands. pp.1-20</w:t>
+              <w:t xml:space="preserve">International Conference on Metallurgical cCoating and Thin Films, ICMCTF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00141097v1</w:t>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00149073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High temperature processing of poly-SiC substrates from the vapor phase for wafer-bonding</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">SiC growth : evaluation and modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Nishizawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Wellmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Blanquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. Anikin</w:t>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. M. Dedulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Metallurgical cCoating and Thin Films, ICMCTF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, San Diego, United States</w:t>
+              <w:t xml:space="preserve">MRS Spring Meeting "B- Silicon Carbide – Materials, Processing and Devices"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, San Francisco, United States. pp.64-77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00149073v1</w:t>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00141104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large grain polySiC boules for wafer-bounding</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">High Temperature Silicon Carbide Chemical Vapor deposition processes: from pure thermodynamic to Mass transport modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Blanquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Chaussende</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Nishizawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pons</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Internatinal Conference on Silicon Carbide and Related Materials, ICSCRM2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Pittsburgh, United States. pp.71-74</w:t>
+              <w:t xml:space="preserve">European conference on Computational Dynamics, Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Egmondaan Zee, Netherlands. pp.1-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00173118v1</w:t>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00141097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxydation et évaluation de la température d'inflammation de poudres d'UC et d'UN</w:t>
               </w:r>
@@ -18176,64 +18176,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Le Guyadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Joffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chatillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Blanquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MATERIAUX 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Dijon, France. a paraitre</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18310,51 +18310,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chevarier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Dutron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Blanquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Chemical Vapor Deposition : CDV-XIV and EUROCVD11</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1997, Paris, France. pp.1-8</w:t>
@@ -18375,805 +18375,930 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00007487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (6)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth of polycrystalline SiC thin films by chemical vapor deposition for brain implanted electrodes</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Atomic layer deposition onto nanocellulosic membranes to obtain high barrier materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Hébert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">E. Blanquet</w:t>
+                <w:t xml:space="preserve">Chloé Parisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lélia Boddaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Patureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Sillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICSCRM2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Davos (Suisse), Switzerland</w:t>
+              <w:t xml:space="preserve">Colloque RAFALD 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04827865v1</w:t>
+                <w:t xml:space="preserve">hal-05574691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New potential synthesis route of molybdenum (oxy)nitride nanosheets by nitriding MoS_2 deposited by Atomic Layer Deposition (ALD)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Growth of polycrystalline SiC thin films by chemical vapor deposition for brain implanted electrodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michalis Gavalas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Sanchez Espinoza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Hébert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Blanquet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frederic Gianesello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALD/ALE 2022, 22nd International Conference on Atomic Layer Deposition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Ghent (BE), Belgium</w:t>
+              <w:t xml:space="preserve">ICSCRM2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Davos (Suisse), Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04819526v1</w:t>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04827865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of dislocation density in AlN or GaN films deposited on (0001) sapphire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sabine Lay</w:t>
+                <w:t xml:space="preserve">New potential synthesis route of molybdenum (oxy)nitride nanosheets by nitriding MoS_2 deposited by Atomic Layer Deposition (ALD)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Patouillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Blanquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mantoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Michel Pons</w:t>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Gianesello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IIB2019, Intergranular and Interphase boundaries in materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">ALD/ALE 2022, 22nd International Conference on Atomic Layer Deposition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Ghent (BE), Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02358855v1</w:t>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04819526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Superconducting properties of NbN thin films deposited by plasma enhanced atomic layer deposition using a metalorganic precursor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prediction of dislocation density in AlN or GaN films deposited on (0001) sapphire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Lay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Victor Marchetto</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Boichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Giusti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroCVD 22-Baltic ALD 16 Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Luxemburg, Luxembourg</w:t>
+              <w:t xml:space="preserve">IIB2019, Intergranular and Interphase boundaries in materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId496" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04819554v1</w:t>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02358855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de couches d’Al2O3 déposées par ALD thermique pour des applications photovoltaïques</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claude Botella</w:t>
+                <w:t xml:space="preserve">Superconducting properties of NbN thin films deposited by plasma enhanced atomic layer deposition using a metalorganic precursor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liang Tian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Blanquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivane Bottala-Gambetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Marchetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNPV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Dourdan, France</w:t>
+              <w:t xml:space="preserve">EuroCVD 22-Baltic ALD 16 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Luxemburg, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02066922v1</w:t>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04819554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Caractérisation de couches d’Al2O3 déposées par ALD thermique pour des applications photovoltaïques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corina Barbos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Fave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Canut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Regreny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Botella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JNPV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Dourdan, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02066922v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Superconducting properties of NbN thin films deposited by plasma enhanced atomic layer deposition using a metalorganic precursor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Tian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Bottala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Marchetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurocvd 20</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Sempach, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04757244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -19183,245 +19308,245 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ti-Al-N-Based Hard Coatings: Thermodynamical Background, CVD Deposition, and Properties. A Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Uny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Blanquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Schuster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Sanchette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jaime Andres Perez Taborda; Alba Avila. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coatings and Thin-Film Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IntechOpen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5772/intechopen.79747⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId511" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02283304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermodynamics simulations applied to gas-solid materials fabrication processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Blanquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Nuta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thermodynamics - Fundamentals and its application in science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INTECH, pp.191-214, 2012, 979-953-307-836-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00824429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -19431,265 +19556,265 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method for functionalizing a polymer-based substrate by chemical deposition of a thin layer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Boichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Blanquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Mauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">United States, Patent n° : 20230272522 - App. 18/006,335. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04402589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure adaptée à la formation de cellules solaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Chichignoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Blanquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Gelard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Jiménez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Sarigiannidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR2971086 (A1). EPM. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00824463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -19699,161 +19824,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum critical scaling of the conductivity tensor at the metal-insulator transition in Nb$_{1-x}$Ti$_{x}$N</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Hazra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prosenjit Haldar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. S. Laad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Tsavdaris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mukhtarova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02401451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId520"/>
+      <w:footerReference w:type="default" r:id="rId524"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -20000,51 +20125,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396537v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Patouillard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Gassilloud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mercier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dussaigne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Hyot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7639/adc3cb" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396550v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michail Gavalas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gallou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chaussende" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Blanquet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi16030276" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04765729v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Patouillard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bernard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cadot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gassilloud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bernier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/6.0003652" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396804v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ausrine Bartasyte" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Oliveri" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sondes Boujnah" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Margueron" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bachelet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ad1b98" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728910v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorina T. Papanastasiou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mantoux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Crisci" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Ribeiro" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahime Sekkat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.4c00044" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189163v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mercier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mantoux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boichot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/6.0002678" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807670v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Trabelsi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Boichot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2022.119282" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762133v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Sanchez Espinoza" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Escape" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Charpentier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fivel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2022.128815" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262005v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moll" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Blandin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dendievel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gicquel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pons" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2021.127130" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510420v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shashank Mishra" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Jeanneau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Tian" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Nuta" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.1c01136" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901657v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Lay" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Giusti" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-019-04240-x" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994857v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Skopin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rapenne" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Deschanvres" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Renevier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blanquet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.4.043403" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997691v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivane Bottala-Gambetta" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Marchetto" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mano&#235;l Jacquemin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2020.138232" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000684v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rached Salhi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2020.07.317" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169850v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Roz&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Pierre" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gourhant" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bertin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6641/ab171c" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119534v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Uny" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Achache" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Lamri" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Ghanbaja" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Fischer" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2018.12.014" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169826v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gergaud" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jaouen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6641/ab1228" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050223v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Volpi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Cadix" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Berthom&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Coindeau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Encinas" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2018.10.006" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315144v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Su" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapahel Boichot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mercier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pons" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CE00488B" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809316v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tian" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ponton" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benz" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Crisci" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Reboud" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2018.04.031" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046421v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hazra" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tsavdaris" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mukhtarova" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jacquemin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Blanchet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.144518" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067845v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Shimoda" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lay" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7ce02129a" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871982v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Dagher" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chatillon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timot&#233;e Journot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Portail" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8ce00383a" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819188v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeniy Skopin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Rapenne" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Roussel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Deschanvres" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8nr02440e" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656288v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Harza" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coindeau" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Renou" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Robaut" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.7b00490" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656377v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Su" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chubarov" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mercier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2017.01.002" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656081v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Roze" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gourhant" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bertin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Juhel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/07508.0067ecst" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451259v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Hazra" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Tsavdaris" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Jebari" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Grimm" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Blanchet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-2048/29/10/105011" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366565v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-I. Richard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chaker" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.5b04223" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211353v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soum-Glaude" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Volpi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Salvo" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Berthome" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.4904025" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121944v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Claudel" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fellmann" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. G&#233;lard" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Coudurier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sauvage" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2014.11.022" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GDMP2QF1-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963760v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chanson" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouchoule" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cardinaud" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Petit-Etienne" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cambril" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.4862256" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850232v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Savornin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Baillin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Nuta" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Saint Patrice" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2012.12.002" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RLR7KLTX-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935012v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Baccar" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00214-013-1419-8" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935041v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/s1063783413100211" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-P686S1VK-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911142v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2013.07.050" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850222v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berthinier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rado" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dugne" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cabie" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chatillon" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2012.08.002" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7STBV6M8-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935047v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2013.06.011" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CDQWT0LR-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860999v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gouello" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mutelle" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cousin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sobanska" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2013.06.016" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-29G5FP26-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911167v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201200686" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GZJ4J8KK-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794225v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Consonni" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rey" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Doisneau" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2012.09.006" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KV4363LH-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812202v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Balaji" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728110v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gelard" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2012.02.111" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M31XDLPH-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692267v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chowanek" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chaussende" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640123v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Martin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3536477" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633937v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Berthinier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coullomb" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Rado" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Boichot" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2010.08.022" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N4V1CQRZ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664179v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Prieur" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Brize" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cornier" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Farcy" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2011.5057" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664701v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Violet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Artaud" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cvde.201100045AccessionNumber:WOS" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664178v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chichignoud" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.N. Xuan" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cruz" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2011.5077" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664176v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2011.09.018" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZC67JV41-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961033v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Briz&#233;" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Artaud" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Berthom&#233;" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Daniele" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3485255" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658032v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Milet" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2010.08.049" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5RG1SG65-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542911v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.4727" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L737N32M-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547906v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.Z. Roki" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bernard" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2010.08.107" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z5GJBCZ6-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531708v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Vahlas" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2010.03.205" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528040v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lintanf-Salaun" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Djurado" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2009.06.015" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M2CZ90XZ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374416v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Monnier" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gros-Jean" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389421v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Collas" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457445v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pique" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408487v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Audier" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2009.03.053" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456226v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2009.08.022" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KMPMCXK3-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389378v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457447v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Deloffre" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457446v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389369v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.I. Nishizawa" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wellmann" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432756v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434236v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Guyadec" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Joffre" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2009.06.009" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HDS4S1WJ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374706v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Caubet" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Blomberg" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Benaboud" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wyon" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345527v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cadix" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Berthom&#233;" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jourdan" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196401v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114193v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ucar" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196412v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196396v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lintanf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141724v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Oillic" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mur" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delapierre" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vinet" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141052v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Anikin" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397060v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Helot" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chevolleau" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vallier" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Joubert" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.2134707" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00000122v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Somatri-Bouamrane" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chevarier" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chevarier" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Dutron" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00253832v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Dutron" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ghetta" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Madar" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:19955135" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00253760v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rouch" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dedulle" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1995504" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/20D9CC1AC5142C805DDD412007BC918B9A296073/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00251362v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gokoglu" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1993305" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/03F5541247CE8F13D6BA64082163BE1694036657/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00249782v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Thomas" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Suryanarayana" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vahlas" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19912104" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9D8D16688495D2F3200F8B233FAA05D291B584B5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00229597v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Palleau" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1989565" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819222v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823817v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819565v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michalis Gavalas" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Zekentes" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232379v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828062v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Patureau" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Gicquel" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819213v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819507v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Patouillard" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gianesello" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bernard" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819400v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896419v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827901v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04614750v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marceline Bonvalot" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Belahcen" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819392v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819364v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Gros-Jean" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vaxelaire" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414264v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119556v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danying Chen" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoel Jacquemin" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757259v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Moll" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melek Genc" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Dendievel" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325566v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliveri S" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Saint-Girons" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818728v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric J. Mercier" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818150v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016907v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.I. Richard" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016916v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Skopin" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Roussel" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Deschanvres" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677320v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01453376v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016969v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138862v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016958v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Renevier" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Chaker" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138863v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zaidat" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677329v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677366v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Chubarov" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138864v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138921v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138861v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138859v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946648v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947072v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dechoux" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Naili" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Jim&#233;nez" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812216v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807357v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Soum-Glaude" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Briz&#233;" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cagnon" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2012.913" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812218v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779422v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812217v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692283v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Dedulle" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692280v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blanquet (invit&#233;e)" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639872v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lacoue-N&#232;gre" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692284v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591214v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502036v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nishizawa" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610213v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Latu-Romain" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mermoux" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591213v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488402v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173481v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426590v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389286v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488887v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337372v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488885v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488400v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196653v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141104v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Dedulle" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141097v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149073v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173118v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Bluet" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chaudou&#235;t" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149057v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007487v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827865v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment H&#233;bert" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819526v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gianesello" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358855v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Giusti" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819554v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066922v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corina Barbos" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fave" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Canut" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Regreny" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Botella" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757244v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Bottala" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Marchetto" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Jacquemin" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02283304v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Schuster" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sanchette" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.intechopen.com/chapters/62828" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.79747" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824429v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04402589v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Mauret" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824463v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sarigiannidou" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401451v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prosenjit Haldar" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Laad" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396537v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Patouillard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Gassilloud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mercier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dussaigne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Hyot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7639/adc3cb" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396550v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michail Gavalas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gallou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chaussende" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Blanquet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi16030276" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396804v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ausrine Bartasyte" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Oliveri" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sondes Boujnah" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Margueron" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bachelet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ad1b98" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04765729v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Patouillard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bernard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cadot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gassilloud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bernier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/6.0003652" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728910v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorina T. Papanastasiou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mantoux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Crisci" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Ribeiro" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahime Sekkat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.4c00044" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189163v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mercier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mantoux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boichot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/6.0002678" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762133v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Sanchez Espinoza" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Trabelsi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Escape" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Charpentier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fivel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2022.128815" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807670v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Boichot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2022.119282" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262005v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moll" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Blandin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dendievel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gicquel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pons" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2021.127130" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510420v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shashank Mishra" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Jeanneau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Tian" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Nuta" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.1c01136" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994857v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Skopin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rapenne" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Deschanvres" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Renevier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blanquet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.4.043403" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901657v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Lay" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Giusti" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-019-04240-x" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997691v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivane Bottala-Gambetta" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Marchetto" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mano&#235;l Jacquemin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2020.138232" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000684v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rached Salhi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2020.07.317" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315144v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Su" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapahel Boichot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mercier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pons" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CE00488B" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169850v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Roz&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Pierre" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gourhant" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bertin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6641/ab171c" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119534v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Uny" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Achache" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Lamri" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Ghanbaja" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Fischer" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2018.12.014" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169826v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gergaud" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jaouen" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6641/ab1228" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050223v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Volpi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Cadix" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Berthom&#233;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Coindeau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Encinas" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2018.10.006" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046421v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hazra" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tsavdaris" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mukhtarova" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jacquemin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Blanchet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.144518" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809316v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tian" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ponton" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benz" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Crisci" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Reboud" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2018.04.031" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067845v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Shimoda" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lay" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7ce02129a" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871982v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Dagher" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chatillon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timot&#233;e Journot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Portail" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8ce00383a" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819188v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeniy Skopin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Rapenne" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Roussel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Deschanvres" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8nr02440e" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656377v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Su" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chubarov" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mercier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2017.01.002" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656288v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Harza" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coindeau" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Renou" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Robaut" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.7b00490" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656081v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Roze" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gourhant" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bertin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Juhel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/07508.0067ecst" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451259v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Hazra" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Tsavdaris" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Jebari" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Grimm" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Blanchet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-2048/29/10/105011" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366565v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-I. Richard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chaker" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.5b04223" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211353v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soum-Glaude" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Volpi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Salvo" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Berthome" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.4904025" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121944v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Claudel" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fellmann" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. G&#233;lard" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Coudurier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sauvage" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2014.11.022" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GDMP2QF1-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963760v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chanson" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouchoule" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cardinaud" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Petit-Etienne" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cambril" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.4862256" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850222v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berthinier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rado" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dugne" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cabie" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chatillon" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2012.08.002" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7STBV6M8-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935012v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Baccar" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00214-013-1419-8" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935041v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/s1063783413100211" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-P686S1VK-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911142v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2013.07.050" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850232v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Savornin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Baillin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Nuta" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Saint Patrice" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2012.12.002" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RLR7KLTX-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935047v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2013.06.011" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CDQWT0LR-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860999v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gouello" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mutelle" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cousin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sobanska" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2013.06.016" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-29G5FP26-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911167v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201200686" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GZJ4J8KK-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812202v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Balaji" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794225v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Consonni" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rey" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Doisneau" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2012.09.006" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KV4363LH-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728110v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gelard" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2012.02.111" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M31XDLPH-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664178v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chichignoud" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.N. Xuan" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cruz" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2011.5077" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664176v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chaussende" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2011.09.018" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZC67JV41-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640123v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Martin" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3536477" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692267v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chowanek" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664701v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Brize" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Prieur" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Violet" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Artaud" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cvde.201100045AccessionNumber:WOS" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633937v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Berthinier" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coullomb" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Rado" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Boichot" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2010.08.022" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N4V1CQRZ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664179v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cornier" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Farcy" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2011.5057" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531708v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Vahlas" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2010.03.205" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528040v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lintanf-Salaun" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Djurado" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2009.06.015" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M2CZ90XZ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658032v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Milet" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2010.08.049" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5RG1SG65-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961033v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Briz&#233;" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Artaud" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Berthom&#233;" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Daniele" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3485255" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542911v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.4727" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L737N32M-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547906v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.Z. Roki" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bernard" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2010.08.107" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z5GJBCZ6-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457445v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pique" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408487v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Audier" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2009.03.053" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389421v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Collas" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456226v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Monnier" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2009.08.022" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KMPMCXK3-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457447v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gros-Jean" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Deloffre" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389378v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374416v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389369v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.I. Nishizawa" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wellmann" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457446v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432756v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434236v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Guyadec" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Joffre" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2009.06.009" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HDS4S1WJ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374706v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Caubet" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Blomberg" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Benaboud" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wyon" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345527v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cadix" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Berthom&#233;" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jourdan" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141724v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Oillic" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mur" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delapierre" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vinet" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114193v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ucar" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196401v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196412v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196396v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lintanf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141052v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Anikin" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397060v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Helot" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chevolleau" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vallier" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Joubert" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.2134707" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00000122v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Somatri-Bouamrane" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chevarier" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chevarier" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Dutron" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00253832v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Dutron" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ghetta" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Madar" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:19955135" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00253760v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rouch" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dedulle" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1995504" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/20D9CC1AC5142C805DDD412007BC918B9A296073/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00251362v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gokoglu" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1993305" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/03F5541247CE8F13D6BA64082163BE1694036657/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00249782v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Thomas" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Suryanarayana" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vahlas" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19912104" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9D8D16688495D2F3200F8B233FAA05D291B584B5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00229597v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Palleau" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1989565" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828062v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Patureau" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Gicquel" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819565v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michalis Gavalas" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Zekentes" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232379v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819222v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823817v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827901v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896419v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819507v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Patouillard" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gianesello" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bernard" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819213v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819400v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819392v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04614750v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marceline Bonvalot" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Belahcen" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819364v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Gros-Jean" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vaxelaire" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414264v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757259v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Moll" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melek Genc" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Dendievel" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119556v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danying Chen" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoel Jacquemin" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325566v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliveri S" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Saint-Girons" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818728v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric J. Mercier" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818150v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677320v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016907v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.I. Richard" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016916v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Skopin" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Roussel" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Deschanvres" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01453376v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016958v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Renevier" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Chaker" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016969v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138862v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677329v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138863v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zaidat" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677366v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Chubarov" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138864v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138921v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138861v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138859v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946648v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779422v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812217v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807357v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Soum-Glaude" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Briz&#233;" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cagnon" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2012.913" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947072v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dechoux" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Naili" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Jim&#233;nez" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812216v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812218v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639872v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lacoue-N&#232;gre" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692284v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692283v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Dedulle" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692280v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blanquet (invit&#233;e)" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502036v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nishizawa" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591214v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610213v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Latu-Romain" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mermoux" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591213v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426590v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389286v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488887v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488402v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173481v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488885v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488400v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337372v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196653v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173118v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Bluet" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chaudou&#235;t" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149073v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141104v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Dedulle" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141097v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149057v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007487v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05574691v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Parisi" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;lia Boddaert" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Sillard" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827865v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment H&#233;bert" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819526v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gianesello" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358855v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Giusti" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819554v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066922v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corina Barbos" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fave" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Canut" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Regreny" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Botella" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757244v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Bottala" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Marchetto" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Jacquemin" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02283304v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Schuster" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sanchette" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.intechopen.com/chapters/62828" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.79747" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824429v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04402589v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Mauret" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824463v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sarigiannidou" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401451v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prosenjit Haldar" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Laad" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>