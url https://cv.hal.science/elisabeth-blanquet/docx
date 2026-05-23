--- v1 (2026-05-03)
+++ v2 (2026-05-23)
@@ -368,295 +368,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05396550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of epitaxial LiNbO3 thin films with silicon technology</w:t>
+                <w:t xml:space="preserve">MoS2-assisted growth of highly-oriented AlN thin films by low-temperature van der Waals epitaxy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ausrine Bartasyte</w:t>
+                <w:t xml:space="preserve">J. Patouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefania Oliveri</w:t>
+                <w:t xml:space="preserve">M. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sondes Boujnah</w:t>
+                <w:t xml:space="preserve">S. Cadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Margueron</w:t>
+                <w:t xml:space="preserve">R. Gassilloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Bachelet</w:t>
+                <w:t xml:space="preserve">N. Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 35, pp.175601. </w:t>
+              <w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 42 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6528/ad1b98⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1116/6.0003652⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04396804v1</w:t>
+                <w:t xml:space="preserve">cea-04765729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MoS2-assisted growth of highly-oriented AlN thin films by low-temperature van der Waals epitaxy</w:t>
+                <w:t xml:space="preserve">Integration of epitaxial LiNbO3 thin films with silicon technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Patouillard</w:t>
+                <w:t xml:space="preserve">Ausrine Bartasyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Bernard</w:t>
+                <w:t xml:space="preserve">Stefania Oliveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Cadot</w:t>
+                <w:t xml:space="preserve">Sondes Boujnah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Gassilloud</w:t>
+                <w:t xml:space="preserve">Samuel Margueron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Bernier</w:t>
+                <w:t xml:space="preserve">Romain Bachelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 42 (5), </w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 35, pp.175601. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1116/6.0003652⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6528/ad1b98⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04765729v1</w:t>
+                <w:t xml:space="preserve">hal-04396804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silver nanowire networks coated with a few nanometer thick aluminum nitride films for ultra-transparent and robust heating applications</w:t>
               </w:r>
@@ -776,64 +776,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical conversion of MoS2 thin films deposited by atomic layer deposition (ALD) into molybdenum nitride monitored by in situ reflectance measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Patouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Gassilloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5945,566 +5945,566 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00728110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of High Temperature Chemical Vapor Deposited Silicon Based Structures on Metals for Solar Conversion.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">I. Gelard</w:t>
+                <w:t xml:space="preserve">Investigation on AlN epitaxial growth and related etching phenomenon at high temperature using high temperature chemical vapor deposition process.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Claudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Blanquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Chichignoud</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">R. Cruz</w:t>
+                <w:t xml:space="preserve">D. Chaussende</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Boichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Doisneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1166/jnn.2011.5077⟩</w:t>
+              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 335 (1), pp.17-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2011.09.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00664178v1</w:t>
+                <w:t xml:space="preserve">hal-00664176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation on AlN epitaxial growth and related etching phenomenon at high temperature using high temperature chemical vapor deposition process.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Claudel</w:t>
+                <w:t xml:space="preserve">Stability of High Temperature Chemical Vapor Deposited Silicon Based Structures on Metals for Solar Conversion.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Gelard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Chichignoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Blanquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Chaussende</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">B. Doisneau</w:t>
+                <w:t xml:space="preserve">H.N. Xuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2011.09.018⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 11 (9), pp.8318-8322. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1166/jnn.2011.5077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00664176v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00664178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth and Characterization of Thick Polycrystalline AlN Layers by HTCVD</w:t>
+                <w:t xml:space="preserve">Aluminum nitride homoepitaxial growth on polar and non-polar AlN PVT substrates by high temperature CVD (HTCVD).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Claudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Chowanek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Blanquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chaussende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Boichot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roland Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 8 (7-8), pp.2019-2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00640123v1</w:t>
+                <w:t xml:space="preserve">hal-00692267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aluminum nitride homoepitaxial growth on polar and non-polar AlN PVT substrates by high temperature CVD (HTCVD).</w:t>
+                <w:t xml:space="preserve">Growth and Characterization of Thick Polycrystalline AlN Layers by HTCVD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Claudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Blanquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chaussende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Boichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 158 (3), pp.H328-H332. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/1.3536477⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00692267v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00640123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developments of TaN ALD Process for 3D Conformal Coatings</w:t>
               </w:r>
@@ -7731,64 +7731,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Claudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Blanquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chaussende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Pique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7856,51 +7856,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Claudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Blanquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chaussende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Audier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8346,277 +8346,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00457447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth of thick AIN layers by high temperature CVD ('HTCVD)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Pique</w:t>
+                <w:t xml:space="preserve">Gaseous phase study of the Zr-organometallic ALD precursor TEMAZ by mass spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Nuta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chatillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gros-Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Volpi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science Forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 600-603, pp.1269-1272</w:t>
+              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 156 (1), pp.71-75</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00389378v1</w:t>
+                <w:t xml:space="preserve">hal-00374416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaseous phase study of the Zr-organometallic ALD precursor TEMAZ by mass spectrometry</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Volpi</w:t>
+                <w:t xml:space="preserve">Growth of thick AIN layers by high temperature CVD ('HTCVD)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Claudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Blanquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Chaussende</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Audier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Pique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 156 (1), pp.71-75</w:t>
+              <w:t xml:space="preserve">Materials Science Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 600-603, pp.1269-1272</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00374416v1</w:t>
+                <w:t xml:space="preserve">hal-00389378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silicon Carbide growth : C/Si ratio Evaluation and Modeling</w:t>
               </w:r>
@@ -8654,51 +8654,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Wellmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Blanquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chaussende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 600-603, pp.83-88</w:t>
@@ -8848,51 +8848,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of total pressure and precursors flow rates on the growth of aluminum nitride by high temperature chemical vapor deposition (HTCVD)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Blanquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chaussende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Claudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9477,51 +9477,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chlorinated silicon carbide CVD revisited for polycristalline bulk growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Chichignoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ucar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9896,90 +9896,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High temperature processing of poly-SiC substrates from the vapor phase for wafer-bonding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Chichignoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Blanquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chaussende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Anikin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10931,392 +10931,435 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">jpa-00229597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (63)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (64)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silicon and cellulose: influence of the substrate on the growth of ALD Al2O3</w:t>
+                <w:t xml:space="preserve">Protection of Transparent Electrodes based on metallic nanowires by nitrides deposited by Plasma-Enhanced ALD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Patureau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Encinas</w:t>
+                <w:t xml:space="preserve">María del Pilar Rodríguez-Ordóñez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Crisci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwan Gicquel</w:t>
+                <w:t xml:space="preserve">M. Fivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Munoz-Rojas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mantoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RAFALD 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Nantes, France</w:t>
+              <w:t xml:space="preserve">EUROCVD&amp;ALD2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Catania, Jun 2025, Catania, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04828062v1</w:t>
+                <w:t xml:space="preserve">hal-05614417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth of n-doped polycrystalline SiC thin films by chemical vapor deposition for brain-implantable devices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michalis Gavalas</w:t>
+                <w:t xml:space="preserve">Silicon and cellulose: influence of the substrate on the growth of ALD Al2O3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Patureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Encinas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Crisci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Gicquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WOCSDICE-EXMATEC 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Heraklion (Crete Island), Greece</w:t>
+              <w:t xml:space="preserve">RAFALD 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04819565v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04828062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic simulations applied to Gas-Solid Materials Fabrication Processes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Growth of n-doped polycrystalline SiC thin films by chemical vapor deposition for brain-implantable devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michalis Gavalas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Blanquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ioana Nuta</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantinos Zekentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sadi Carnot's Legacy - "Celebrating the 200th anniversary of the 2nd law of thermodynamics"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ecole Polytechnique, Sep 2024, Palaiseau (Ecole Polytechnique), France</w:t>
+              <w:t xml:space="preserve">WOCSDICE-EXMATEC 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Heraklion (Crete Island), Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05232379v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04819565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermodynamics applied to gas – solid processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Blanquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11332,484 +11375,441 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sadi Carnot's Legacy - "Celebrating the 200th anniversary of the 2nd law of thermodynamics"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ecole Polytechnique, Sep 2024, Palaiseau (Ecole Polytechnique), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04819222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atomic Layer Deposition Processes for emerging materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Blanquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Seminar on Advances in Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Madras (Chennai) - online, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04823817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical vapor deposition of Ti3SiC2 thin films on SiC materials: process modeling and experiments</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermodynamic simulations applied to Gas-Solid Materials Fabrication Processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Blanquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Nuta</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICSCRM2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Davos (Suisse), Switzerland</w:t>
+              <w:t xml:space="preserve">Sadi Carnot's Legacy - "Celebrating the 200th anniversary of the 2nd law of thermodynamics"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole Polytechnique, Sep 2024, Palaiseau (Ecole Polytechnique), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04827901v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05232379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaseous phase thermodynamics for TaN thin films</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Artaud</w:t>
+                <w:t xml:space="preserve">Chemical vapor deposition of Ti3SiC2 thin films on SiC materials: process modeling and experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Sanchez Espinoza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatma Trabelsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michalis Gavalas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Fivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Blanquet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CALPHAD 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CALPHAD, May 2022, STOCKHLOM, Sweden</w:t>
+              <w:t xml:space="preserve">ICSCRM2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Davos (Suisse), Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04896419v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04827901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth of c-axis Textured AlN PVD Film on a 2D-MoS2 Seed Layer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Patouillard</w:t>
+                <w:t xml:space="preserve">Gaseous phase thermodynamics for TaN thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Nuta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mantoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Artaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Blanquet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AVS 68th international symposium &amp; exhibition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Pittburgh, Philadelphia, USA, United States</w:t>
+              <w:t xml:space="preserve">CALPHAD 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CALPHAD, May 2022, STOCKHLOM, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04819507v1</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04896419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revisited Thermal and Plasma Enhanced Atomic Layer Deposition processes of metal nitrides</w:t>
               </w:r>
@@ -11914,1837 +11914,1837 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04819213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ti3SiC2-SiC multilayer thin films deposited by High Temperature Reactive Chemical Vapor Deposition</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Charpentier</w:t>
+                <w:t xml:space="preserve">Growth of c-axis Textured AlN PVD Film on a 2D-MoS2 Seed Layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Patouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Blanquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mantoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gianesello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">48th International Conference on Metallurgical Coatings and Thin Films, ICMCTF 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, San Diego, United States</w:t>
+              <w:t xml:space="preserve">AVS 68th international symposium &amp; exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Pittburgh, Philadelphia, USA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04819400v1</w:t>
+                <w:t xml:space="preserve">hal-04819507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of Mechanical Properties of Nanoparticles-Based Thin Films by Using Atomic Layer Deposition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ti3SiC2-SiC multilayer thin films deposited by High Temperature Reactive Chemical Vapor Deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Sanchez Espinoza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Trabelsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Rached Salhi</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Blanquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mercier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Blanquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALD 2021 - 21st International Conference on Atomic Layer Deposition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Virtual (On-line), France</w:t>
+              <w:t xml:space="preserve">48th International Conference on Metallurgical Coatings and Thin Films, ICMCTF 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04819392v1</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04819400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability enhancement of silver nanowire based transparent electrodes coated with metal nitride thin films by PE-ALD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorina T. Papanastasiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mantoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marceline Bonvalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Ribeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samia Belahcen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RAFALD 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04614750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the Impact of Annealing and Doping Element on the Crystallinity of Hafnium Oxide: Application for FeFET Memories</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Improvement of Mechanical Properties of Nanoparticles-Based Thin Films by Using Atomic Layer Deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatma Trabelsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Fivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rached Salhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Blanquet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ALD 2021 - 21st International Conference on Atomic Layer Deposition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, Virtual / Online, France</w:t>
+              <w:t xml:space="preserve">, 2021, Virtual (On-line), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04819364v1</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04819392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisited Thermal and Plasma Enhanced Atomic Layer Deposition combined with Chemical Vapor Deposition processes of metal nitrides: challenges and opportunities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Blanquet</w:t>
+                <w:t xml:space="preserve">Study of the Impact of Annealing and Doping Element on the Crystallinity of Hafnium Oxide: Application for FeFET Memories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivane Bottala-Gambetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Gros-Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mantoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Ioana Nuta</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vaxelaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Coindeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS Fall Meeting, Symposium Advanced Atomic Layer Deposition and Chemical Vapor Deposition Techniques and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Boston, United States</w:t>
+              <w:t xml:space="preserve">ALD 2021 - 21st International Conference on Atomic Layer Deposition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Virtual / Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02414264v1</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04819364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AlN coatings on 3D titanium alloy structureselaborated by Electron Beam Melting</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rémy Dendievel</w:t>
+                <w:t xml:space="preserve">Revisited Thermal and Plasma Enhanced Atomic Layer Deposition combined with Chemical Vapor Deposition processes of metal nitrides: challenges and opportunities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Blanquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mantoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Boichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Nuta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroCVD 22 – Baltic ALD 16</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Luxembourg, Luxembourg</w:t>
+              <w:t xml:space="preserve">MRS Fall Meeting, Symposium Advanced Atomic Layer Deposition and Chemical Vapor Deposition Techniques and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04757259v1</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02414264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High temperature chemical vapor deposition of aluminum nitride thin films and coatings: properties and applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">AlN coatings on 3D titanium alloy structureselaborated by Electron Beam Melting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Moll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Gicquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melek Genc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Raphael Boichot</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Dendievel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Conference on materials science and engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Cairo, Egypt</w:t>
+              <w:t xml:space="preserve">EuroCVD 22 – Baltic ALD 16</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Luxembourg, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02119556v1</w:t>
+                <w:t xml:space="preserve">hal-04757259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epitaxial 33°Y-oriented LiNbO3 films for Silicon Technology</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Romain Bachelet</w:t>
+                <w:t xml:space="preserve">High temperature chemical vapor deposition of aluminum nitride thin films and coatings: properties and applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Saint-Girons</w:t>
+                <w:t xml:space="preserve">Danying Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manoel Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Su</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Boichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISAF-EMF-ICE-IWPM-PFM meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Lausanne, Switzerland</w:t>
+              <w:t xml:space="preserve">2nd International Conference on materials science and engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Cairo, Egypt</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02325566v1</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02119556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From process modelling to the evaluation of superconducting properties of ultrathin films of epitaxial niobium nitride</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Epitaxial 33°Y-oriented LiNbO3 films for Silicon Technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ausrine Bartasyte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliveri S</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Margueron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bachelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Saint-Girons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroCVD 22-Baltic ALD 16 Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Luxemburg, Luxembourg</w:t>
+              <w:t xml:space="preserve">ISAF-EMF-ICE-IWPM-PFM meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04818728v1</w:t>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02325566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ALD: opportunities and challenges</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From process modelling to the evaluation of superconducting properties of ultrathin films of epitaxial niobium nitride</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manoël Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Blanquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric J. Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Atomic Layer Deposition, Belux 3 LIST</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Luxemburg, Luxembourg</w:t>
+              <w:t xml:space="preserve">EuroCVD 22-Baltic ALD 16 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Luxemburg, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04818150v1</w:t>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04818728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advances in nitride film and coating growth by chemical vapor deposition</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ALD: opportunities and challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Blanquet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">78th Japan Society of Applied Physics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Fukuoka, Japan</w:t>
+              <w:t xml:space="preserve">Chemistry of Atomic Layer Deposition, Belux 3 LIST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Luxemburg, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01677320v1</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04818150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visualizing the incipient Atomic Layer Deposition of ZnO ultra thin films on In0.53Ga0.47As for tailoring contact resistivity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. Blanquet</w:t>
+                <w:t xml:space="preserve">Advances in nitride film and coating growth by chemical vapor deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danying Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manoel Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Su</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Boichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS Spring 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">78th Japan Society of Applied Physics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Fukuoka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02016907v1</w:t>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01677320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ X-ray studies during the early stage of ZnO Atomic Layer Deposition on InGaAs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E Skopin</w:t>
+                <w:t xml:space="preserve">Visualizing the incipient Atomic Layer Deposition of ZnO ultra thin films on In0.53Ga0.47As for tailoring contact resistivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Skopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.I. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Rapenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Crisci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Blanquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rayons X &amp; Matière</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Villeneuve d'Ascq, France</w:t>
+              <w:t xml:space="preserve">E-MRS Spring 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02016916v1</w:t>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02016907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Situ X-ray Studies of Crystalline Texture and Strain During the Initial Stages of ZnO Atomic Layer Deposition</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M.I. Richard</w:t>
+                <w:t xml:space="preserve">In situ X-ray studies during the early stage of ZnO Atomic Layer Deposition on InGaAs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Skopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Rapenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Deschanvres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Crisci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on synchrotron radiation to study atomic layer deposition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, ALBA synchrotron, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">Rayons X &amp; Matière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01453376v1</w:t>
+                <w:t xml:space="preserve">hal-02016916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Situ X-Ray Scattering and Optical Substrate Curvature Studies of ZnO Growth by Atomic Layer and Metal Organic Chemical Vapor Deposition</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In Situ X-ray Studies of Crystalline Texture and Strain During the Initial Stages of ZnO Atomic Layer Deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Boichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Tian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ahmad Chaker</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Claudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Skopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.I. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS spring meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">Workshop on synchrotron radiation to study atomic layer deposition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, ALBA synchrotron, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02016958v1</w:t>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01453376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-situ synchrotron analysis of the very first ALD growth steps of ZnO on a-SiO2 and c-plane Al2O3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Boichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13803,73 +13803,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop RAFALD 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02016969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functionalization of HTCVD Grown Aluminium Nitride</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13911,2042 +13911,2042 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Semiconductor Materials and Devices (ISSMD-3)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Chennai, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01138862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CVD of aluminium nitrides for high temperature applications</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">In Situ X-Ray Scattering and Optical Substrate Curvature Studies of ZnO Growth by Atomic Layer and Metal Organic Chemical Vapor Deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Renevier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Boichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Crisci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Tian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Chaker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Crystal Growth (3CG), Nitrides for lighting, Photovoltaics and sensing applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, Hong Khong, Japan</w:t>
+              <w:t xml:space="preserve">MRS spring meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01677329v1</w:t>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02016958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CVD of silicon on steels for flexible solar cells</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">E. Blanquet</w:t>
+                <w:t xml:space="preserve">CVD of aluminium nitrides for high temperature applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Boichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Blanquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Indian Conference on Crystal Growth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Chennai, India</w:t>
+              <w:t xml:space="preserve">International Conference on Crystal Growth (3CG), Nitrides for lighting, Photovoltaics and sensing applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Hong Khong, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01138863v1</w:t>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01677329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined Effects of Supersaturation and Stress for the Control of AlN Film Quality</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">CVD of silicon on steels for flexible solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Chichignoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Zaidat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Blanquet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Metallurgical Coatings and Thin Films (ICMCTF), " Hard Coatings and Vapor Deposition Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, San Diego, United States</w:t>
+              <w:t xml:space="preserve">Indian Conference on Crystal Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Chennai, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01677366v1</w:t>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01138863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functionalization of Aluminium Nitride Thin Films and Coatings</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Combined Effects of Supersaturation and Stress for the Control of AlN Film Quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Boichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danying Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikhail Chubarov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Blanquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Metallurgical Coatings and Thin Films (ICMCTF), " Hard Coatings and Vapor Deposition Technology"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, San Diego, United States</w:t>
+              <w:t xml:space="preserve">International Conference on Metallurgical Coatings and Thin Films (ICMCTF), " Hard Coatings and Vapor Deposition Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01138864v1</w:t>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01677366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Various Applications of (Ti,Al)N Thin films Grown from a Vapor Phase</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Functionalization of Aluminium Nitride Thin Films and Coatings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Boichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Blanquet</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M. Pons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3CG Collaborative Conference on Crystal Growth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Phuket, Thailand</w:t>
+              <w:t xml:space="preserve">International Conference on Metallurgical Coatings and Thin Films (ICMCTF), " Hard Coatings and Vapor Deposition Technology"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01138921v1</w:t>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01138864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functionalization of HTCVD Grown Aluminium Nitride</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Various Applications of (Ti,Al)N Thin films Grown from a Vapor Phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Blanquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Shimoda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pons</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3CG Collaborative Conference on Crystal Growth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Phuket, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01138861v1</w:t>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01138921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Niobium Nitride Thin Films deposited by High Temperature Chemical Vapor Deposition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Functionalization of HTCVD Grown Aluminium Nitride</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Boichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Coindeau</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Blanquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lay</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Benz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3CG Collaborative Conference on Crystal Growth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Phuket, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01138859v1</w:t>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01138861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High temperature chemical vapor deposition of aluminum nitride, growth and evaluation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. Blanquet</w:t>
+                <w:t xml:space="preserve">Niobium Nitride Thin Films deposited by High Temperature Chemical Vapor Deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Coindeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Crisci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Benz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Chemical Vapor Deposition, EUROCVD19</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Varna, Bulgaria</w:t>
+              <w:t xml:space="preserve">3CG Collaborative Conference on Crystal Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Phuket, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00946648v1</w:t>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01138859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemistry of iodine and aerosol composition in the primary circuit of a nuclear power plant</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">S. Sobanska</w:t>
+                <w:t xml:space="preserve">High temperature chemical vapor deposition of aluminum nitride, growth and evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Boichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Coudurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Claudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Blanquet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Conference Nuclear Energy for Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Lubiana, Slovenia</w:t>
+              <w:t xml:space="preserve">European Conference on Chemical Vapor Deposition, EUROCVD19</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Varna, Bulgaria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00779422v1</w:t>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00946648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Temperature Chemical Vapor Deposition of thick (5 to 20 mm) Aluminum nitride layers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chemistry of iodine and aerosol composition in the primary circuit of a nuclear power plant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gouello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Mutelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sobanska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Blanquet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on crystal growth and characterization of advanced materials and devices.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Chennai, India</w:t>
+              <w:t xml:space="preserve">21st International Conference Nuclear Energy for Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Lubiana, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00812217v1</w:t>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00779422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic Layer Deposition of TiO2 ultrathin films on 3D substrates for energy applications</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High Temperature Chemical Vapor Deposition of thick (5 to 20 mm) Aluminum nitride layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Blanquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId449" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">L. Cagnon</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Claudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Boichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Coudurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS 2012</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Workshop on crystal growth and characterization of advanced materials and devices.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Chennai, India</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00807357v1</w:t>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00812217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HTCVD of silicon on steels for the development of inexpensive solar cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Atomic Layer Deposition of TiO2 ultrathin films on 3D substrates for energy applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Soum-Glaude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Tian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Blanquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Dechoux</w:t>
+                <w:t xml:space="preserve">V. Brizé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Naili</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Carmen Jiménez</w:t>
+                <w:t xml:space="preserve">L. Cagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Functional Materials, ISFM2012</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MRS 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, San Francisco CA, France. pp.63-68, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1557/opl.2012.913⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00947072v1</w:t>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00807357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deposition of nanostructures by Atomic Layer Deposition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">HTCVD of silicon on steels for the development of inexpensive solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Dechoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Naili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Chichignoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Blanquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Jiménez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop−CVD−Diagnostic−Modeling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Nancy, France</w:t>
+              <w:t xml:space="preserve">5th International Conference on Functional Materials, ISFM2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Perth, Australia. pp.28-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00812216v1</w:t>
+                <w:t xml:space="preserve">hal-00947072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic simulations Applied to Gas-Solid Materials Fabrication Processes</w:t>
+                <w:t xml:space="preserve">Deposition of nanostructures by Atomic Layer Deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Blanquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">I. Nuta</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mantoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Boichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Twenty Fourth National Seminar on crystal growth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Chennai, India</w:t>
+              <w:t xml:space="preserve">International Workshop−CVD−Diagnostic−Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00812218v1</w:t>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00812216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemistry of iodine and aerosol composition in the primary circuit of a nuclear power plant</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermodynamic simulations Applied to Gas-Solid Materials Fabrication Processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Blanquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Nuta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Boichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pons</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress on Advances in Nuclear Power Plants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Nice, France</w:t>
+              <w:t xml:space="preserve">Twenty Fourth National Seminar on crystal growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Chennai, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00639872v1</w:t>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00812218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma Enhanced Atomic Layer Deposition of ZrO2: A Thermodynamic Approach.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">B. Doisneau</w:t>
+                <w:t xml:space="preserve">Chemistry of iodine and aerosol composition in the primary circuit of a nuclear power plant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gouello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lacoue-Nègre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Mutelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sobanska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">219th ECS Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">International Congress on Advances in Nuclear Power Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00692284v1</w:t>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00639872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SiC and AlN growth processing : experiments and simulation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chaussende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Dedulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Boichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15961,1035 +15961,1065 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Wide Band Gap Semiconductor Nanostructures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2011, Chennai, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00692283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vapor phase processes: From HTCVD processes for high rate epitaxial growth to ALD processes for conformal ultra thin film fabrication.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Blanquet (invitée)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Claudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Brizé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Boichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chaussende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Wide Band Gap Semiconductor Nanostructures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2011, Chennai, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00692280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Simulation of SiC Growth processes: a characterization tool for the design of epitaxial structures in electronics</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Plasma Enhanced Atomic Layer Deposition of ZrO2: A Thermodynamic Approach.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Blanquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Nuta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Volpi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Doisneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable Energy 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Yokohama, Japan</w:t>
+              <w:t xml:space="preserve">219th ECS Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00502036v1</w:t>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00692284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développements de dépôts ALD : expériences et évaluations thermodynamiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical Simulation of SiC Growth processes: a characterization tool for the design of epitaxial structures in electronics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Nishizawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Blanquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Boichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Chaussende</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, NANTES, France</w:t>
+              <w:t xml:space="preserve">Renewable Energy 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Yokohama, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00591214v1</w:t>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00502036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the cracks formation in AlN films grown by chlorinated High Temperature Chemical Vapor Deposition.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Développements de dépôts ALD : expériences et évaluations thermodynamiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Blanquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId470" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Mermoux</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Nuta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Brize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Boichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Violet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWN 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, TAMPA, United States</w:t>
+              <w:t xml:space="preserve">Matériaux 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, NANTES, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00610213v1</w:t>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00591214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developments of ALD Processes: Experiments and Thermodynamic Evaluations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the cracks formation in AlN films grown by chlorinated High Temperature Chemical Vapor Deposition.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Latu-Romain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Claudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Crisci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Blanquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">A. Mantoux</w:t>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Mermoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">218th ECS Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, LAS VEGAS, NV, United States</w:t>
+              <w:t xml:space="preserve">IWN 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, TAMPA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00591213v1</w:t>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00610213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the N/Al Ratio in the Gas Phase on the Growth of AlN by High Temperature Chemical Vapor Deposition (HTCVD)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Developments of ALD Processes: Experiments and Thermodynamic Evaluations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Blanquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Nuta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Brize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Boichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mantoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th European Conference on Silicon Carbide and Related Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Barcelone, Spain. pp.987-990</w:t>
+              <w:t xml:space="preserve">218th ECS Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, LAS VEGAS, NV, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00426590v1</w:t>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00591213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and Thermodynamics for the Evaluation of ALD growth processes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of the N/Al Ratio in the Gas Phase on the Growth of AlN by High Temperature Chemical Vapor Deposition (HTCVD)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Claudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Chaussende</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Blanquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Pique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pons</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Metallurgical Coatings and Thin Films (ICMCTF) 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, United States</w:t>
+              <w:t xml:space="preserve">7th European Conference on Silicon Carbide and Related Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Barcelone, Spain. pp.987-990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00389286v1</w:t>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00426590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ways to deposit amorphous or nanocrystalline material from a vapor phase</w:t>
+                <w:t xml:space="preserve">Experimental and Thermodynamics for the Evaluation of ALD growth processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Blanquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Boichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chatillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mantoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Nuta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Advanced Materials (ICAM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Rio de Janeiro, Brazil</w:t>
+              <w:t xml:space="preserve">International Conference on Metallurgical Coatings and Thin Films (ICMCTF) 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00488887v1</w:t>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00389286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical Vapour Deposition and Atomic layer Deposition processes of amorphous or nanocrystalline thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Blanquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -17040,1255 +17070,1350 @@
               <w:t xml:space="preserve">International Symposium on Metastable, Amorphous and Nanostructured Materials (ISMANAM 2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Pékin, China. </w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jallcom.2010.03.205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00488402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silicon Carbide Growth: C/Si Ratio Evaluation and Modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Nishizawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Wellmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Blanquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chaussende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Internatinal Conference on Silicon Carbide and Related Materials, ICSCRM2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Kyoto, Japan. pp.83-88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00173481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical Vapour Deposition processes of metallic amorphous or nanocrystalline thin films</w:t>
+                <w:t xml:space="preserve">The ways to deposit amorphous or nanocrystalline material from a vapor phase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Blanquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mantoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pons</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Vahlas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Premier Institute, AIMR (Advanced Institute of Materials Research) WPI-EUROPE-INPG on Metallic Glasses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, GRENOBLE, France</w:t>
+              <w:t xml:space="preserve">11th International Conference on Advanced Materials (ICAM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Rio de Janeiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00488885v1</w:t>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00488887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental ant Thermodynamics for the Evaluation of Atomic Layer Deposition processes.</w:t>
+                <w:t xml:space="preserve">Chemical Vapour Deposition processes of metallic amorphous or nanocrystalline thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Blanquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mantoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Vahlas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICMCTF - international Conference Metallurgical Coatings and Thin Films</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, SAN DIEGO, United States</w:t>
+              <w:t xml:space="preserve">World Premier Institute, AIMR (Advanced Institute of Materials Research) WPI-EUROPE-INPG on Metallic Glasses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, GRENOBLE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00488400v1</w:t>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00488885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth of thick AlN layers by High Temperature CVD</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental ant Thermodynamics for the Evaluation of Atomic Layer Deposition processes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Blanquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">D. Pique</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Boichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mantoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chatillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Nuta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Internatinal Conference on Silicon Carbide and Related Materials, ICSCRM2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Otsu, Japan. pp.1269-1272</w:t>
+              <w:t xml:space="preserve">ICMCTF - international Conference Metallurgical Coatings and Thin Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, SAN DIEGO, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00337372v1</w:t>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00488400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knudsen cell mass spectrometry applied to the investigation of organometallic precursors vapours</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. Chatillon</w:t>
+                <w:t xml:space="preserve">Growth of thick AlN layers by High Temperature CVD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Claudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Blanquet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Chaussende</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Audier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Pique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROCVD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Netherlands. pp.8813-8817</w:t>
+              <w:t xml:space="preserve">Internatinal Conference on Silicon Carbide and Related Materials, ICSCRM2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Otsu, Japan. pp.1269-1272</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00196653v1</w:t>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00337372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large grain polySiC boules for wafer-bounding</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Chichignoud</w:t>
+                <w:t xml:space="preserve">Knudsen cell mass spectrometry applied to the investigation of organometallic precursors vapours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Violet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Nuta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chatillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Blanquet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Internatinal Conference on Silicon Carbide and Related Materials, ICSCRM2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Pittsburgh, United States. pp.71-74</w:t>
+              <w:t xml:space="preserve">EUROCVD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Netherlands. pp.8813-8817</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00173118v1</w:t>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00196653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High temperature processing of poly-SiC substrates from the vapor phase for wafer-bonding</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId246" w:history="1">
+                <w:t xml:space="preserve">Large grain polySiC boules for wafer-bounding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Chichignoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Blanquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Anikin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Bluet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Chaudouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Metallurgical cCoating and Thin Films, ICMCTF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, San Diego, United States</w:t>
+              <w:t xml:space="preserve">Internatinal Conference on Silicon Carbide and Related Materials, ICSCRM2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Pittsburgh, United States. pp.71-74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00149073v1</w:t>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00173118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SiC growth : evaluation and modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Nishizawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Wellmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Blanquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. M. Dedulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MRS Spring Meeting "B- Silicon Carbide – Materials, Processing and Devices"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2006, San Francisco, United States. pp.64-77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00141104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High Temperature Silicon Carbide Chemical Vapor deposition processes: from pure thermodynamic to Mass transport modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Blanquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chaussende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Nishizawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European conference on Computational Dynamics, Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Egmondaan Zee, Netherlands. pp.1-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00141097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxydation et évaluation de la température d'inflammation de poudres d'UC et d'UN</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. Chatillon</w:t>
+                <w:t xml:space="preserve">High temperature processing of poly-SiC substrates from the vapor phase for wafer-bonding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Chichignoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Blanquet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Chaussende</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Anikin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MATERIAUX 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Dijon, France. a paraitre</w:t>
+              <w:t xml:space="preserve">International Conference on Metallurgical cCoating and Thin Films, ICMCTF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00149057v1</w:t>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00149073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oxydation et évaluation de la température d'inflammation de poudres d'UC et d'UN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Le Guyadec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Joffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chatillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Blanquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MATERIAUX 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Dijon, France. a paraitre</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00149057v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion beam analysis of ternary silicides me-Si-N (Me = Re Ta Ti W) thin films used as diffusion barriers in advanced metallization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Somatri-Bouamrane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -18347,51 +18472,51 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Chemical Vapor Deposition : CDV-XIV and EUROCVD11</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1997, Paris, France. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00007487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18401,315 +18526,315 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atomic layer deposition onto nanocellulosic membranes to obtain high barrier materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Parisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lélia Boddaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Patureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Sillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque RAFALD 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05574691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth of polycrystalline SiC thin films by chemical vapor deposition for brain implanted electrodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michalis Gavalas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Sanchez Espinoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Hébert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Blanquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICSCRM2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Davos (Suisse), Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04827865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New potential synthesis route of molybdenum (oxy)nitride nanosheets by nitriding MoS_2 deposited by Atomic Layer Deposition (ALD)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Patouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Blanquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18717,110 +18842,110 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mantoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Gianesello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ALD/ALE 2022, 22nd International Conference on Atomic Layer Deposition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Ghent (BE), Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04819526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of dislocation density in AlN or GaN films deposited on (0001) sapphire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Lay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -18829,123 +18954,123 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Boichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Giusti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IIB2019, Intergranular and Interphase boundaries in materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02358855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Superconducting properties of NbN thin films deposited by plasma enhanced atomic layer deposition using a metalorganic precursor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -19004,301 +19129,301 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuroCVD 22-Baltic ALD 16 Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Luxemburg, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04819554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de couches d’Al2O3 déposées par ALD thermique pour des applications photovoltaïques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corina Barbos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Fave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Canut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Regreny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Botella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNPV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02066922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Superconducting properties of NbN thin films deposited by plasma enhanced atomic layer deposition using a metalorganic precursor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Tian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Bottala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Marchetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurocvd 20</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Sempach, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04757244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -19308,185 +19433,185 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ti-Al-N-Based Hard Coatings: Thermodynamical Background, CVD Deposition, and Properties. A Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Uny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Blanquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Schuster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Sanchette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jaime Andres Perez Taborda; Alba Avila. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coatings and Thin-Film Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IntechOpen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5772/intechopen.79747⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId515" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02283304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermodynamics simulations applied to gas-solid materials fabrication processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Blanquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -19502,51 +19627,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thermodynamics - Fundamentals and its application in science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INTECH, pp.191-214, 2012, 979-953-307-836-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00824429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -19556,65 +19681,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method for functionalizing a polymer-based substrate by chemical deposition of a thin layer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19622,199 +19747,199 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Boichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Blanquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Mauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">United States, Patent n° : 20230272522 - App. 18/006,335. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04402589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure adaptée à la formation de cellules solaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Chichignoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Blanquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Gelard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Jiménez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Sarigiannidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR2971086 (A1). EPM. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00824463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -19824,91 +19949,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum critical scaling of the conductivity tensor at the metal-insulator transition in Nb$_{1-x}$Ti$_{x}$N</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Hazra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prosenjit Haldar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. S. Laad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Tsavdaris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19920,65 +20045,65 @@
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mukhtarova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02401451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId524"/>
+      <w:footerReference w:type="default" r:id="rId528"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -20125,51 +20250,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396537v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Patouillard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Gassilloud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mercier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dussaigne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Hyot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7639/adc3cb" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396550v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michail Gavalas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gallou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chaussende" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Blanquet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi16030276" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396804v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ausrine Bartasyte" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Oliveri" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sondes Boujnah" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Margueron" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bachelet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ad1b98" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04765729v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Patouillard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bernard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cadot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gassilloud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bernier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/6.0003652" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728910v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorina T. Papanastasiou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mantoux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Crisci" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Ribeiro" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahime Sekkat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.4c00044" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189163v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mercier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mantoux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boichot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/6.0002678" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762133v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Sanchez Espinoza" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Trabelsi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Escape" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Charpentier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fivel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2022.128815" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807670v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Boichot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2022.119282" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262005v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moll" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Blandin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dendievel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gicquel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pons" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2021.127130" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510420v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shashank Mishra" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Jeanneau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Tian" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Nuta" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.1c01136" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994857v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Skopin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rapenne" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Deschanvres" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Renevier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blanquet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.4.043403" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901657v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Lay" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Giusti" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-019-04240-x" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997691v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivane Bottala-Gambetta" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Marchetto" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mano&#235;l Jacquemin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2020.138232" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000684v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rached Salhi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2020.07.317" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315144v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Su" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapahel Boichot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mercier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pons" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CE00488B" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169850v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Roz&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Pierre" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gourhant" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bertin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6641/ab171c" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119534v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Uny" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Achache" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Lamri" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Ghanbaja" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Fischer" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2018.12.014" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169826v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gergaud" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jaouen" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6641/ab1228" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050223v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Volpi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Cadix" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Berthom&#233;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Coindeau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Encinas" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2018.10.006" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046421v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hazra" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tsavdaris" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mukhtarova" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jacquemin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Blanchet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.144518" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809316v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tian" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ponton" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benz" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Crisci" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Reboud" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2018.04.031" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067845v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Shimoda" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lay" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7ce02129a" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871982v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Dagher" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chatillon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timot&#233;e Journot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Portail" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8ce00383a" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819188v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeniy Skopin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Rapenne" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Roussel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Deschanvres" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8nr02440e" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656377v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Su" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chubarov" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mercier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2017.01.002" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656288v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Harza" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coindeau" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Renou" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Robaut" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.7b00490" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656081v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Roze" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gourhant" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bertin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Juhel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/07508.0067ecst" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451259v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Hazra" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Tsavdaris" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Jebari" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Grimm" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Blanchet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-2048/29/10/105011" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366565v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-I. Richard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chaker" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.5b04223" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211353v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soum-Glaude" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Volpi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Salvo" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Berthome" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.4904025" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121944v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Claudel" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fellmann" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. G&#233;lard" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Coudurier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sauvage" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2014.11.022" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GDMP2QF1-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963760v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chanson" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouchoule" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cardinaud" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Petit-Etienne" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cambril" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.4862256" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850222v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berthinier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rado" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dugne" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cabie" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chatillon" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2012.08.002" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7STBV6M8-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935012v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Baccar" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00214-013-1419-8" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935041v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/s1063783413100211" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-P686S1VK-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911142v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2013.07.050" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850232v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Savornin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Baillin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Nuta" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Saint Patrice" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2012.12.002" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RLR7KLTX-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935047v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2013.06.011" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CDQWT0LR-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860999v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gouello" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mutelle" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cousin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sobanska" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2013.06.016" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-29G5FP26-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911167v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201200686" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GZJ4J8KK-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812202v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Balaji" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794225v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Consonni" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rey" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Doisneau" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2012.09.006" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KV4363LH-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728110v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gelard" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2012.02.111" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M31XDLPH-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664178v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chichignoud" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.N. Xuan" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cruz" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2011.5077" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664176v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chaussende" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2011.09.018" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZC67JV41-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640123v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Martin" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3536477" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692267v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chowanek" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664701v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Brize" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Prieur" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Violet" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Artaud" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cvde.201100045AccessionNumber:WOS" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633937v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Berthinier" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coullomb" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Rado" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Boichot" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2010.08.022" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N4V1CQRZ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664179v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cornier" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Farcy" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2011.5057" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531708v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Vahlas" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2010.03.205" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528040v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lintanf-Salaun" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Djurado" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2009.06.015" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M2CZ90XZ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658032v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Milet" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2010.08.049" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5RG1SG65-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961033v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Briz&#233;" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Artaud" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Berthom&#233;" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Daniele" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3485255" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542911v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.4727" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L737N32M-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547906v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.Z. Roki" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bernard" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2010.08.107" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z5GJBCZ6-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457445v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pique" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408487v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Audier" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2009.03.053" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389421v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Collas" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456226v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Monnier" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2009.08.022" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KMPMCXK3-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457447v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gros-Jean" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Deloffre" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389378v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374416v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389369v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.I. Nishizawa" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wellmann" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457446v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432756v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434236v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Guyadec" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Joffre" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2009.06.009" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HDS4S1WJ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374706v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Caubet" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Blomberg" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Benaboud" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wyon" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345527v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cadix" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Berthom&#233;" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jourdan" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141724v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Oillic" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mur" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delapierre" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vinet" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114193v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ucar" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196401v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196412v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196396v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lintanf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141052v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Anikin" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397060v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Helot" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chevolleau" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vallier" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Joubert" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.2134707" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00000122v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Somatri-Bouamrane" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chevarier" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chevarier" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Dutron" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00253832v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Dutron" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ghetta" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Madar" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:19955135" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00253760v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rouch" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dedulle" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1995504" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/20D9CC1AC5142C805DDD412007BC918B9A296073/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00251362v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gokoglu" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1993305" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/03F5541247CE8F13D6BA64082163BE1694036657/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00249782v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Thomas" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Suryanarayana" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vahlas" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19912104" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9D8D16688495D2F3200F8B233FAA05D291B584B5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00229597v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Palleau" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1989565" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828062v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Patureau" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Gicquel" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819565v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michalis Gavalas" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Zekentes" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232379v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819222v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823817v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827901v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896419v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819507v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Patouillard" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gianesello" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bernard" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819213v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819400v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819392v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04614750v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marceline Bonvalot" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Belahcen" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819364v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Gros-Jean" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vaxelaire" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414264v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757259v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Moll" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melek Genc" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Dendievel" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119556v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danying Chen" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoel Jacquemin" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325566v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliveri S" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Saint-Girons" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818728v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric J. Mercier" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818150v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677320v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016907v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.I. Richard" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016916v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Skopin" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Roussel" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Deschanvres" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01453376v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016958v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Renevier" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Chaker" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016969v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138862v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677329v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138863v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zaidat" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677366v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Chubarov" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138864v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138921v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138861v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138859v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946648v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779422v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812217v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807357v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Soum-Glaude" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Briz&#233;" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cagnon" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2012.913" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947072v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dechoux" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Naili" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Jim&#233;nez" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812216v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812218v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639872v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lacoue-N&#232;gre" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692284v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692283v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Dedulle" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692280v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blanquet (invit&#233;e)" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502036v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nishizawa" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591214v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610213v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Latu-Romain" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mermoux" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591213v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426590v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389286v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488887v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488402v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173481v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488885v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488400v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337372v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196653v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173118v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Bluet" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chaudou&#235;t" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149073v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141104v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Dedulle" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141097v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149057v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007487v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05574691v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Parisi" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;lia Boddaert" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Sillard" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827865v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment H&#233;bert" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819526v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gianesello" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358855v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Giusti" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819554v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066922v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corina Barbos" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fave" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Canut" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Regreny" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Botella" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757244v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Bottala" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Marchetto" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Jacquemin" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02283304v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Schuster" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sanchette" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.intechopen.com/chapters/62828" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.79747" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824429v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04402589v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Mauret" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824463v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sarigiannidou" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401451v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prosenjit Haldar" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Laad" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396537v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Patouillard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Gassilloud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mercier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dussaigne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Hyot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7639/adc3cb" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396550v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michail Gavalas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gallou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chaussende" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Blanquet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi16030276" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04765729v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Patouillard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bernard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cadot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gassilloud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bernier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/6.0003652" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396804v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ausrine Bartasyte" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Oliveri" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sondes Boujnah" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Margueron" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bachelet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ad1b98" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728910v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorina T. Papanastasiou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mantoux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Crisci" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Ribeiro" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahime Sekkat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.4c00044" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189163v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mercier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mantoux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boichot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/6.0002678" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762133v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Sanchez Espinoza" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Trabelsi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Escape" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Charpentier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fivel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2022.128815" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807670v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Boichot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2022.119282" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262005v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moll" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Blandin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dendievel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gicquel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pons" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2021.127130" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510420v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shashank Mishra" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Jeanneau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Tian" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Nuta" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.1c01136" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994857v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Skopin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rapenne" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Deschanvres" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Renevier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blanquet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.4.043403" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901657v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Lay" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Giusti" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-019-04240-x" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997691v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivane Bottala-Gambetta" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Marchetto" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mano&#235;l Jacquemin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2020.138232" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000684v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rached Salhi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2020.07.317" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315144v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Su" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapahel Boichot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mercier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pons" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CE00488B" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169850v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Roz&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Pierre" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gourhant" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bertin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6641/ab171c" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119534v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Uny" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Achache" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Lamri" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Ghanbaja" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Fischer" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2018.12.014" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169826v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gergaud" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jaouen" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6641/ab1228" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050223v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Volpi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Cadix" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Berthom&#233;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Coindeau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Encinas" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2018.10.006" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046421v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hazra" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tsavdaris" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mukhtarova" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jacquemin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Blanchet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.144518" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809316v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tian" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ponton" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benz" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Crisci" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Reboud" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2018.04.031" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067845v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Shimoda" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lay" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7ce02129a" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871982v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Dagher" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chatillon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timot&#233;e Journot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Portail" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8ce00383a" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819188v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeniy Skopin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Rapenne" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Roussel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Deschanvres" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8nr02440e" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656377v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Su" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chubarov" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mercier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2017.01.002" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656288v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Harza" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coindeau" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Renou" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Robaut" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.7b00490" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656081v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Roze" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gourhant" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bertin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Juhel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/07508.0067ecst" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451259v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Hazra" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Tsavdaris" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Jebari" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Grimm" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Blanchet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-2048/29/10/105011" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366565v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-I. Richard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chaker" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.5b04223" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211353v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soum-Glaude" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Volpi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Salvo" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Berthome" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.4904025" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121944v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Claudel" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fellmann" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. G&#233;lard" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Coudurier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sauvage" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2014.11.022" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GDMP2QF1-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963760v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chanson" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouchoule" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cardinaud" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Petit-Etienne" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cambril" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.4862256" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850222v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berthinier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rado" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dugne" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cabie" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chatillon" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2012.08.002" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7STBV6M8-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935012v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Baccar" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00214-013-1419-8" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935041v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/s1063783413100211" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-P686S1VK-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911142v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2013.07.050" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850232v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Savornin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Baillin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Nuta" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Saint Patrice" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2012.12.002" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RLR7KLTX-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935047v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2013.06.011" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CDQWT0LR-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860999v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gouello" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mutelle" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cousin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sobanska" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2013.06.016" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-29G5FP26-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911167v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201200686" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GZJ4J8KK-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812202v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Balaji" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794225v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Consonni" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rey" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Doisneau" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2012.09.006" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KV4363LH-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728110v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gelard" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2012.02.111" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M31XDLPH-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664176v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chaussende" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2011.09.018" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZC67JV41-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664178v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chichignoud" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.N. Xuan" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cruz" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2011.5077" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692267v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chowanek" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640123v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Martin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3536477" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664701v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Brize" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Prieur" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Violet" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Artaud" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cvde.201100045AccessionNumber:WOS" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633937v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Berthinier" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coullomb" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Rado" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Boichot" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2010.08.022" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N4V1CQRZ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664179v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cornier" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Farcy" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2011.5057" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531708v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Vahlas" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2010.03.205" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528040v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lintanf-Salaun" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Djurado" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2009.06.015" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M2CZ90XZ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658032v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Milet" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2010.08.049" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5RG1SG65-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961033v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Briz&#233;" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Artaud" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Berthom&#233;" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Daniele" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3485255" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542911v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.4727" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L737N32M-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547906v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.Z. Roki" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bernard" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2010.08.107" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z5GJBCZ6-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457445v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pique" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408487v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Audier" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2009.03.053" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389421v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Collas" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456226v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Monnier" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2009.08.022" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KMPMCXK3-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457447v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gros-Jean" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Deloffre" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374416v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389378v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389369v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.I. Nishizawa" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wellmann" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457446v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432756v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434236v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Guyadec" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Joffre" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2009.06.009" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HDS4S1WJ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374706v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Caubet" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Blomberg" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Benaboud" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wyon" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345527v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cadix" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Berthom&#233;" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jourdan" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141724v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Oillic" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mur" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delapierre" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vinet" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114193v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ucar" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196401v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196412v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196396v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lintanf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141052v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Anikin" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397060v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Helot" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chevolleau" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vallier" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Joubert" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.2134707" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00000122v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Somatri-Bouamrane" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chevarier" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chevarier" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Dutron" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00253832v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Dutron" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ghetta" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Madar" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:19955135" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00253760v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rouch" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dedulle" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1995504" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/20D9CC1AC5142C805DDD412007BC918B9A296073/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00251362v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gokoglu" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1993305" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/03F5541247CE8F13D6BA64082163BE1694036657/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00249782v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Thomas" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Suryanarayana" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vahlas" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19912104" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9D8D16688495D2F3200F8B233FAA05D291B584B5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00229597v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Palleau" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1989565" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05614417v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a del Pilar Rodr&#237;guez-Ord&#243;&#241;ez" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fivel" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Munoz-Rojas" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828062v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Patureau" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Gicquel" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819565v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michalis Gavalas" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Zekentes" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819222v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823817v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232379v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827901v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896419v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819213v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819507v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Patouillard" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gianesello" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bernard" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819400v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04614750v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marceline Bonvalot" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Belahcen" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819392v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819364v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Gros-Jean" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vaxelaire" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414264v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757259v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Moll" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melek Genc" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Dendievel" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119556v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danying Chen" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoel Jacquemin" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325566v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliveri S" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Saint-Girons" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818728v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric J. Mercier" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818150v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677320v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016907v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.I. Richard" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016916v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Skopin" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Roussel" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Deschanvres" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01453376v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016969v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138862v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016958v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Renevier" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Chaker" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677329v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138863v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zaidat" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677366v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Chubarov" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138864v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138921v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138861v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138859v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946648v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779422v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812217v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807357v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Soum-Glaude" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Briz&#233;" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cagnon" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2012.913" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947072v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dechoux" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Naili" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Jim&#233;nez" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812216v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812218v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639872v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lacoue-N&#232;gre" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692283v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Dedulle" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692280v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blanquet (invit&#233;e)" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692284v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502036v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nishizawa" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591214v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610213v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Latu-Romain" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mermoux" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591213v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426590v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389286v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488402v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173481v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488887v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488885v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488400v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337372v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196653v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173118v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Bluet" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chaudou&#235;t" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141104v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Dedulle" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141097v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149073v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149057v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007487v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05574691v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Parisi" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;lia Boddaert" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Sillard" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827865v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment H&#233;bert" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819526v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gianesello" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358855v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Giusti" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819554v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066922v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corina Barbos" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fave" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Canut" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Regreny" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Botella" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757244v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Bottala" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Marchetto" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Jacquemin" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02283304v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Schuster" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sanchette" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.intechopen.com/chapters/62828" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.79747" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824429v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04402589v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Mauret" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824463v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sarigiannidou" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401451v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prosenjit Haldar" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Laad" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>