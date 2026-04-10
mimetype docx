--- v0 (2026-03-20)
+++ v1 (2026-04-10)
@@ -632,1052 +632,1052 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04524573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Animal board invited review: Germplasm technologies for use with poultry</w:t>
+                <w:t xml:space="preserve">Freezing chicken semen: Influence of base medium osmolality, cryoprotectants, cryoprotectant concentration, and cooling rate on post-thaw sperm survival</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Santiago-Moreno</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Henri Woelders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.A.C. de Wit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Engel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Hulsegge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Grasseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.animal.2022.100475⟩</w:t>
+              <w:t xml:space="preserve">Cryobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 108, pp.67-77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cryobiol.2022.06.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03744931v1</w:t>
+                <w:t xml:space="preserve">hal-03974794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transit along the vas deferens results in a high percentage of filiform spermatozoa with compacted chromatin in the rooster (Gallus domesticus)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Birchen and Blue Leonesa sperm cryopreservation: a new technique for evaluating the integrity of cockerel sperm membranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bernal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Castaño</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. C. Esteso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Toledano-Díaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Castaño</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Domínguez-González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction, Fertility and Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1071/rd21209⟩</w:t>
+              <w:t xml:space="preserve">British Poultry Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 63 (2), pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00071668.2021.1955333⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03744122v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03514442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unveiling how vitrification affects the porcine blastocyst: clues from a transcriptomic study</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chicken semen cryopreservation: importance of cryoprotectants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hsiu-Lien Herbie Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science and Biotechnology </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 13 (1), pp.1-21. </w:t>
+              <w:t xml:space="preserve">World's Poultry Science Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 78 (1), pp.1-22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s40104-021-00672-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00439339.2022.1998816⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03627949v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03511888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chicken semen cryopreservation: importance of cryoprotectants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hsiu-Lien Herbie Lin</w:t>
+                <w:t xml:space="preserve">Animal board invited review: Germplasm technologies for use with poultry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Santiago-Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World's Poultry Science Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00439339.2022.1998816⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 16 (3), pp.1-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2022.100475⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03511888v1</w:t>
+                <w:t xml:space="preserve">hal-03744931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Freezing chicken semen: Influence of base medium osmolality, cryoprotectants, cryoprotectant concentration, and cooling rate on post-thaw sperm survival</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Henri Woelders</w:t>
+                <w:t xml:space="preserve">Transit along the vas deferens results in a high percentage of filiform spermatozoa with compacted chromatin in the rooster (Gallus domesticus)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bernal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.A.C. de Wit</w:t>
+                <w:t xml:space="preserve">A. Behnamifar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Engel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">I. Grasseau</w:t>
+                <w:t xml:space="preserve">C. Álvarez-Rodríguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Toledano-Díaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Castaño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cryobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cryobiol.2022.06.003⟩</w:t>
+              <w:t xml:space="preserve">Reproduction, Fertility and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 34 (10), pp.699 - 712. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1071/rd21209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03974794v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03744122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Birchen and Blue Leonesa sperm cryopreservation: a new technique for evaluating the integrity of cockerel sperm membranes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Castaño</w:t>
+                <w:t xml:space="preserve">Unveiling how vitrification affects the porcine blastocyst: clues from a transcriptomic study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Almiñana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florine Dubuisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. C. Esteso</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Toledano-Díaz</w:t>
+                <w:t xml:space="preserve">S. Bauersachs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Domínguez-González</w:t>
+                <w:t xml:space="preserve">E. Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Mermillod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Poultry Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 63 (2), pp.1-8. </w:t>
+              <w:t xml:space="preserve">Journal of Animal Science and Biotechnology </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (1), pp.1-21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00071668.2021.1955333⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s40104-021-00672-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03514442v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03627949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteomic Changes Associated With Sperm Fertilizing Ability in Meat-Type Roosters</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Protein expression reveals a molecular sexual identity of avian primordial germ cells at pre-gonadal stages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Soler</w:t>
+                <w:t xml:space="preserve">Laura Soler-Vasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurore Thélie</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Grasseau</w:t>
+                <w:t xml:space="preserve">Sabine Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luiz Cordeiro</w:t>
+                <w:t xml:space="preserve">Aurélien Brionne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fcell.2021.655866⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-98454-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03213124v1</w:t>
+                <w:t xml:space="preserve">hal-03367022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intravaginal insemination depth influences fertility outcomes in Indian red jungle fowl (Gallus gallus murghi)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bushra A. Rakha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad S. Ansari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shamim Akhter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Akhter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 32 (4), pp.526-530. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/10495398.2020.1714634⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02622711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First insights on seminal extracellular vesicles in chickens of contrasted fertility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz Cordeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hsiu-Lien Herbie Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1685,903 +1685,903 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Grasseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rustem Uzbekov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproduction [Cambridge]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 161 (5), pp.489-498. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1530/REP-20-0462⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03163914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of glutathione on pre and post-freezing sperm quality of Indian red jungle fowl (Gallus gallus murghi)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
+                <w:t xml:space="preserve">Proteomic Changes Associated With Sperm Fertilizing Ability in Meat-Type Roosters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Soler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Thélie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Grasseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz Cordeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theriogenology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.theriogenology.2021.06.008⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9, 15 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fcell.2021.655866⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03514488v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03213124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protein expression reveals a molecular sexual identity of avian primordial germ cells at pre-gonadal stages</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vanessa Guérin</w:t>
+                <w:t xml:space="preserve">Effect of glutathione on pre and post-freezing sperm quality of Indian red jungle fowl (Gallus gallus murghi)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.S. Ansari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.A. Rakha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Akhter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Akhter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (1), </w:t>
+              <w:t xml:space="preserve">Theriogenology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 172, pp.73-79. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-98454-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.theriogenology.2021.06.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03367022v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03514488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of dimethylformamide on sperm quality and fertilizing ability of Indian red jungle fowl (Gallus gallus murghi)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
+                <w:t xml:space="preserve">Effects of cholesterol content on activity of P-glycoproteins and membrane physical state, and consequences for anthelmintic resistance in the nematode Haemonchus contortus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Riou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Guégnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Vern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Grasseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Koch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theriogenology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.theriogenology.2020.03.023⟩</w:t>
+              <w:t xml:space="preserve">Parasite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 27 (3), 13 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/parasite/2019079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02927044v1</w:t>
+                <w:t xml:space="preserve">hal-02622805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of supplementation of valine to chicken extender on sperm cryoresistance and post-thaw fertilization capacity</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Intact cell MALDI-TOF mass spectrometry, a promising proteomic profiling method in farm animal clinical and reproduction research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Soler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana Uzbekova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Druart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Poultry Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.psj.2020.09.060⟩</w:t>
+              <w:t xml:space="preserve">Theriogenology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 150, pp.113-121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.theriogenology.2020.02.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03150231v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02860780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of cholesterol content on activity of P-glycoproteins and membrane physical state, and consequences for anthelmintic resistance in the nematode Haemonchus contortus</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christine Koch</w:t>
+                <w:t xml:space="preserve">Effect of dimethylformamide on sperm quality and fertilizing ability of Indian red jungle fowl (Gallus gallus murghi)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.A. Rakha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.S. Ansari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Akhter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Akhter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasite</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Theriogenology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 149, pp.55-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.theriogenology.2020.03.023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/parasite/2019079⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02622805v1</w:t>
+                <w:t xml:space="preserve">hal-02927044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intact cell MALDI-TOF mass spectrometry, a promising proteomic profiling method in farm animal clinical and reproduction research</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
+                <w:t xml:space="preserve">Effect of supplementation of valine to chicken extender on sperm cryoresistance and post-thaw fertilization capacity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bernal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Druart</w:t>
+                <w:t xml:space="preserve">N. Iglesias-Cabeza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Labas</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">U. Sánchez-Rivera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Toledano-Díaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Castaño</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theriogenology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 150, pp.113-121. </w:t>
+              <w:t xml:space="preserve">Poultry Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 99 (12), pp.7133-7141. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.theriogenology.2020.02.037⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.psj.2020.09.060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02860780v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03150231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Different concentrations of cysteamine, ergothioneine, and serine modulate quality and fertilizing ability of cryopreserved chicken sperm</w:t>
               </w:r>
@@ -2593,51 +2593,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pachara Thananurak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Napapach Chuaychu-Noo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Thélie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yupin Phasuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2786,1589 +2786,1589 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03151194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Cryopreservation on Lipid Peroxidation, Antioxidant Potential, Chromatin Integrity, and Mitochondrial Activity of Indian Red Jungle Fowl (Gallus gallus murghi) Semen</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Shamim Akhter</w:t>
+                <w:t xml:space="preserve">New insights in the AMPK regulation in chicken spermatozoa: Role of direct AMPK activator and relationship between AMPK and PKA pathways</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi-Mong-Diep Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Grasseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julián Santiago-Moreno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biopreservation and Biobanking</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 17 (4), pp.288 - 295. </w:t>
+              <w:t xml:space="preserve">Theriogenology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 140, pp.1 - 7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1089/bio.2018.0111⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.theriogenology.2019.07.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02622807v1</w:t>
+                <w:t xml:space="preserve">hal-02623243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-step accelerating freezing protocol yields a better motility, membranes and DNA integrities of thawed ram sperm than three-steps freezing protocols</w:t>
+                <w:t xml:space="preserve">Semen biotechnology optimization for successful fertilization in Japanese quail (Coturnix japonica)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diego A. Galarza</w:t>
+                <w:t xml:space="preserve">Aurore Thelie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Grasseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio López-Sebastián</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Henri Woelders</w:t>
+                <w:t xml:space="preserve">Isabelle Grimaud-Jottreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Seigneurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julián Santiago-Moreno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cryobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cryobiol.2019.10.007⟩</w:t>
+              <w:t xml:space="preserve">Theriogenology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 139, pp.98 - 105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.theriogenology.2019.07.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02622979v1</w:t>
+                <w:t xml:space="preserve">hal-02621845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sucrose increases the quality and fertilizing ability of cryopreserved chicken sperms in contrast to raffinose</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">The seminal acrosin‐inhibitor ClTI1/SPINK2 is a fertility‐associated marker in the chicken</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Thelie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thevin Vongpralub</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Govoroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Fouchécourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Poultry Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3382/ps/pez196⟩</w:t>
+              <w:t xml:space="preserve">Molecular Reproduction and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 86 (7), pp.762-775. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mrd.23153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02623316v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02620572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chicken seme cryopreservation and use for the restoration of rare genetic resources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Thelie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Bailliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Seigneurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Zerjal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Tixier-Boichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Poultry Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 98 (1), pp.447-455. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3382/ps/pey360⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02622557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seminal plasma amino acid profile in different breeds of chicken: Role of seminal plasma on sperm cryoresistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julián Santiago-Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berenice Bernal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serafin Perez-Cerezales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Castano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adolfo Toledano-Díaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 14 (1), pp.1-19. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0209910⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02627429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The seminal acrosin‐inhibitor ClTI1/SPINK2 is a fertility‐associated marker in the chicken</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Two-step accelerating freezing protocol yields a better motility, membranes and DNA integrities of thawed ram sperm than three-steps freezing protocols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego A. Galarza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio López-Sebastián</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Woelders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julián Santiago-Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Reproduction and Development</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cryobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 91, pp.84 - 89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cryobiol.2019.10.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mrd.23153⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02620572v1</w:t>
+                <w:t xml:space="preserve">hal-02622979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights in the AMPK regulation in chicken spermatozoa: Role of direct AMPK activator and relationship between AMPK and PKA pathways</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sucrose increases the quality and fertilizing ability of cryopreserved chicken sperms in contrast to raffinose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pachara Thananurak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Napapach Chuaychu-Noo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Thelie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yupin Phasuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thevin Vongpralub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theriogenology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.theriogenology.2019.07.031⟩</w:t>
+              <w:t xml:space="preserve">Poultry Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 98 (9), pp.4161 - 4171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3382/ps/pez196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02623243v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02623316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semen biotechnology optimization for successful fertilization in Japanese quail (Coturnix japonica)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Francois Seigneurin</w:t>
+                <w:t xml:space="preserve">Effect of Cryopreservation on Lipid Peroxidation, Antioxidant Potential, Chromatin Integrity, and Mitochondrial Activity of Indian Red Jungle Fowl (Gallus gallus murghi) Semen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad S. Ansari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bushra A. Rakha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shamim Akhter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julián Santiago-Moreno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theriogenology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 139, pp.98 - 105. </w:t>
+              <w:t xml:space="preserve">Biopreservation and Biobanking</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 17 (4), pp.288 - 295. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.theriogenology.2019.07.028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1089/bio.2018.0111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02621845v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02622807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Access to pasture in an outdoor housing system affects welfare indicators and improves rooster sperm quality in two native Mediterranean breeds</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Use of dimethylsulfoxide for semen cryopreservation in Indian red jungle fowl (Gallus gallus murghi)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. G. Gil</w:t>
+                <w:t xml:space="preserve">B. A. Rakha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. G. Davila</w:t>
+                <w:t xml:space="preserve">M. S. Ansari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Akhter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. L. Campo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Toledano-Díaz</w:t>
+                <w:t xml:space="preserve">Z. Zafar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Naseer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Poultry Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3382/ps/pey299⟩</w:t>
+              <w:t xml:space="preserve">Theriogenology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 122, pp.61 - 67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.theriogenology.2018.09.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02621717v1</w:t>
+                <w:t xml:space="preserve">hal-02628921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sephadex filtration as successful alternative to density-gradient centrifugation procedures for ram sperm selection with improved kinetics</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Early steps of cryopreservation of day one honeybee (Apis mellifera) embryos treated with low-frequency sonophoresis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastian Lopez</w:t>
+                <w:t xml:space="preserve">Florence Guignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Woelders</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dominique Fortini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Grateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Burette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Dreyfus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Reproduction Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anireprosci.2018.03.022⟩</w:t>
+              <w:t xml:space="preserve">Cryobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 83, pp.27-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cryobiol.2018.06.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02622884v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02622796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of dimethylsulfoxide for semen cryopreservation in Indian red jungle fowl (Gallus gallus murghi)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Z. Zafar</w:t>
+                <w:t xml:space="preserve">Access to pasture in an outdoor housing system affects welfare indicators and improves rooster sperm quality in two native Mediterranean breeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Santiago-Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Naseer</w:t>
+                <w:t xml:space="preserve">M. G. Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. G. Davila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. L. Campo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Toledano-Díaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theriogenology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.theriogenology.2018.09.003⟩</w:t>
+              <w:t xml:space="preserve">Poultry Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 97 (12), pp.4433-4441. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3382/ps/pey299⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02628921v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02621717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early steps of cryopreservation of day one honeybee (Apis mellifera) embryos treated with low-frequency sonophoresis</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sephadex filtration as successful alternative to density-gradient centrifugation procedures for ram sperm selection with improved kinetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Grateau</w:t>
+                <w:t xml:space="preserve">D. A. Galarza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Burette</w:t>
+                <w:t xml:space="preserve">Sebastian Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Dreyfus</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">H. Woelders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Santiago-Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cryobiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 83, pp.27-33. </w:t>
+              <w:t xml:space="preserve">Animal Reproduction Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 192, pp.261-270. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cryobiol.2018.06.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.anireprosci.2018.03.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02622796v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02622884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cryoprotective effect of glycerol concentrations on Indian Red Jungle Fowl (Gallus gallus murghi) spermatozoa</w:t>
               </w:r>
@@ -4380,51 +4380,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allah Rakha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Sajjad Ansari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shamim Akhter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4471,90 +4471,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cryoprotectant effects of egg yolk on Indian red jungle fowl (Gallus gallus murghi) sperm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. A. Rakha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. S. Ansari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Akhter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Santiago-Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4595,1497 +4595,1497 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02622698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des avancées sur les techniques de cryopréservation de la semence et sur son utilisation en insémination animale</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of season and age on Indian red jungle fowl (Gallus gallus murghi) semen characteristics: A 4-year retrospective study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.A. Rakha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.S. Ansari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Akhter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Site IDELE - Lettre de la Cryobanque Nationale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Theriogenology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 99, pp.105-110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.theriogenology.2017.05.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01605140v1</w:t>
+                <w:t xml:space="preserve">hal-01603284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cryopreservation of Indian red jungle fowl (Gallus gallus murghi) semen with polyvinylpyrrolidone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bushra Allah Rakha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Sajjad Ansari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shamim Akhter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zartasha Zafar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iftikhar Hussain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cryobiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 78, pp.1-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cryobiol.2017.07.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01606032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Successful chilling of red-legged partridge (Alectoris rufa) sperm for use in artificial insemination</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Toledano-Díaz</w:t>
+                <w:t xml:space="preserve">Des avancées sur les techniques de cryopréservation de la semence et sur son utilisation en insémination animale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Magistrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëva Halgrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Grasseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.C. Esteso</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">S. Villaverde-Morcillo</w:t>
+                <w:t xml:space="preserve">Isabelle Couty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Thelie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Poultry Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Site IDELE - Lettre de la Cryobanque Nationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12, pp.2-6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01606095v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01605140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryopreservation of Indian Red Jungle Fowl (Gallus gallus murghi) spermatozoa: a first approach</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Shamim Akhter</w:t>
+                <w:t xml:space="preserve">Successful chilling of red-legged partridge (Alectoris rufa) sperm for use in artificial insemination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Santiago-Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Toledano-Díaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.C. Esteso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. López-Sebastián</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Villaverde-Morcillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Avian Biology Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3184/175815617X14799886572940⟩</w:t>
+              <w:t xml:space="preserve">Poultry Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.1-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3382/ps/pex176⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01529476v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimethyleacetamide improves the cryosurvivability of Indian red jungle fowl (Gallus gallus murghi) sperm</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Naseer</w:t>
+                <w:t xml:space="preserve">Cryopreservation of Indian Red Jungle Fowl (Gallus gallus murghi) spermatozoa: a first approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bushra Allah Rakha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Sajjad Ansari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iftikhar Hussain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maqsood Anwar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shamim Akhter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theriogenology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 103, pp.1-26. </w:t>
+              <w:t xml:space="preserve">Avian Biology Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10 (1), pp.6-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.theriogenology.2017.07.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3184/175815617X14799886572940⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01606034v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01529476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of season and age on Indian red jungle fowl (Gallus gallus murghi) semen characteristics: A 4-year retrospective study</w:t>
+                <w:t xml:space="preserve">Dimethyleacetamide improves the cryosurvivability of Indian red jungle fowl (Gallus gallus murghi) sperm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.A. Rakha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.S. Ansari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Akhter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Zafar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Naseer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theriogenology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 99, pp.105-110. </w:t>
+              <w:t xml:space="preserve">, 2017, 103, pp.1-26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.theriogenology.2017.05.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.theriogenology.2017.07.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01603284v1</w:t>
+                <w:t xml:space="preserve">hal-01606034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of extenders for liquid storage of Indian Red Jungle Fowl (Gallus gallus murghi) spermatozoa</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Maqsood Anwar</w:t>
+                <w:t xml:space="preserve">Cryopreservation of Indian red jungle fowl (Gallus gallus murghi) semen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.A. Rakha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.S. Ansari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Akhter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Hussain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Avian Biology Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Animal Reproduction Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 174, pp.45-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anireprosci.2016.09.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01406182v1</w:t>
+                <w:t xml:space="preserve">hal-01529459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryopreservation of Indian red jungle fowl (Gallus gallus murghi) semen</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">I. Hussain</w:t>
+                <w:t xml:space="preserve">Calcium channels in chicken sperm regulate motility and the acrosome reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi-Mong-Diep Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Duittoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Praud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Combarnous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Reproduction Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FEBS Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 283 (10), pp.1902-1920. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/febs.13710⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.anireprosci.2016.09.004⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01529459v1</w:t>
+                <w:t xml:space="preserve">hal-01409315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calcium channels in chicken sperm regulate motility and the acrosome reaction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+                <w:t xml:space="preserve">Ca2+/calmodulin-dependent protein kinase kinases (CaMKKs) effects on AMP-activated protein kinase (AMPK) regulation of chicken sperm functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi-Mong-Diep Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Combarnous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Christophe Praud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Anne Duittoz</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yves Combarnous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (1), pp.1-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0147559⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/febs.13710⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01409315v1</w:t>
+                <w:t xml:space="preserve">hal-01353250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ca2+/calmodulin-dependent protein kinase kinases (CaMKKs) effects on AMP-activated protein kinase (AMPK) regulation of chicken sperm functions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+                <w:t xml:space="preserve">L'AMPK, régulateur de l'énergie et des fonctions des spermatozoïdes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi-Mong-Diep Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Froment</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Combarnous</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Duittoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 32 (5), pp.491-496. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/medsci/20163205016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0147559⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01353250v1</w:t>
+                <w:t xml:space="preserve">hal-01409337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'AMPK, régulateur de l'énergie et des fonctions des spermatozoïdes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yves Combarnous</w:t>
+                <w:t xml:space="preserve">Comparison of extenders for liquid storage of Indian Red Jungle Fowl (Gallus gallus murghi) spermatozoa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bushra Allah Rakha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Sajjad Ansari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iftikhar Hussain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maqsood Anwar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Avian Biology Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9 (3), pp.207-212</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/medsci/20163205016⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-01409337v1</w:t>
+                <w:t xml:space="preserve">hal-01406182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intact cell MALDI-TOF MS on sperm: a molecular test for male fertility diagnosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Soler-Vasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Thelie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Grasseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6283,77 +6283,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data on endogenous chicken sperm peptides and small proteins obtained through Top-Down High Resolution Mass Spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Thelie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6415,425 +6415,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02630224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of red-legged partridge ([i]Alectoris rufa[/i]) sperm: Seasonal changes and influence of genetic purity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Semen characteristics of the Indian Red Jungle Fowl ([i]Gallus gallus murghi[/i])</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.A. Rakha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.S. Ansari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Hussain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Santiago Moreno</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">N. Gañán</w:t>
+                <w:t xml:space="preserve">M.F. Malik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Akhter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Poultry Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3382/ps/peu020⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Wildlife Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 61 (3), pp.379-386. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10344-015-0904-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01130536v1</w:t>
+                <w:t xml:space="preserve">hal-01353268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The 5'-AMP-Activated Protein Kinase (AMPK) is involved in the augmentation of antioxidant defenses in cryopreserved chicken sperm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi-Mong-Diep Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Seigneurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Froment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Combarnous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 10 (7), pp.1-20. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0134420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01353274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semen characteristics of the Indian Red Jungle Fowl ([i]Gallus gallus murghi[/i])</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">I. Hussain</w:t>
+                <w:t xml:space="preserve">Characterization of red-legged partridge ([i]Alectoris rufa[/i]) sperm: Seasonal changes and influence of genetic purity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Santiago Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Toledano Díaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.C. Esteso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. López Sebastián</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.F. Malik</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Akhter</w:t>
+                <w:t xml:space="preserve">N. Gañán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Wildlife Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 61 (3), pp.379-386. </w:t>
+              <w:t xml:space="preserve">Poultry Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 94 (1), pp.80-87. </w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10344-015-0904-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3382/ps/peu020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01353268v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01130536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodologie d’aide à la conception et à l’évaluation de systèmes de production multiperformants : application à l’élevage de bovins laitiers et à la production de poulets de chair</w:t>
               </w:r>
@@ -6957,51 +6957,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualitative and quantitative peptidomic and proteomic approaches to phenotyping chicken semen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Grasseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7104,77 +7104,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Successful use of artificial insemination in the production of red-legged partridges ([i]Alectoris rufa[/i])</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.M.K. Abouelezz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Toledano-Díaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Esteso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. López-Sebastián</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.G. Dávila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7219,333 +7219,333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01194946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filière volailles de chair : Analyse des voies de progrès en agriculture conventionnelle</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Data for chicken semen proteome and label free quantitative analyses displaying sperm quality biomarkers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Grasseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Cahier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Gargaros-Ratajczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Harichaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1, pp.37-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2014.08.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+              <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01129947v1</w:t>
+                <w:t xml:space="preserve">hal-01129880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data for chicken semen proteome and label free quantitative analyses displaying sperm quality biomarkers</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Filière volailles de chair : Analyse des voies de progrès en agriculture conventionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Coudurier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Avril 2014, pp.1-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2014.08.008⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-01129880v1</w:t>
+                <w:t xml:space="preserve">hal-01129947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Central role of 5'-AMP-activated protein kinase in chicken sperm functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi-Mong-Diep Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Grasseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Praud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biology of Reproduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 91 (5), pp.1-15. </w:t>
@@ -7767,243 +7767,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01129755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biological features of the avian male gamete and their application to biotechnology of conservation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Temperatures from 4 to 15 °C are suitable for preserving the fertilizing capacity of stallion semen stored for 22 h more in INRA96 extender</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Vidament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Magistrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Le Foll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Levillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Yvon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Poultry Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2141/jpsa.011120⟩</w:t>
+              <w:t xml:space="preserve">Theriogenology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 78 (2), pp.297-307. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.theriogenology.2012.01.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01129630v1</w:t>
+                <w:t xml:space="preserve">hal-01129652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperatures from 4 to 15 °C are suitable for preserving the fertilizing capacity of stallion semen stored for 22 h more in INRA96 extender</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biological features of the avian male gamete and their application to biotechnology of conservation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theriogenology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 78 (2), pp.297-307. </w:t>
+              <w:t xml:space="preserve">The Journal of Poultry Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 49 (3), pp.141-149. </w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.theriogenology.2012.01.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2141/jpsa.011120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01129652v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01129630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoires de rencontres amoureuses</w:t>
               </w:r>
@@ -8112,536 +8112,536 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01191231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gamètes et fécondation chez les oiseaux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evolution de la qualité de semence de faux bourdon en fonction du temps de la conservation in vitro et de l'origine des ruchers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Grasseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Productions Animales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 24 (3), pp.259-272</w:t>
+              <w:t xml:space="preserve">Info-Reines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2ème trimestre, pp.11-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01129499v1</w:t>
+                <w:t xml:space="preserve">hal-02645266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Freezing avian semen</w:t>
+                <w:t xml:space="preserve">Vers une Aviculture à Haute Performance Environnementale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélynda Hassouna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Narcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Grasteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Avian Biology Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3184/175815511X13069413108523⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 12, pp.17-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/rwaf-a089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01129497v1</w:t>
+                <w:t xml:space="preserve">hal-01460913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une Aviculture à Haute Performance Environnementale</w:t>
+                <w:t xml:space="preserve">Gamètes et fécondation chez les oiseaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Grasteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">INRA Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 24 (3), pp.259-272</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01460913v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01129499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ability of chicken spermatozoa to undergo acrosome reaction after liquid storage or cryopreservation</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Freezing avian semen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theriogenology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.theriogenology.2010.07.017⟩</w:t>
+              <w:t xml:space="preserve">Avian Biology Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 4 (2), pp.52-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3184/175815511X13069413108523⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...20 lines deleted...]
-                <w:t xml:space="preserve">hal-01129508v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01129497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution de la qualité de semence de faux bourdon en fonction du temps de la conservation in vitro et de l'origine des ruchers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ability of chicken spermatozoa to undergo acrosome reaction after liquid storage or cryopreservation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuela Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Grasteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Grasseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sabine Alves</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Magistrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Info-Reines</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Theriogenology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 75 (1), pp.122-130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.theriogenology.2010.07.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02645266v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01129508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles recherches pour l’aviculture en France ?</w:t>
               </w:r>
@@ -8797,333 +8797,333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01129574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differences in ability of jennies and mares to conceive with cooled and frozen semen containing glycerol or not</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identification of germinal disk region derived genes potentially involved in hen fertility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Vincent</w:t>
+                <w:t xml:space="preserve">Sébastien Elis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Couty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F.X. Martin</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sandrine Balzergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Martin-Magniette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Reproduction Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anireprosci.2008.03.016⟩</w:t>
+              <w:t xml:space="preserve">Molecular Reproduction and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 76 (11), pp.1043-1055. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mrd.21062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02665165v1</w:t>
+                <w:t xml:space="preserve">hal-02666532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of germinal disk region derived genes potentially involved in hen fertility</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Elis</w:t>
+                <w:t xml:space="preserve">Differences in ability of jennies and mares to conceive with cooled and frozen semen containing glycerol or not</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Vidament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.X. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Magistrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Reproduction and Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mrd.21062⟩</w:t>
+              <w:t xml:space="preserve">Animal Reproduction Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 112 (1-2), pp.22-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anireprosci.2008.03.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02666532v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02665165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential involvement of several signaling pathways in initiation of the chicken acrosome reaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuela Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9209,103 +9209,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Search for the genes involved in oocyte maturation and early embryo development in the hen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Elis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Batellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Couty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Balzergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Martin-Magniette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 9, pp.1-20. </w:t>
@@ -9343,51 +9343,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A reappraisal of the factors involved in in vitro initiation of the acrosome reaction in chicken spermatozoa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuela Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Grasseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9486,51 +9486,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Grasseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Seigneurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9600,463 +9600,463 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02664838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semen cryopreservation for ex-situ management of genetic diversity in chicken: creation of the French Avian Cryobank</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Grasseau</w:t>
+                <w:t xml:space="preserve">Expression and biological effects of bone morphogenetic protein-15 in the hen ovary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Elis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Couty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Limouzin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Joël Besnard</w:t>
+                <w:t xml:space="preserve">Luca Gustavo Carlo Persani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Govoroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Poultry Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ps/86.3.555⟩</w:t>
+              <w:t xml:space="preserve">Journal of Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 194 (3), pp.485-497. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1677/JOE-07-0143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02664362v1</w:t>
+                <w:t xml:space="preserve">hal-02658944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression and biological effects of bone morphogenetic protein-15 in the hen ovary</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Specific features of in vivo and in vitro sperm storage in birds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Brillard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Endocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1677/JOE-07-0143⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 1 (10), pp.1472-1481. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S175173110700081X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02658944v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02657521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specific features of in vivo and in vitro sperm storage in birds</w:t>
+                <w:t xml:space="preserve">Current status in avian semen cryopreservation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Brillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">World's Poultry Science Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 63, pp.213-222</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02657521v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02657442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current status in avian semen cryopreservation</w:t>
+                <w:t xml:space="preserve">Semen cryopreservation for ex-situ management of genetic diversity in chicken: creation of the French Avian Cryobank</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Seigneurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Grasseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Limouzin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World's Poultry Science Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Poultry Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 86, pp.555-564. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ps/86.3.555⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02657442v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02664362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationships between sterol/phospholipid composition and xenobiotic transport in nematodes</w:t>
               </w:r>
@@ -10323,51 +10323,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Hermier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Magistrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10452,51 +10452,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Grasseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Seigneurin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproduction [Cambridge]. Supplement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 129, pp.371-378. </w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10524,769 +10524,769 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02677495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activity of phospholipase A and lysophospholipase in turkey semen and oviducal fluid</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of n - 3 polyunsaturated dietary supplementation on the reproductive capacity of male turkeys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Douard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Gassama-Diagne</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
+                <w:t xml:space="preserve">M. Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Boniface</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Pellet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Poultry Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ps/83.8.1385⟩</w:t>
+              <w:t xml:space="preserve">Theriogenology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 61, pp.537-549. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0093-691X(03)00207-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02669884v1</w:t>
+                <w:t xml:space="preserve">hal-02674664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of changes in composition of storage medium on lipid content and quality of turkey spermatozoa</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Catherine Labbé</w:t>
+                <w:t xml:space="preserve">Le coq gaulois est mis en banque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Seigneurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theriogenology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Avicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 6, pp.215-216</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02670422v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02676790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of n - 3 polyunsaturated dietary supplementation on the reproductive capacity of male turkeys</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of changes in composition of storage medium on lipid content and quality of turkey spermatozoa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Douard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Hermier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Magistrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Frederique Pellet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theriogenology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 61, pp.537-549. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0093-691X(03)00207-3⟩</w:t>
+              <w:t xml:space="preserve">, 2004, 61 (1), pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0093-691X(03)00180-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02674664v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02670422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le coq gaulois est mis en banque</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francois Seigneurin</w:t>
+                <w:t xml:space="preserve">Activity of phospholipase A and lysophospholipase in turkey semen and oviducal fluid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Douard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gassama-Diagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Hermier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Avicole</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Poultry Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 83, pp.1385-1393. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ps/83.8.1385⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02676790v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02669884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryopreservation of semen from endangered pheasants: the first step towards cryobank from endangered avian species</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Francois Seigneurin</w:t>
+                <w:t xml:space="preserve">Reproductive period affects lipid composition and quality of fresh and stored spermatozoa in turkeys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Douard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Hermier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Magistrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Plouzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theriogenology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 59, pp.875-888</w:t>
+              <w:t xml:space="preserve">, 2003, 59, pp.753-764</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02680451v1</w:t>
+                <w:t xml:space="preserve">hal-02669625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reproductive period affects lipid composition and quality of fresh and stored spermatozoa in turkeys</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michèle Magistrini</w:t>
+                <w:t xml:space="preserve">Cryopreservation of semen from endangered pheasants: the first step towards cryobank from endangered avian species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Saint-Jalme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lecoq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Seigneurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Plouzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theriogenology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 59, pp.753-764</w:t>
+              <w:t xml:space="preserve">, 2003, 59, pp.875-888</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02669625v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02680451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodiversity of domestic birds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Tixier-Boichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Coquerelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11361,138 +11361,125 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02673688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incubation of fowl spermatozoa with lipoproteins increases their cholesterol/phospholipid ratio</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Seminal plasma affects lipid content and viability of turkey spermatozoa stored in vitro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Douard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dominique D. Hermier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Poultry Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 41 (sp.), pp.S7-S8</w:t>
+              <w:t xml:space="preserve">, 2000, 41 (sp.), pp.S11-S12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02685486v1</w:t>
+                <w:t xml:space="preserve">hal-02685328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in turkey semen lipids during liquid in vitro storage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Douard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11521,385 +11508,398 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biology of Reproduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 63, pp.1450-1456</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02697109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phospholipid fatty acid composition, vitamin E content and susceptibility to lipid peroxidation of duck spermatozoa</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Incubation of fowl spermatozoa with lipoproteins increases their cholesterol/phospholipid ratio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Grasseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique D. Hermier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theriogenology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 53, pp.1025-1039</w:t>
+              <w:t xml:space="preserve">British Poultry Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 41 (sp.), pp.S7-S8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02685340v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02685486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vitamin E and exogenous substrates do not change the phospholipid loss in turkey semen stored in vitro</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Véronique Douard</w:t>
+                <w:t xml:space="preserve">Phospholipid fatty acid composition, vitamin E content and susceptibility to lipid peroxidation of duck spermatozoa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.F. Surai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Brillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.K. Speake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Seigneurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Avian Poultry and Biology Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 11 (4), pp.293-294</w:t>
+              <w:t xml:space="preserve">Theriogenology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 53, pp.1025-1039</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02685134v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02685340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seminal plasma affects lipid content and viability of turkey spermatozoa stored in vitro</w:t>
+                <w:t xml:space="preserve">Vitamin E and exogenous substrates do not change the phospholipid loss in turkey semen stored in vitro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Douard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Magistrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique D. Hermier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Poultry Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 41 (sp.), pp.S11-S12</w:t>
+              <w:t xml:space="preserve">Avian Poultry and Biology Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 11 (4), pp.293-294</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02685328v1</w:t>
+                <w:t xml:space="preserve">hal-02685134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in lipid content of fowl spermatozoa after liquid storage at 2 to 5øC</w:t>
               </w:r>
@@ -11911,51 +11911,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Grasseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique D. Hermier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theriogenology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 52, pp.325-334</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11993,51 +11993,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparision of cryoprotectants methods of cryopreservation of fowl spermatozoa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Tselutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Seigneurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12088,77 +12088,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vitro comparison of fowl sperm viability in ejaculates frozen by three different techniques and relationship with subsequent fertility in vivo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Chalah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Seigneurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Brillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cryobiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 39, pp.185-191</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12209,51 +12209,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Grasseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique D. Hermier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Poultry Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, sp., pp.S7-S8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12272,247 +12272,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02685774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatty acid composition, glutathione peroxidase and superoxide dismutase activity and total antioxydant activity of avian semen</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P.F. Surai</w:t>
+                <w:t xml:space="preserve">The adaptative significance of sexual conditioning: Pavlovian control of sperm release</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Domjan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Williams</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part B: Biochemistry and Molecular Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 120, pp.527-533</w:t>
+              <w:t xml:space="preserve">Psychological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 9 (5), pp.411-415</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02684469v1</w:t>
+                <w:t xml:space="preserve">hal-02691985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The adaptative significance of sexual conditioning: Pavlovian control of sperm release</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Domjan</w:t>
+                <w:t xml:space="preserve">Fatty acid composition, glutathione peroxidase and superoxide dismutase activity and total antioxydant activity of avian semen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.F. Surai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Grasseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Chalah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Brillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychological Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 9 (5), pp.411-415</w:t>
+              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part B: Biochemistry and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 120, pp.527-533</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02691985v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02684469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of dietary lipids on fatty acid composition and fertility of fowl semen</w:t>
               </w:r>
@@ -12619,51 +12619,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lessire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique D. Hermier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Poultry and Avian Biology Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 8 (3-4), pp.149-154</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12740,51 +12740,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Grasseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Hallouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique D. Hermier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biology of Reproduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 56, pp.1216-1220</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12891,51 +12891,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of freezing rate on viability and fertility of frozen-thawed fowl spermatozoa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Seigneurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12967,234 +12967,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02701606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serum like' albumin of fowl seminal plasma and effects of albumin on fowl spermatozoa stored at 4øC</w:t>
+                <w:t xml:space="preserve">Effect of different fractions of seminal plasma on the fertilizing ability of fowl spermatozoa stored in vitro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.P. Caffin</w:t>
+                <w:t xml:space="preserve">M. de Reviers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Poultry Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1992, 33, pp.663-670</w:t>
+              <w:t xml:space="preserve">Journal of Reproduction and Fertility</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 95, pp.263-268</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02701728v1</w:t>
+                <w:t xml:space="preserve">hal-02702310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of different fractions of seminal plasma on the fertilizing ability of fowl spermatozoa stored in vitro</w:t>
+                <w:t xml:space="preserve">Serum like' albumin of fowl seminal plasma and effects of albumin on fowl spermatozoa stored at 4øC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. de Reviers</w:t>
+                <w:t xml:space="preserve">J.P. Caffin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Reproduction and Fertility</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1992, 95, pp.263-268</w:t>
+              <w:t xml:space="preserve">British Poultry Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 33, pp.663-670</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02702310v1</w:t>
+                <w:t xml:space="preserve">hal-02701728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of high-density lipoproteins on storage at 4 degrees C of fowl spermatozoa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique D. Hermier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Reproduction and Fertility</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1990, 90, pp.473-482</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13530,172 +13530,172 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04652513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elimination du glycérol de la semence décongelée de coq par centrifugation dans un gel colloïdal synthétique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Advantages and limits in the implementation of a sperm cryobank for avian genetic resources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hsiu-Lien Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Saint-Dizier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Santiago-Moreno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Tours, France. 5 p</w:t>
+              <w:t xml:space="preserve">19. International Congress on Animal Reproduction - ICAR 2020+2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Bologne, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03760292v1</w:t>
+                <w:t xml:space="preserve">hal-03759976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of colloidal centrifugation to remove glycerol from chicken frozen-thawed semen</w:t>
+                <w:t xml:space="preserve">Elimination du glycérol de la semence décongelée de coq par centrifugation dans un gel colloïdal synthétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hsiu-Lien Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Grasseau</w:t>
@@ -13726,276 +13726,276 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26. World's Poultry Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, French Branch of the World’s Poultry Science Association, Aug 2022, Paris, France. pp.489-489</w:t>
+              <w:t xml:space="preserve">14. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Tours, France. 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03760302v1</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03760292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advantages and limits in the implementation of a sperm cryobank for avian genetic resources</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Application of colloidal centrifugation to remove glycerol from chicken frozen-thawed semen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hsiu-Lien Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Grasseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Mermillod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Julian Santiago-Moreno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19. International Congress on Animal Reproduction - ICAR 2020+2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Bologne, Italy</w:t>
+              <w:t xml:space="preserve">26. World's Poultry Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, French Branch of the World’s Poultry Science Association, Aug 2022, Paris, France. pp.489-489</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03759976v1</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03760302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proteomic changes associated with sperm fertilizing ability in meat type roosters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Thelie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Grasseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz Cordeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SRF Fertility 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, London, United Kingdom</w:t>
@@ -14050,51 +14050,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Liptoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Woelders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berna-Juarez B</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14162,90 +14162,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse multiparamétrique du transport des anthelminthiques après une altération lipidique induite des membranes chez &amp;lt;em&amp;gt;Haemonchus contortus&amp;lt;/em&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Guégnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Vern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Grasseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Koch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Journées du Consortium anti-Parasitaire et anti-Fongique (CaPF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Consortium Anti-Parasitaire et Fongique (CaPF). FRA., Mar 2019, Rouen, France. 15 diapositives</w:t>
@@ -14287,64 +14287,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new molecular test for male fertility diagnosis: Intact cell MALDI-TOF MS on sperm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Soler Vasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Thelie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Grasseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14462,471 +14462,471 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02739596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New proteomic tools for Reproductive Phenotyping, the male fowl fertility example</w:t>
+                <w:t xml:space="preserve">Avancée dans les technologies de la reproduction aviaire à travers des méthodes peptido-protéomiques/Proteome differences between male and female chicken primordial germ cells (PGCs)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Soler Vasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Thelie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Grasseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Grasseau</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Paula Teixeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CRB-Anim Biennal Seminar 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre de Ressources Biologiques pour la Génomique des Animaux d'Elevages et d'Intérêt Economique. FRA., Feb 2015, Paris, France. 17 diapositives</w:t>
+              <w:t xml:space="preserve">Annual Meeting of CRB-Anim WP 2.2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de Ressources Biologiques pour la Génomique des Animaux d'Elevages et d'Intérêt Economique. FRA., Dec 2015, Nouzilly, France. 24 diapositives</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02741867v1</w:t>
+                <w:t xml:space="preserve">hal-02801921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avancée dans les technologies de la reproduction aviaire à travers des méthodes peptido-protéomiques/Proteome differences between male and female chicken primordial germ cells (PGCs)</w:t>
+                <w:t xml:space="preserve">ICM-MS phenotyping in applied animal sciences: Two examples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Soler Vasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Thelie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Grasseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Paula Teixeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Meeting of CRB-Anim WP 2.2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre de Ressources Biologiques pour la Génomique des Animaux d'Elevages et d'Intérêt Economique. FRA., Dec 2015, Nouzilly, France. 24 diapositives</w:t>
+              <w:t xml:space="preserve">Bruker Life Sciences User Meeting 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bruker. FRA., Dec 2015, Paris, France. 18 diapositives</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02801921v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02793238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ICM-MS phenotyping in applied animal sciences: Two examples</w:t>
+                <w:t xml:space="preserve">New proteomic tools for Reproductive Phenotyping, the male fowl fertility example</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Soler Vasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Thelie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aurore Thelie</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Grasseau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ana Paula Teixeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bruker Life Sciences User Meeting 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Bruker. FRA., Dec 2015, Paris, France. 18 diapositives</w:t>
+              <w:t xml:space="preserve">CRB-Anim Biennal Seminar 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de Ressources Biologiques pour la Génomique des Animaux d'Elevages et d'Intérêt Economique. FRA., Feb 2015, Paris, France. 17 diapositives</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02793238v1</w:t>
+                <w:t xml:space="preserve">hal-02741867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accurate male fertility phenotyping is possible ! : The sperm intact cell MALDI-TOF MS approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Thelie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Paula Teixeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Grasseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14962,661 +14962,661 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02743142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of metformin on chicken fresh and frozen-thawed spermatozoa motility and acrosome reaction</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Reproductive cells phenotyping in domestic birds through proteomics/Proteomic and epigenetic analysis of chicken primordial germ cells (PGCs)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Thelie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Soler Vasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Govoroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. Asian Pacicfic Poultry Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, World's Poultry Science Association (WPSA). INT., Oct 2014, Jeju, France</w:t>
+              <w:t xml:space="preserve">CRB ANIM - Réunion du Réseau de Centres de Ressources Biologiques pour les animaux domestiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Rennes, France. 15 diapositives</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02739538v1</w:t>
+                <w:t xml:space="preserve">hal-02793999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reproductive cells phenotyping in domestic birds through proteomics/Proteomic and epigenetic analysis of chicken primordial germ cells (PGCs)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Effects of the AMP-Kinase modulators AICAR, Metformin and Compound C on chicken spermatozoa viability, motility and acrosome reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi-Mong-Diep Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marina Govoroun</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Praud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Froment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CRB ANIM - Réunion du Réseau de Centres de Ressources Biologiques pour les animaux domestiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Rennes, France. 15 diapositives</w:t>
+              <w:t xml:space="preserve">14. European Poultry Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Stavanger, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02793999v1</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02738754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of the AMP-Kinase modulators AICAR, Metformin and Compound C on chicken spermatozoa viability, motility and acrosome reaction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+                <w:t xml:space="preserve">Effects of metformin on chicken fresh and frozen-thawed spermatozoa motility and acrosome reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi-Mong-Diep Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Praud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Froment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Seigneurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. European Poultry Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Stavanger, Norway</w:t>
+              <w:t xml:space="preserve">10. Asian Pacicfic Poultry Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, World's Poultry Science Association (WPSA). INT., Oct 2014, Jeju, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02738754v1</w:t>
+                <w:t xml:space="preserve">hal-02739538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French strategy of germ plasm cryobanking and advances in proteomic approach</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Chicken sperm cells MALDI-TOF profiling and TOP-DOWN protein identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Grasseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Cahier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Gargaros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Harichaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Annual meeting of the EFOR network</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau d'Etudes Fonctionnelles chez les Organismes Modèles (EFOR). FRA., Feb 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">3. Annual Meeting of the GDR 3545</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupement de Recherche (GDR3545). FRA., Oct 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02791806v1</w:t>
+                <w:t xml:space="preserve">hal-02738809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chicken sperm cells MALDI-TOF profiling and TOP-DOWN protein identification</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">French strategy of germ plasm cryobanking and advances in proteomic approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Annual Meeting of the GDR 3545</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupement de Recherche (GDR3545). FRA., Oct 2014, Montpellier, France</w:t>
+              <w:t xml:space="preserve">5. Annual meeting of the EFOR network</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau d'Etudes Fonctionnelles chez les Organismes Modèles (EFOR). FRA., Feb 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02738809v1</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02791806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intact Cell MALDI-TOF MS : a male chicken fertility phenotypic tool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Soler Vasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Thelie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Paula Teixeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Grasseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15652,1010 +15652,1010 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02796244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French national platform for management of avian genetic biodiversity. Development of tools through cryopreservation of blastodermal and primordial germ cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marina Govoroun</w:t>
+                <w:t xml:space="preserve">POCRB-Anim, a network of biological resource centers for genomic and reproductive materials of domestic animals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Tixier-Boichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Magistrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Pain</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C. André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Forum on Avian Germplasm 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Avian Germplasm. KOR., 2013, Seoul, South Korea</w:t>
+              <w:t xml:space="preserve">3. International Congress on controversies in cryopreservation of stem cells, reproductive cells, tissue and organs (Cryo)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02745214v1</w:t>
+                <w:t xml:space="preserve">hal-01190591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">POCRB-Anim, a network of biological resource centers for genomic and reproductive materials of domestic animals</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michèle Tixier-Boichard</w:t>
+                <w:t xml:space="preserve">French national platform for management of avian genetic biodiversity. Development of tools through cryopreservation of blastodermal and primordial germ cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Govoroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Pain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Seigneurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. International Congress on controversies in cryopreservation of stem cells, reproductive cells, tissue and organs (Cryo)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">International Forum on Avian Germplasm 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Avian Germplasm. KOR., 2013, Seoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01190591v1</w:t>
+                <w:t xml:space="preserve">hal-02745214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of avian reproductive biotechnologies for the management of genetic diversity: CRYOBIRDS</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marina Govoroun</w:t>
+                <w:t xml:space="preserve">Analyse protéomique du sperme de coq: profil MALDI-TOF du plasma séminal et des spermatozoïdes congelés/décongelés afin de caractériser des biomarqueurs de la qualité de la semence et les interactions entre cellules et fluides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Hidas</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Pain</w:t>
+                <w:t xml:space="preserve">Marie-Christine Bourin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Cahier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Grasseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Paula Teixeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24. World's Poultry Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, World's Poultry Science Association (WPSA). INT., Aug 2012, Salvador, Bahia, Brazil</w:t>
+              <w:t xml:space="preserve">29. Congrès de la Société Française d'Electrophorèse et d'Analyse Protéomique (SFEAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Electrophorèse et d'Analyse Protéomique (SFEAP). FRA., Oct 2012, Rouen, France. pp.98</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02744868v1</w:t>
+                <w:t xml:space="preserve">hal-02750185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intact cells MALDI-TOF mass spectrometry profiling of male chicken Gallus gallus semen: comparison between fresh and frozen sperm.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of avian reproductive biotechnologies for the management of genetic diversity: CRYOBIRDS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Govoroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Christine Bourin</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Harichaux</w:t>
+                <w:t xml:space="preserve">A. Hidas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Liptoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Pain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29. Journées Françaises de Spectrométrie de Masse (JFSM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Spectrométrie de Masse (SFSM). Orléans, FRA., Sep 2012, Orléans (FRA), France. 256 p</w:t>
+              <w:t xml:space="preserve">24. World's Poultry Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, World's Poultry Science Association (WPSA). INT., Aug 2012, Salvador, Bahia, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02745049v1</w:t>
+                <w:t xml:space="preserve">hal-02744868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intact cell MALDI-TOF mass spectrometry and top-down proteomic to identify biomarkers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">Intact cells MALDI-TOF mass spectrometry profiling of male chicken Gallus gallus semen: comparison between fresh and frozen sperm.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Bourin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Cahier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Grasseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Audrey Gargaros</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Harichaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29. Journées Françaises de Spectrométrie de Masse (JFSM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Société Française de Spectrométrie de Masse (SFSM). PALAISEAU, FRA., Sep 2012, Orléans, France. pp.69</w:t>
+              <w:t xml:space="preserve">, Société Française de Spectrométrie de Masse (SFSM). Orléans, FRA., Sep 2012, Orléans (FRA), France. 256 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02744407v1</w:t>
+                <w:t xml:space="preserve">hal-02745049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse protéomique par ICM-MS des semences de coqs Gallus gallus: comparaison entre sperme frais et congelé/décongelé</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">Intact cell MALDI-TOF mass spectrometry and top-down proteomic to identify biomarkers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Harichaux</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Cadoret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Druart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Gargaros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29. Congrès de la Société Française d'Electrophorèse et d'Analyse Protéomique (SFEAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Electrophorèse et d'Analyse Protéomique (SFEAP). FRA., Oct 2012, Rouen, France. pp.63</w:t>
+              <w:t xml:space="preserve">29. Journées Françaises de Spectrométrie de Masse (JFSM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Spectrométrie de Masse (SFSM). PALAISEAU, FRA., Sep 2012, Orléans, France. pp.69</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02749522v1</w:t>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02744407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semen chicken phenotype using MALDI-TOF profiling of seminal plasma or ejaculated spermatozoa to display quality semen biomarkers and interactions between cells and fluids.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">Analyse protéomique par ICM-MS des semences de coqs Gallus gallus: comparaison entre sperme frais et congelé/décongelé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Bourin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Cahier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Grasseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Harichaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29. Journées Françaises de Spectrométrie de Masse (JFSM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Spectrométrie de Masse (SFSM). Orléans, FRA., Sep 2012, Orléans, France. 256 p</w:t>
+              <w:t xml:space="preserve">29. Congrès de la Société Française d'Electrophorèse et d'Analyse Protéomique (SFEAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Electrophorèse et d'Analyse Protéomique (SFEAP). FRA., Oct 2012, Rouen, France. pp.63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02748673v1</w:t>
+                <w:t xml:space="preserve">hal-02749522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse protéomique du sperme de coq: profil MALDI-TOF du plasma séminal et des spermatozoïdes congelés/décongelés afin de caractériser des biomarqueurs de la qualité de la semence et les interactions entre cellules et fluides</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">Semen chicken phenotype using MALDI-TOF profiling of seminal plasma or ejaculated spermatozoa to display quality semen biomarkers and interactions between cells and fluids.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Bourin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Cahier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Grasseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ana Paula Teixeira</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29. Congrès de la Société Française d'Electrophorèse et d'Analyse Protéomique (SFEAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Electrophorèse et d'Analyse Protéomique (SFEAP). FRA., Oct 2012, Rouen, France. pp.98</w:t>
+              <w:t xml:space="preserve">29. Journées Françaises de Spectrométrie de Masse (JFSM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Spectrométrie de Masse (SFSM). Orléans, FRA., Sep 2012, Orléans, France. 256 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02750185v1</w:t>
+                <w:t xml:space="preserve">hal-02748673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freezing avian semen</w:t>
               </w:r>
@@ -16779,51 +16779,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomarkers of chicken sperm quality displayed by intact cells MALDI-TOF mass spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Harichaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16898,432 +16898,432 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02749466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Update on semen cryopreservation methods in poultry species</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francois Seigneurin</w:t>
+                <w:t xml:space="preserve">Motility chicken sperm exposed to hypo and hypertonic extender</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.A. Malecki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Grasseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. European Poultry Conference (EPC 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Tours, France</w:t>
+              <w:t xml:space="preserve">11. International Symposium on Spermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Okinawa, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02753624v1</w:t>
+                <w:t xml:space="preserve">hal-02752616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strategy of avian germplasm cryobanking in France</w:t>
+                <w:t xml:space="preserve">Germ plasm cryobanking in poultry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Pain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. European Poultry Conference (EPC 2010)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14. Annual Conference of the European Society for Domestic Animal Reproduction (ESDAR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Eger, Hungary. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1439-0531.2010.01654_1.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02755797v1</w:t>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02754477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motility chicken sperm exposed to hypo and hypertonic extender</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Strategy of avian germplasm cryobanking in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Seigneurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Tixier-Boichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Pain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. International Symposium on Spermatology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Okinawa, Japan</w:t>
+              <w:t xml:space="preserve">13. European Poultry Conference (EPC 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02752616v1</w:t>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02755797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Germ plasm cryobanking in poultry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Update on semen cryopreservation methods in poultry species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Seigneurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. Annual Conference of the European Society for Domestic Animal Reproduction (ESDAR)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">13. European Poultry Conference (EPC 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Tours, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02754477v1</w:t>
+                <w:t xml:space="preserve">hal-02753624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptomic approach to study oocyte competence in the hen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Elis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17331,51 +17331,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Monget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Couty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. European Poultry Conference (EPC 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Tours, France</w:t>
@@ -17404,51 +17404,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New appraisal of the chicken acrosome reaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuela Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17549,454 +17549,454 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02751032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryopreservation of Landese gander semen</w:t>
+                <w:t xml:space="preserve">Mise au point d’une technique de congélation de la semence chez le jars gris des Landes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois F. Dubos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Seigneurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Grasseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard G. Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23. World's Poultry Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Brisbane, Australia</w:t>
+              <w:t xml:space="preserve">8. Journées de la Recherche sur les Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Arcachon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02757406v1</w:t>
+                <w:t xml:space="preserve">hal-02756641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Signaling pathways involved in the acrosome reaction of chicken spermatozoa</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId277" w:history="1">
+                <w:t xml:space="preserve">Cryopreservation of Landese gander semen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois F. Dubos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuela Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Seigneurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Grasseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIII World's Poultry Congress</w:t>
+              <w:t xml:space="preserve">23. World's Poultry Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Brisbane, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02751685v1</w:t>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02757406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise au point d’une technique de congélation de la semence chez le jars gris des Landes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Signaling pathways involved in the acrosome reaction of chicken spermatozoa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuela Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tesseraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Journées de la Recherche sur les Palmipèdes à Foie Gras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Arcachon, France</w:t>
+              <w:t xml:space="preserve">XXIII World's Poultry Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Brisbane, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02756641v1</w:t>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02751685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Induction in vitro de la réaction acrosomique chez les spermatozoïdes de coq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuela Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Grasseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Brillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Magistrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18034,90 +18034,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hen oocyte specificity and genes expression during early embryo development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Elis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Govoroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Monget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Couty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18153,290 +18153,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02814024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extension des possibilités de collections de la cryobanque aviaire à des espèces autres que Gallus gallus</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mise au point d'une technique de congélation de la semence du jars gris des landes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois F. Dubos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Seigneurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Grasseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard G. Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire AIP INRA 2005-2007. Séquençage et Ressources Génétiques "du séquençage à la biologie intégrative"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, Paris, France</w:t>
+              <w:t xml:space="preserve">2. Journées d'Animation Scientifique du Département de Physiologie Animale et Systèmes d'Élevage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02750869v1</w:t>
+                <w:t xml:space="preserve">hal-02754667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise au point d'une technique de congélation de la semence du jars gris des landes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Extension des possibilités de collections de la cryobanque aviaire à des espèces autres que Gallus gallus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Journées d'Animation Scientifique du Département de Physiologie Animale et Systèmes d'Élevage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Tours, France</w:t>
+              <w:t xml:space="preserve">Séminaire AIP INRA 2005-2007. Séquençage et Ressources Génétiques "du séquençage à la biologie intégrative"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02754667v1</w:t>
+                <w:t xml:space="preserve">hal-02750869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compétence ovocytaire chez la poule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Elis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Govoroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Monget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Couty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Brillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18472,152 +18472,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02758133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advances in avian semen cryopreservation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mise au point d'une technique de congélation de la semence chez le jars gris des Landes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois F. Dubos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Seigneurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Grasseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard G. Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. European Poultry Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Verone, Italy</w:t>
+              <w:t xml:space="preserve">7. Journées de la Recherche sur les Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Arcachon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02755243v1</w:t>
+                <w:t xml:space="preserve">hal-02755021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualité des gamètes chez le poulet, recherche de gènes candidats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Elis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Batellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Govoroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Monget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18662,484 +18718,428 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02753528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryopreservation of landese gander semen</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Advances in avian semen cryopreservation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium 2006 Scientific Cooperation in Agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2006, Tainan, Taiwan</w:t>
+              <w:t xml:space="preserve">12. European Poultry Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Verone, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02750699v1</w:t>
+                <w:t xml:space="preserve">hal-02755243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise au point d'une technique de congélation de la semence chez le jars gris des Landes</w:t>
+                <w:t xml:space="preserve">Cryopreservation of landese gander semen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois F. Dubos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Seigneurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Grasseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard G. Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Journées de la Recherche sur les Palmipèdes à Foie Gras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Arcachon, France</w:t>
+              <w:t xml:space="preserve">Symposium 2006 Scientific Cooperation in Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, Tainan, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02755021v1</w:t>
+                <w:t xml:space="preserve">hal-02750699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise au point d'une méthode de congélation de la semence de pintade</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
+                <w:t xml:space="preserve">Première constitution d'une réserve génétique ex-situ pour l'espèce Gallus gallus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Coquerelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Seigneurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Grasseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Limouzin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Journées de la Recherche Avicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2005, St Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02760448v1</w:t>
+                <w:t xml:space="preserve">hal-02759713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Première constitution d'une réserve génétique ex-situ pour l'espèce Gallus gallus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mise au point d'une méthode de congélation de la semence de pintade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Seigneurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Journées de la Recherche Avicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2005, St Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02759713v1</w:t>
+                <w:t xml:space="preserve">hal-02760448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biotechnologies as tools for preservation of genetic resources in poultry</w:t>
               </w:r>
@@ -19371,90 +19371,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulation of P-glycoprotein activities related to the alterations of membrane environment in parasitic nematodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Guégnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Vern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Grasseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Koch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. European Multicolloquium of Parasitology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2004, Valence, Spain</w:t>
@@ -19496,51 +19496,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Première constitution d'une réserve génétique patrimoniale ex-situ pour l'espèce Gallus gallus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Seigneurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Coquerelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19602,467 +19602,467 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02760874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Main improvements in semen and embryo cryopreservation for fish and fowl</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Technologie de la conservation du sperme chez plusieurs vertébrés domestiques : protection des lipides membranaires, intégrité du noyau et élargissement des méthodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Leboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Martoriati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P. Guillouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier sur la Cryoconservation des Ressources Génétiques Animales en Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2003, Paris, France</w:t>
+              <w:t xml:space="preserve">4. Colloque National : Le patrimoine génétique : la diversité et la ressource</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2002, La Châtre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02763083v1</w:t>
+                <w:t xml:space="preserve">hal-02763564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technologie de la conservation du sperme chez plusieurs vertébrés domestiques : protection des lipides membranaires, intégrité du noyau et élargissement des méthodes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Main improvements in semen and embryo cryopreservation for fish and fowl</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Labbé</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Colloque National : Le patrimoine génétique : la diversité et la ressource</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2002, La Châtre, France</w:t>
+              <w:t xml:space="preserve">Atelier sur la Cryoconservation des Ressources Génétiques Animales en Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2003, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02763564v1</w:t>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02763083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle du plasma séminal dans la conservation in vitro de la semence de dindon</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">La biodiversité chez les oiseaux domestiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Tixier-Boichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Coquerelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Durand Tardif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Planchenault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Jamilloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Journées de la Recherche Avicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2001, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02762878v1</w:t>
+                <w:t xml:space="preserve">hal-02760752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La biodiversité chez les oiseaux domestiques</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rôle du plasma séminal dans la conservation in vitro de la semence de dindon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Douard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Magistrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Hermier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Journées de la Recherche Avicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2001, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02760752v1</w:t>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02762878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitamin E and exogenous substracts do not change the phospholipid loss in turkey semen stored in vitro</w:t>
               </w:r>
@@ -20074,51 +20074,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Douard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Magistrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20195,77 +20195,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Douard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Magistrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique D. Hermier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21. World's Poultry Science Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2000, Montréal, Canada. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20316,51 +20316,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Grasseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique D. Hermier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International conference on avian reproduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1999, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20424,51 +20424,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.M. de Sousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Grasseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Combarnous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20. World's Poultry Science Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1996, New Delhi, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20506,51 +20506,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toxic effects of current cryoprotectants on fowl spermatozoa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Seigneurin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20. World's Poultry Science Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1996, New Delhi, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20670,51 +20670,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cryoconservation du sperme de coq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Seigneurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -21067,297 +21067,297 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sperm Intact Cell MALDI-TOF Mass Spectrometry : an innovative proteomic phenotyping method for accurate diagnosis of male fertility</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elimination du glycérol de la semence décongelée de coq par centrifugation dans un gel colloïdal synthétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hsiu-Lien Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Grasseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Mermillod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Poultry Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">14. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Tours, France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04231740v1</w:t>
+                <w:t xml:space="preserve">hal-03760294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of glycerol on sperm fertilizing capacity in chicken</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sperm Intact Cell MALDI-TOF Mass Spectrometry : an innovative proteomic phenotyping method for accurate diagnosis of male fertility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Eloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Banliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Reverchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19. International Congress on Animal Reproduction - ICAR 2020+2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Bologne, Italy</w:t>
+              <w:t xml:space="preserve">World Poultry Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03760305v1</w:t>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04231740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elimination du glycérol de la semence décongelée de coq par centrifugation dans un gel colloïdal synthétique</w:t>
+                <w:t xml:space="preserve">Impact of glycerol on sperm fertilizing capacity in chicken</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hsiu-Lien Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Grasseau</w:t>
@@ -21388,366 +21388,366 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Tours, France. 2022</w:t>
+              <w:t xml:space="preserve">19. International Congress on Animal Reproduction - ICAR 2020+2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Bologne, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03760294v1</w:t>
+                <w:t xml:space="preserve">hal-03760305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration of the spermatozoa functions involved in the infertility of broiler infertility</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Seminal plasma exosomes of fertile and subfertile roosters have morphological and biochemical characteristics that affect sperm viability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz Cordeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Grasseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hsiu-Lien Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Usbekov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Congress on Animal Reproduction ICAR 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, Bologna, Italy. 2020</w:t>
+              <w:t xml:space="preserve">World poultry congress WPC 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2020, Paris, France. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02478459v1</w:t>
+                <w:t xml:space="preserve">hal-02478457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seminal plasma exosomes of fertile and subfertile roosters have morphological and biochemical characteristics that affect sperm viability</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Exploration of the spermatozoa functions involved in the infertility of broiler infertility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Thelie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Soler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz Cordeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Grasseau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">R. Usbekov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World poultry congress WPC 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2020, Paris, France. 2020</w:t>
+              <w:t xml:space="preserve">19th International Congress on Animal Reproduction ICAR 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Bologna, Italy. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02478457v1</w:t>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02478459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pregnancy after short exposure of cryopreserved porcine embryo to cryoprotective agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Guignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florine Dubuisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voiry Camille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21867,51 +21867,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mermillod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Guignot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spring Conference 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Lindau, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21949,51 +21949,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers de meilleures performances de reproduction en aviculture : évaluation des phénotypes, pratiques et avancées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Govoroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Jego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -22070,51 +22070,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Mills</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Grasseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Thelie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Nys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -22150,368 +22150,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02741123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intact cell MALDI-TOF MS on sperm: A new molecular test for male fertility diagnosis</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Advances in the management of poultry genetic diversity within CRB-Anim</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Govoroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Baillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Thelie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Seigneurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. Biennial Conference of the Association for Applied Animal Andrology</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">X. European Symposium on Poultry Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Saint-Malo, France. 2017, Xth European Symposium on Poultry Genetics</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02743540v1</w:t>
+                <w:t xml:space="preserve">hal-01605141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advances in the management of poultry genetic diversity within CRB-Anim</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Intact cell MALDI-TOF MS on sperm: A new molecular test for male fertility diagnosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Soler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Thelie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Seigneurin</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Grasseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">X. European Symposium on Poultry Genetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10. Biennial Conference of the Association for Applied Animal Andrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Tours, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsevier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Animal Reproduction Science, 169 (Special Issue), 2016, 10th Biennial Conference of the Association for Applied Animal Andrology. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anireprosci.2016.03.051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId521" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01605141v1</w:t>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02743540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets de la metformine sur la mobilité et la réaction acrosomique des spermatozoïdes de coq frais et congelés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Mong Diep Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Seigneurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Praud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Froment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -22562,64 +22562,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New proteomic tools for reproductive phenotyping: the male fowl fertility example</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Soler Vasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Thelie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22769,90 +22769,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phenotyping chicken male fertility by Intact Cell MALDI-TOF Mass Spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Soler Vasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Thelie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Grasseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Paula Teixeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. Human Proteome Organization World</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Madrid, Spain. 2014</w:t>
@@ -22894,51 +22894,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phenotyping of reproductive cells in domestic birds through an-omics approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Soler Vasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Thelie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -22989,90 +22989,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strategy of avian germ plasm cryobanking in France and scientific advances in reproductive phenotype</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Govoroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Seigneurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Pain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Tixier-Boichard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. European Poultry conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Stavanger, Norway. WPSA, Branche Norvégienne, 2014, XIVth European Poultry Conference</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -23091,234 +23091,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01123045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phénotypage moléculaire de la semence de poulet par différentes approches protéomiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">Chicken spermatozoa and seminal plasma proteomic using MALDI-TOF profiling, top down and bottom-up proteomic approaches in order to phenotype semen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Grasseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Bourin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Cahier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Audrey Gargaros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26. Colloque Biotechnocentre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Seillac, France. 2013, 26ème Colloque Biotechnocentre</w:t>
+              <w:t xml:space="preserve">7. European Proteomics Association Eupa 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Saint Malo, France. 2013, EuPA. Scientific Meeting</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02744593v1</w:t>
+                <w:t xml:space="preserve">hal-02744888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strategy of avian germ plasmcryobanking in France and example of scientific advances in proteomic sperm studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Govoroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Pain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Seigneurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Tixier-Boichard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Forum on Avian Germplasm 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Seoul, South Korea. 2013, International Forum on Avian Germplasm 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -23337,221 +23337,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01189894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chicken spermatozoa and seminal plasma proteomic using MALDI-TOF profiling, top down and bottom-up proteomic approaches in order to phenotype semen</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">Phénotypage moléculaire de la semence de poulet par différentes approches protéomiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Grasseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Bourin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Cahier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Gargaros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. European Proteomics Association Eupa 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Saint Malo, France. 2013, EuPA. Scientific Meeting</w:t>
+              <w:t xml:space="preserve">26. Colloque Biotechnocentre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Seillac, France. 2013, 26ème Colloque Biotechnocentre</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02744888v1</w:t>
+                <w:t xml:space="preserve">hal-02744593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets des inhibiteurs de l'AMPK (Compound C et ARA-A) sur la semence de coq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi-Mong-Diep Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Grasseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Froment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -23583,264 +23583,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02748109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peptide markers of chicken sperm quality displayed by Intact Cells MALDI-TOF mass spectrometry</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Improvement of Guinea fowl sperm cryopreservation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Seigneurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24. World's Poultry Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Salvador, Bahia, Brazil. Cambridge University Press, World's Poultry Science Journal, (Supplément 1), 2012, XXIV World's Poultry Congress</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02744426v1</w:t>
+                <w:t xml:space="preserve">hal-02745055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of Guinea fowl sperm cryopreservation</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Peptide markers of chicken sperm quality displayed by Intact Cells MALDI-TOF mass spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Grasseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Harichaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Didier Terlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24. World's Poultry Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Salvador, Bahia, Brazil. Cambridge University Press, World's Poultry Science Journal, (Supplément 1), 2012, XXIV World's Poultry Congress</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02745055v1</w:t>
+                <w:t xml:space="preserve">hal-02744426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomarqueurs protéiques de la qualité du sperme de coq caractérisés par ICM-MS (Intact Cells MALDI-TOF Mass Spectrometry)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Harichaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23921,103 +23921,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hen oocyte quality and fertility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Elis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Govoroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Monget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Couty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Chick Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2007, Barcelone, Spain. 1 p., 2007</w:t>
@@ -24059,90 +24059,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régulation par l'environnement membranaire de l'activité des P-glycoproteines d'un nématode parasite responsables de chimio-résistance aux traitements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Guégnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Vern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Grasseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Koch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17. Colloque Biotechnocentre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2004, Fondjouan, France. pp.39, 2004</w:t>
@@ -24885,242 +24885,242 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phénotypage moléculaire par ICM-MS de la semence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Base de données protéomiques Top down en reproduction animale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Galland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Paula Teixeira-Mechin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">France, N° de brevet: Déclaration d’invention et de résultats valorisables DI-RV-16-0010. 2016</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, N° de brevet: Déclaration d'invention DI-RV-16-0009. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01606488v1</w:t>
+                <w:t xml:space="preserve">hal-01606433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Base de données protéomiques Top down en reproduction animale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Phénotypage moléculaire par ICM-MS de la semence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Thelie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, N° de brevet: Déclaration d’invention et de résultats valorisables DI-RV-16-0010. 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Galland</w:t>
-[...64 lines deleted...]
-                <w:t xml:space="preserve">hal-01606433v1</w:t>
+                <w:t xml:space="preserve">hal-01606488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -25177,51 +25177,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Maisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Seigneurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Rault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -25575,51 +25575,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394166v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsiu-Lien Herbie Lin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mermillod" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grasseau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Blesbois" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Vitorino Carvalho" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2024.103448" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04524610v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.A. Rakha" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Ansari" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Akhter" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Akhter" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36899/japs.2023.1.0613" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04230575v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Brillard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine G&#233;rard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2023.107330" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04524573v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lih-Ren Chen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryobiol.2023.104567" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03744931v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Santiago-Moreno" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2022.100475" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03744122v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bernal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Behnamifar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. &#193;lvarez-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Toledano-D&#237;az" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Casta&#241;o" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/rd21209" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03627949v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Almi&#241;ana" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Dubuisson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bauersachs" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Royer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40104-021-00672-1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511888v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00439339.2022.1998816" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03974794v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Woelders" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A.C. de Wit" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Engel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hulsegge" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Grasseau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryobiol.2022.06.003" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03514442v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Esteso" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dom&#237;nguez-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00071668.2021.1955333" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03213124v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Soler" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Th&#233;lie" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Cordeiro" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2021.655866" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622711v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bushra A. Rakha" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad S. Ansari" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shamim Akhter" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Akhter" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10495398.2020.1714634" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03163914v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rustem Uzbekov" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-20-0462" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03514488v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2021.06.008" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367022v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Soler-Vasco" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Alves" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Brionne" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Jacques" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Gu&#233;rin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-98454-2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02927044v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2020.03.023" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03150231v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Iglesias-Cabeza" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. S&#225;nchez-Rivera" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2020.09.060" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622805v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Riou" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gu&#233;gnard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Vern" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Koch" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2019079" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02860780v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Uzbekova" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Druart" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Labas" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2020.02.037" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03151364v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pachara Thananurak" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Napapach Chuaychu-Noo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yupin Phasuk" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thevin Vongpralub" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2019.10.040" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03151194v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Santiago-Moreno" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21165664" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622807v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juli&#225;n Santiago-Moreno" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/bio.2018.0111" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622979v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego A. Galarza" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio L&#243;pez-Sebasti&#225;n" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryobiol.2019.10.007" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623316v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Thelie" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps/pez196" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622557v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bailliard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Seigneurin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Zerjal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tixier-Boichard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps/pey360" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627429v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berenice Bernal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serafin Perez-Cerezales" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Castano" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolfo Toledano-D&#237;az" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0209910" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620572v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie R&#233;hault-Godbert" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Poirier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Govoroun" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fouch&#233;court" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.23153" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623243v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Mong-Diep Nguyen" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2019.07.031" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621845v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grimaud-Jottreau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Seigneurin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2019.07.028" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621717v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G. Gil" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. G. Davila" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Campo" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps/pey299" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622884v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. A. Galarza" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Lopez" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Woelders" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2018.03.022" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628921v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. A. Rakha" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Ansari" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Zafar" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Naseer" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2018.09.003" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622796v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Guignot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fortini" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Grateau" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Burette" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dreyfus" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryobiol.2018.06.009" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622696v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allah Rakha" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Sajjad Ansari" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3184/175815618X15180876264262" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622698v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2018.06.015" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605140v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Magistrini" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Halgrain" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Couty" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606032v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bushra Allah Rakha" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zartasha Zafar" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iftikhar Hussain" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryobiol.2017.07.006" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606095v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Esteso" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L&#243;pez-Sebasti&#225;n" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Villaverde-Morcillo" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps/pex176" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529476v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maqsood Anwar" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3184/175815617X14799886572940" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606034v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2017.07.018" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603284v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2017.05.016" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406182v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529459v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Hussain" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2016.09.004" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409315v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duittoz" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Praud" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Combarnous" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.13710" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353250v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0147559" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409337v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Froment" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20163205016" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409330v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Paula Teixeira-Mechin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.M116.058289" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529463v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Chen Chen" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsiu-Chou Liu" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang-Yuan Wei" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeng-Fang Huang" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chai-Ching Lin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2141/jpsa.0150162" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630224v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Paula Teixeira-Gomes" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2016.07.050" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130536v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Santiago Moreno" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Toledano D&#237;az" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L&#243;pez Sebasti&#225;n" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ga&#241;&#225;n" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps/peu020" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353274v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0134420" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353268v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Malik" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10344-015-0904-x" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210966v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Coudurier" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Peyraud" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jeuland" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Urruty" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2015.28.1.3010" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129861v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Cahier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gargaros-Ratajczak" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Harichaux" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2014.07.024" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194946v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.M.K. Abouelezz" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.G. D&#225;vila" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10344-015-0929-1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129947v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129880v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2014.08.008" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129939v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Metayer-Coustard" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.114.121855" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129779v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Seigneurin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chapuis" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps.2013-03166" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129755v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129630v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2141/jpsa.011120" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129652v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Vidament" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Le Foll" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Levillain" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Yvon" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2012.01.018" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191231v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Renou" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Thiery" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Pajot" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birte Nielsen" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Keller" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129499v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129497v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3184/175815511X13069413108523" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460913v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lynda Hassouna" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Narcy" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Grasteau" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/rwaf-a089" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129508v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Lemoine" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2010.07.017" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PVRVGS3V-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645266v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129509v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129574v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2010.10.010" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WNW2CN2P-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665165v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vincent" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.X. Martin" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2008.03.016" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666532v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Elis" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Balzergue" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Martin-Magniette" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.21062" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A5A6FF85DFC73E2434C7A76EE2D98BB937F5964F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665174v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Dupont" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vana&#239;que Guillory" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tesseraud" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.108.072660" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666483v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Batellier" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-9-110" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662216v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-08-0094" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664838v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mignon-Grasteau" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Saint Jalme" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2007.09.019" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DZKH7N6D-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664362v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Limouzin" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Besnard" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ps/86.3.555" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658944v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Gustavo Carlo Persani" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1677/JOE-07-0143" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657521v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175173110700081X" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657442v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136827v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Riou" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Kerboeuf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-006-0455-x" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657359v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Dubos" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Mialon" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Roman" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225263v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Douard" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hermier" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Labb&#233;" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2004.03.020" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CMRNWQNC-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677495v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/rep.1.00454" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669884v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gassama-Diagne" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ps/83.8.1385" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670422v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0093-691X(03)00180-8" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JQZKRV9T-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674664v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Germain" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Boniface" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Pellet" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0093-691X(03)00207-3" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CZ7WS8KW-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676790v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680451v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saint-Jalme" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lecoq" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Plouzeau" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669625v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673688v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Coquerelle" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Durand Tardif" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Planchenault" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jamilloux" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685486v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Hermier" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697109v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685340v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.F. Surai" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Brillard" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.K. Speake" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685134v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685328v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685255v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686428v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tselutin" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694680v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chalah" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685774v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684469v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691985v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Domjan" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Williams" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00899967v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lessire" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Hermier" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683945v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lessire" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685660v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Hallouis" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686406v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dupuy" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701606v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701728v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Caffin" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702310v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Reviers" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700775v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02717381v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mauger" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02720357v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652513v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760292v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsiu-Lien Lin" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760302v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759976v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Saint-Dizier" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03163982v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03129099v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Liptoi" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berna-Juarez B" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nandi S" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787432v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741433v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Soler Vasco" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739596v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741867v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801921v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Teixeira" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793238v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743142v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739538v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793999v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Guerin" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738754v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791806v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738809v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gargaros" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796244v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745214v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Pain" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190591v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Andr&#233;" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744868v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hidas" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745049v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Bourin" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744407v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cadoret" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749522v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748673v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750185v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807157v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807159v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749466v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Didier Terlot" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753624v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755797v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752616v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.A. Malecki" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754477v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0531.2010.01654_1.x" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1QMWCRJN-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757331v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Monget" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753436v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751032v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757406v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751685v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756641v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard G. Guy" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751418v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814024v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750869v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754667v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758133v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755243v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753528v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750699v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755021v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760448v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759713v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761468v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Trefil" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jitka Mucksova" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760780v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Besnard" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759020v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Riou" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760874v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763083v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763564v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Leboeuf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martoriati" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Guillouet" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762878v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760752v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Planchenault" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835618v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843011v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835377v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766754v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.M. de Sousa" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771743v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766619v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773633v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02780569v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02782540v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779668v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02782379v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04231740v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Eloy" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Thomas" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Banliat" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Reverchon" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760305v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760294v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478459v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478457v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Usbekov" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03128975v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Voiry Camille" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Royer Eric" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanetti Anais" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03129121v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Alminana" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Bauersachs" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603344v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Jego" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741123v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guyot" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Mills" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Nys" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743540v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/354096.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2016.03.051" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605141v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Baillard" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742570v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Mong Diep Nguyen" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739053v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792232v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793270v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799075v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123045v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744593v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189894v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744888v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748109v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744426v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745055v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749912v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821070v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828416v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841978v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Bussi&#232;res" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guillouet" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791984v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Whyte" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Mcgrew" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129915v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Guyomard" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inra-dam-front-resources-cdn.brainsonic.com/ressources/afile/250910-42baa-resource-filiere-volailles-de-chair.html" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129934v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3899-la-reproduction-animale-et-humaine.html" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129914v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129897v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827640v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Massip" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leibo" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606488v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606433v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galland" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832458v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Haffray" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Maisse" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rault" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760308v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394166v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsiu-Lien Herbie Lin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mermillod" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grasseau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Blesbois" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Vitorino Carvalho" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2024.103448" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04524610v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.A. Rakha" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Ansari" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Akhter" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Akhter" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36899/japs.2023.1.0613" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04230575v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Brillard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine G&#233;rard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2023.107330" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04524573v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lih-Ren Chen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryobiol.2023.104567" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03974794v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Woelders" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A.C. de Wit" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Engel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hulsegge" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Grasseau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryobiol.2022.06.003" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03514442v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bernal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Casta&#241;o" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Esteso" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Toledano-D&#237;az" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dom&#237;nguez-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00071668.2021.1955333" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511888v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00439339.2022.1998816" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03744931v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Santiago-Moreno" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2022.100475" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03744122v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Behnamifar" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. &#193;lvarez-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/rd21209" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03627949v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Almi&#241;ana" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Dubuisson" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bauersachs" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Royer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40104-021-00672-1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367022v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Soler-Vasco" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Alves" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Brionne" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Jacques" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Gu&#233;rin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-98454-2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622711v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bushra A. Rakha" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad S. Ansari" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shamim Akhter" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Akhter" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10495398.2020.1714634" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03163914v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Cordeiro" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rustem Uzbekov" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-20-0462" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03213124v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Soler" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Th&#233;lie" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2021.655866" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03514488v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2021.06.008" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622805v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Riou" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gu&#233;gnard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Vern" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Koch" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2019079" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02860780v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Uzbekova" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Druart" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Labas" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2020.02.037" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02927044v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2020.03.023" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03150231v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Iglesias-Cabeza" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. S&#225;nchez-Rivera" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2020.09.060" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03151364v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pachara Thananurak" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Napapach Chuaychu-Noo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yupin Phasuk" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thevin Vongpralub" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2019.10.040" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03151194v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Santiago-Moreno" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21165664" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623243v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Mong-Diep Nguyen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2019.07.031" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621845v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Thelie" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grimaud-Jottreau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Seigneurin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2019.07.028" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620572v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie R&#233;hault-Godbert" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Poirier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Govoroun" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fouch&#233;court" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.23153" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622557v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bailliard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Seigneurin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Zerjal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tixier-Boichard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps/pey360" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627429v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juli&#225;n Santiago-Moreno" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berenice Bernal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serafin Perez-Cerezales" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Castano" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolfo Toledano-D&#237;az" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0209910" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622979v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego A. Galarza" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio L&#243;pez-Sebasti&#225;n" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryobiol.2019.10.007" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623316v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps/pez196" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622807v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/bio.2018.0111" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628921v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. A. Rakha" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Ansari" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Zafar" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Naseer" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2018.09.003" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622796v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Guignot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fortini" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Grateau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Burette" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dreyfus" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryobiol.2018.06.009" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621717v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G. Gil" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. G. Davila" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Campo" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps/pey299" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622884v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. A. Galarza" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Lopez" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Woelders" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2018.03.022" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622696v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allah Rakha" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Sajjad Ansari" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3184/175815618X15180876264262" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622698v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2018.06.015" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603284v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2017.05.016" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606032v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bushra Allah Rakha" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zartasha Zafar" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iftikhar Hussain" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryobiol.2017.07.006" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605140v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Magistrini" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Halgrain" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Couty" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606095v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Esteso" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L&#243;pez-Sebasti&#225;n" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Villaverde-Morcillo" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps/pex176" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529476v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maqsood Anwar" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3184/175815617X14799886572940" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606034v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2017.07.018" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529459v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Hussain" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2016.09.004" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409315v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duittoz" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Praud" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Combarnous" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.13710" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353250v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0147559" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409337v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Froment" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20163205016" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406182v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409330v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Paula Teixeira-Mechin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.M116.058289" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529463v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Chen Chen" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsiu-Chou Liu" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang-Yuan Wei" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeng-Fang Huang" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chai-Ching Lin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2141/jpsa.0150162" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630224v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Paula Teixeira-Gomes" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2016.07.050" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353268v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Malik" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10344-015-0904-x" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353274v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0134420" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130536v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Santiago Moreno" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Toledano D&#237;az" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L&#243;pez Sebasti&#225;n" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ga&#241;&#225;n" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps/peu020" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210966v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Coudurier" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Peyraud" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jeuland" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Urruty" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2015.28.1.3010" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129861v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Cahier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gargaros-Ratajczak" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Harichaux" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2014.07.024" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194946v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.M.K. Abouelezz" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.G. D&#225;vila" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10344-015-0929-1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129880v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2014.08.008" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129947v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129939v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Metayer-Coustard" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.114.121855" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129779v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Seigneurin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chapuis" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps.2013-03166" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129755v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129652v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Vidament" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Le Foll" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Levillain" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Yvon" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2012.01.018" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129630v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2141/jpsa.011120" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191231v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Renou" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Thiery" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Pajot" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birte Nielsen" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Keller" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645266v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460913v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lynda Hassouna" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Narcy" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Grasteau" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/rwaf-a089" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129499v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129497v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3184/175815511X13069413108523" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129508v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Lemoine" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2010.07.017" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PVRVGS3V-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129509v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129574v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2010.10.010" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WNW2CN2P-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666532v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Elis" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Balzergue" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Martin-Magniette" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.21062" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A5A6FF85DFC73E2434C7A76EE2D98BB937F5964F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665165v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vincent" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.X. Martin" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2008.03.016" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665174v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Dupont" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vana&#239;que Guillory" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tesseraud" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.108.072660" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666483v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Batellier" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-9-110" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662216v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-08-0094" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664838v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mignon-Grasteau" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Saint Jalme" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2007.09.019" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DZKH7N6D-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658944v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Gustavo Carlo Persani" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1677/JOE-07-0143" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657521v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175173110700081X" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657442v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664362v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Limouzin" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Besnard" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ps/86.3.555" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136827v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Riou" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Kerboeuf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-006-0455-x" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657359v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Dubos" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Mialon" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Roman" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225263v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Douard" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hermier" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Labb&#233;" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2004.03.020" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CMRNWQNC-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677495v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/rep.1.00454" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674664v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Germain" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Boniface" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Pellet" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0093-691X(03)00207-3" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CZ7WS8KW-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676790v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670422v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0093-691X(03)00180-8" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JQZKRV9T-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669884v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gassama-Diagne" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ps/83.8.1385" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669625v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680451v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saint-Jalme" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lecoq" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Plouzeau" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673688v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Coquerelle" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Durand Tardif" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Planchenault" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jamilloux" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685328v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697109v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685486v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Hermier" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685340v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.F. Surai" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Brillard" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.K. Speake" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685134v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685255v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686428v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tselutin" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694680v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chalah" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685774v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691985v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Domjan" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Williams" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684469v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00899967v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lessire" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Hermier" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683945v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lessire" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685660v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Hallouis" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686406v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dupuy" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701606v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702310v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Reviers" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701728v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Caffin" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700775v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02717381v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mauger" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02720357v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652513v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759976v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsiu-Lien Lin" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Saint-Dizier" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760292v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760302v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03163982v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03129099v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Liptoi" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berna-Juarez B" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nandi S" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787432v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741433v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Soler Vasco" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739596v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801921v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Teixeira" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793238v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741867v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743142v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793999v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Guerin" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738754v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739538v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738809v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gargaros" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791806v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796244v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190591v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Andr&#233;" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745214v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Pain" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750185v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Bourin" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744868v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hidas" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745049v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744407v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cadoret" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749522v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748673v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807157v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807159v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749466v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Didier Terlot" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752616v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.A. Malecki" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754477v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0531.2010.01654_1.x" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1QMWCRJN-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755797v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753624v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757331v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Monget" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753436v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751032v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756641v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard G. Guy" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757406v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751685v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751418v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814024v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754667v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750869v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758133v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755021v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753528v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755243v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750699v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759713v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760448v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761468v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Trefil" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jitka Mucksova" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760780v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Besnard" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759020v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Riou" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760874v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763564v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Leboeuf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martoriati" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Guillouet" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763083v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760752v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Planchenault" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762878v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835618v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843011v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835377v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766754v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.M. de Sousa" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771743v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766619v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773633v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02780569v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02782540v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779668v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02782379v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760294v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04231740v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Eloy" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Thomas" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Banliat" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Reverchon" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760305v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478457v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Usbekov" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478459v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03128975v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Voiry Camille" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Royer Eric" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanetti Anais" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03129121v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Alminana" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Bauersachs" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603344v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Jego" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741123v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guyot" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Mills" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Nys" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605141v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Baillard" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743540v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/354096.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2016.03.051" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742570v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Mong Diep Nguyen" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739053v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792232v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793270v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799075v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123045v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744888v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189894v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744593v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748109v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745055v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744426v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749912v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821070v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828416v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841978v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Bussi&#232;res" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guillouet" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791984v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Whyte" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Mcgrew" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129915v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Guyomard" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inra-dam-front-resources-cdn.brainsonic.com/ressources/afile/250910-42baa-resource-filiere-volailles-de-chair.html" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129934v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3899-la-reproduction-animale-et-humaine.html" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129914v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129897v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827640v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Massip" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leibo" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606433v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galland" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606488v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832458v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Haffray" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Maisse" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rault" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760308v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>