--- v1 (2026-04-10)
+++ v2 (2026-05-03)
@@ -632,1052 +632,1052 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04524573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Freezing chicken semen: Influence of base medium osmolality, cryoprotectants, cryoprotectant concentration, and cooling rate on post-thaw sperm survival</w:t>
+                <w:t xml:space="preserve">Animal board invited review: Germplasm technologies for use with poultry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henri Woelders</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J. Santiago-Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cryobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cryobiol.2022.06.003⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 16 (3), pp.1-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2022.100475⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03974794v1</w:t>
+                <w:t xml:space="preserve">hal-03744931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Birchen and Blue Leonesa sperm cryopreservation: a new technique for evaluating the integrity of cockerel sperm membranes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transit along the vas deferens results in a high percentage of filiform spermatozoa with compacted chromatin in the rooster (Gallus domesticus)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bernal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Behnamifar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Álvarez-Rodríguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Toledano-Díaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Bernal</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">C. Castaño</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Domínguez-González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Poultry Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00071668.2021.1955333⟩</w:t>
+              <w:t xml:space="preserve">Reproduction, Fertility and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 34 (10), pp.699 - 712. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1071/rd21209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03514442v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03744122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chicken semen cryopreservation: importance of cryoprotectants</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Unveiling how vitrification affects the porcine blastocyst: clues from a transcriptomic study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Almiñana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florine Dubuisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bauersachs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Mermillod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World's Poultry Science Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 78 (1), pp.1-22. </w:t>
+              <w:t xml:space="preserve">Journal of Animal Science and Biotechnology </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (1), pp.1-21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00439339.2022.1998816⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s40104-021-00672-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03511888v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03627949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Animal board invited review: Germplasm technologies for use with poultry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Santiago-Moreno</w:t>
+                <w:t xml:space="preserve">Chicken semen cryopreservation: importance of cryoprotectants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hsiu-Lien Herbie Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.animal.2022.100475⟩</w:t>
+              <w:t xml:space="preserve">World's Poultry Science Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 78 (1), pp.1-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00439339.2022.1998816⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03744931v1</w:t>
+                <w:t xml:space="preserve">hal-03511888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transit along the vas deferens results in a high percentage of filiform spermatozoa with compacted chromatin in the rooster (Gallus domesticus)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. Bernal</w:t>
+                <w:t xml:space="preserve">Freezing chicken semen: Influence of base medium osmolality, cryoprotectants, cryoprotectant concentration, and cooling rate on post-thaw sperm survival</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Woelders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Behnamifar</w:t>
+                <w:t xml:space="preserve">A.A.C. de Wit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Álvarez-Rodríguez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">C. Castaño</w:t>
+                <w:t xml:space="preserve">B. Engel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Hulsegge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Grasseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction, Fertility and Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1071/rd21209⟩</w:t>
+              <w:t xml:space="preserve">Cryobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 108, pp.67-77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cryobiol.2022.06.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03744122v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03974794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unveiling how vitrification affects the porcine blastocyst: clues from a transcriptomic study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florine Dubuisson</w:t>
+                <w:t xml:space="preserve">Birchen and Blue Leonesa sperm cryopreservation: a new technique for evaluating the integrity of cockerel sperm membranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bernal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Castaño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Bauersachs</w:t>
+                <w:t xml:space="preserve">M. C. Esteso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Toledano-Díaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Royer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Mermillod</w:t>
+                <w:t xml:space="preserve">M. Domínguez-González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science and Biotechnology </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 13 (1), pp.1-21. </w:t>
+              <w:t xml:space="preserve">British Poultry Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 63 (2), pp.1-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s40104-021-00672-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00071668.2021.1955333⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03627949v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03514442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protein expression reveals a molecular sexual identity of avian primordial germ cells at pre-gonadal stages</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Proteomic Changes Associated With Sperm Fertilizing Ability in Meat-Type Roosters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Soler-Vasco</w:t>
+                <w:t xml:space="preserve">Laura Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Alves</w:t>
+                <w:t xml:space="preserve">Aurore Thélie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Grasseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Brionne</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Vanessa Guérin</w:t>
+                <w:t xml:space="preserve">Luiz Cordeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-98454-2⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9, 15 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fcell.2021.655866⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03367022v1</w:t>
+                <w:t xml:space="preserve">hal-03213124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intravaginal insemination depth influences fertility outcomes in Indian red jungle fowl (Gallus gallus murghi)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bushra A. Rakha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad S. Ansari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bushra A. Rakha</w:t>
+                <w:t xml:space="preserve">Shamim Akhter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Akhter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 32 (4), pp.526-530. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/10495398.2020.1714634⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02622711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First insights on seminal extracellular vesicles in chickens of contrasted fertility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz Cordeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hsiu-Lien Herbie Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1685,903 +1685,903 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Grasseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rustem Uzbekov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproduction [Cambridge]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 161 (5), pp.489-498. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1530/REP-20-0462⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03163914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteomic Changes Associated With Sperm Fertilizing Ability in Meat-Type Roosters</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Luiz Cordeiro</w:t>
+                <w:t xml:space="preserve">Effect of glutathione on pre and post-freezing sperm quality of Indian red jungle fowl (Gallus gallus murghi)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.S. Ansari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.A. Rakha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Akhter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Akhter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fcell.2021.655866⟩</w:t>
+              <w:t xml:space="preserve">Theriogenology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 172, pp.73-79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.theriogenology.2021.06.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03213124v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03514488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of glutathione on pre and post-freezing sperm quality of Indian red jungle fowl (Gallus gallus murghi)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
+                <w:t xml:space="preserve">Protein expression reveals a molecular sexual identity of avian primordial germ cells at pre-gonadal stages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Soler-Vasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Brionne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theriogenology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 172, pp.73-79. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.theriogenology.2021.06.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-98454-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03514488v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03367022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of cholesterol content on activity of P-glycoproteins and membrane physical state, and consequences for anthelmintic resistance in the nematode Haemonchus contortus</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christine Koch</w:t>
+                <w:t xml:space="preserve">Effect of dimethylformamide on sperm quality and fertilizing ability of Indian red jungle fowl (Gallus gallus murghi)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.A. Rakha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.S. Ansari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Akhter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Akhter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasite</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/parasite/2019079⟩</w:t>
+              <w:t xml:space="preserve">Theriogenology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 149, pp.55-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.theriogenology.2020.03.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02622805v1</w:t>
+                <w:t xml:space="preserve">hal-02927044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intact cell MALDI-TOF mass spectrometry, a promising proteomic profiling method in farm animal clinical and reproduction research</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Effect of supplementation of valine to chicken extender on sperm cryoresistance and post-thaw fertilization capacity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bernal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Iglesias-Cabeza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Sánchez-Rivera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Toledano-Díaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Castaño</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theriogenology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.theriogenology.2020.02.037⟩</w:t>
+              <w:t xml:space="preserve">Poultry Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 99 (12), pp.7133-7141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psj.2020.09.060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02860780v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03150231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of dimethylformamide on sperm quality and fertilizing ability of Indian red jungle fowl (Gallus gallus murghi)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
+                <w:t xml:space="preserve">Effects of cholesterol content on activity of P-glycoproteins and membrane physical state, and consequences for anthelmintic resistance in the nematode Haemonchus contortus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Riou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Guégnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Vern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Grasseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Koch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theriogenology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.theriogenology.2020.03.023⟩</w:t>
+              <w:t xml:space="preserve">Parasite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 27 (3), 13 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/parasite/2019079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02927044v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02622805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of supplementation of valine to chicken extender on sperm cryoresistance and post-thaw fertilization capacity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. Bernal</w:t>
+                <w:t xml:space="preserve">Intact cell MALDI-TOF mass spectrometry, a promising proteomic profiling method in farm animal clinical and reproduction research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Soler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana Uzbekova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Iglesias-Cabeza</w:t>
+                <w:t xml:space="preserve">Xavier Druart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">U. Sánchez-Rivera</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Poultry Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 99 (12), pp.7133-7141. </w:t>
+              <w:t xml:space="preserve">Theriogenology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 150, pp.113-121. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.psj.2020.09.060⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.theriogenology.2020.02.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03150231v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02860780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Different concentrations of cysteamine, ergothioneine, and serine modulate quality and fertilizing ability of cryopreserved chicken sperm</w:t>
               </w:r>
@@ -2593,51 +2593,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pachara Thananurak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Napapach Chuaychu-Noo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Thélie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yupin Phasuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2786,1589 +2786,1589 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03151194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights in the AMPK regulation in chicken spermatozoa: Role of direct AMPK activator and relationship between AMPK and PKA pathways</w:t>
+                <w:t xml:space="preserve">Two-step accelerating freezing protocol yields a better motility, membranes and DNA integrities of thawed ram sperm than three-steps freezing protocols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thi-Mong-Diep Nguyen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Grasseau</w:t>
+                <w:t xml:space="preserve">Diego A. Galarza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio López-Sebastián</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Woelders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julián Santiago-Moreno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theriogenology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.theriogenology.2019.07.031⟩</w:t>
+              <w:t xml:space="preserve">Cryobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 91, pp.84 - 89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cryobiol.2019.10.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02623243v1</w:t>
+                <w:t xml:space="preserve">hal-02622979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semen biotechnology optimization for successful fertilization in Japanese quail (Coturnix japonica)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+                <w:t xml:space="preserve">Sucrose increases the quality and fertilizing ability of cryopreserved chicken sperms in contrast to raffinose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pachara Thananurak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Napapach Chuaychu-Noo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Thelie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yupin Phasuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thevin Vongpralub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theriogenology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 139, pp.98 - 105. </w:t>
+              <w:t xml:space="preserve">Poultry Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 98 (9), pp.4161 - 4171. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.theriogenology.2019.07.028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3382/ps/pez196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02621845v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02623316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The seminal acrosin‐inhibitor ClTI1/SPINK2 is a fertility‐associated marker in the chicken</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of Cryopreservation on Lipid Peroxidation, Antioxidant Potential, Chromatin Integrity, and Mitochondrial Activity of Indian Red Jungle Fowl (Gallus gallus murghi) Semen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad S. Ansari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bushra A. Rakha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shamim Akhter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julián Santiago-Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Reproduction and Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mrd.23153⟩</w:t>
+              <w:t xml:space="preserve">Biopreservation and Biobanking</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 17 (4), pp.288 - 295. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/bio.2018.0111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02620572v1</w:t>
+                <w:t xml:space="preserve">hal-02622807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chicken seme cryopreservation and use for the restoration of rare genetic resources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Thelie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Bailliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Seigneurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Zerjal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Tixier-Boichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Poultry Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 98 (1), pp.447-455. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3382/ps/pey360⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02622557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seminal plasma amino acid profile in different breeds of chicken: Role of seminal plasma on sperm cryoresistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julián Santiago-Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berenice Bernal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serafin Perez-Cerezales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Castano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adolfo Toledano-Díaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 14 (1), pp.1-19. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0209910⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02627429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-step accelerating freezing protocol yields a better motility, membranes and DNA integrities of thawed ram sperm than three-steps freezing protocols</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The seminal acrosin‐inhibitor ClTI1/SPINK2 is a fertility‐associated marker in the chicken</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Thelie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Govoroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Fouchécourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cryobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cryobiol.2019.10.007⟩</w:t>
+              <w:t xml:space="preserve">Molecular Reproduction and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 86 (7), pp.762-775. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mrd.23153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02622979v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02620572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sucrose increases the quality and fertilizing ability of cryopreserved chicken sperms in contrast to raffinose</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New insights in the AMPK regulation in chicken spermatozoa: Role of direct AMPK activator and relationship between AMPK and PKA pathways</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi-Mong-Diep Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Grasseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Poultry Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3382/ps/pez196⟩</w:t>
+              <w:t xml:space="preserve">Theriogenology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 140, pp.1 - 7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.theriogenology.2019.07.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02623316v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02623243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Cryopreservation on Lipid Peroxidation, Antioxidant Potential, Chromatin Integrity, and Mitochondrial Activity of Indian Red Jungle Fowl (Gallus gallus murghi) Semen</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Shamim Akhter</w:t>
+                <w:t xml:space="preserve">Semen biotechnology optimization for successful fertilization in Japanese quail (Coturnix japonica)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Thelie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Grasseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Grimaud-Jottreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Seigneurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julián Santiago-Moreno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biopreservation and Biobanking</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 17 (4), pp.288 - 295. </w:t>
+              <w:t xml:space="preserve">Theriogenology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 139, pp.98 - 105. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1089/bio.2018.0111⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.theriogenology.2019.07.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02622807v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02621845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of dimethylsulfoxide for semen cryopreservation in Indian red jungle fowl (Gallus gallus murghi)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Access to pasture in an outdoor housing system affects welfare indicators and improves rooster sperm quality in two native Mediterranean breeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Santiago-Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. A. Rakha</w:t>
+                <w:t xml:space="preserve">M. G. Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. S. Ansari</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Akhter</w:t>
+                <w:t xml:space="preserve">S. G. Davila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z. Zafar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Naseer</w:t>
+                <w:t xml:space="preserve">J. L. Campo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Toledano-Díaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theriogenology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.theriogenology.2018.09.003⟩</w:t>
+              <w:t xml:space="preserve">Poultry Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 97 (12), pp.4433-4441. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3382/ps/pey299⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02628921v1</w:t>
+                <w:t xml:space="preserve">hal-02621717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early steps of cryopreservation of day one honeybee (Apis mellifera) embryos treated with low-frequency sonophoresis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sephadex filtration as successful alternative to density-gradient centrifugation procedures for ram sperm selection with improved kinetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. A. Galarza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Guignot</w:t>
+                <w:t xml:space="preserve">Sebastian Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Fortini</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">H. Woelders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Santiago-Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cryobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cryobiol.2018.06.009⟩</w:t>
+              <w:t xml:space="preserve">Animal Reproduction Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 192, pp.261-270. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anireprosci.2018.03.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02622796v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02622884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Access to pasture in an outdoor housing system affects welfare indicators and improves rooster sperm quality in two native Mediterranean breeds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Santiago-Moreno</w:t>
+                <w:t xml:space="preserve">Use of dimethylsulfoxide for semen cryopreservation in Indian red jungle fowl (Gallus gallus murghi)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. A. Rakha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. S. Ansari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Akhter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Zafar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. G. Gil</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">A. Toledano-Díaz</w:t>
+                <w:t xml:space="preserve">A. Naseer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Poultry Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3382/ps/pey299⟩</w:t>
+              <w:t xml:space="preserve">Theriogenology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 122, pp.61 - 67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.theriogenology.2018.09.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02621717v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02628921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sephadex filtration as successful alternative to density-gradient centrifugation procedures for ram sperm selection with improved kinetics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Early steps of cryopreservation of day one honeybee (Apis mellifera) embryos treated with low-frequency sonophoresis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Guignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Fortini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. A. Galarza</w:t>
+                <w:t xml:space="preserve">Stéphane Grateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastian Lopez</w:t>
+                <w:t xml:space="preserve">Cécile Burette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Woelders</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Virginie Dreyfus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Reproduction Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 192, pp.261-270. </w:t>
+              <w:t xml:space="preserve">Cryobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 83, pp.27-33. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.anireprosci.2018.03.022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cryobiol.2018.06.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02622884v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02622796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cryoprotective effect of glycerol concentrations on Indian Red Jungle Fowl (Gallus gallus murghi) spermatozoa</w:t>
               </w:r>
@@ -4380,51 +4380,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allah Rakha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Sajjad Ansari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shamim Akhter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4471,90 +4471,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cryoprotectant effects of egg yolk on Indian red jungle fowl (Gallus gallus murghi) sperm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. A. Rakha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. S. Ansari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Akhter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Santiago-Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4595,1497 +4595,1497 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02622698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of season and age on Indian red jungle fowl (Gallus gallus murghi) semen characteristics: A 4-year retrospective study</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cryopreservation of Indian red jungle fowl (Gallus gallus murghi) semen with polyvinylpyrrolidone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bushra Allah Rakha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Sajjad Ansari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shamim Akhter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zartasha Zafar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iftikhar Hussain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theriogenology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.theriogenology.2017.05.016⟩</w:t>
+              <w:t xml:space="preserve">Cryobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 78, pp.1-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cryobiol.2017.07.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01603284v1</w:t>
+                <w:t xml:space="preserve">hal-01606032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryopreservation of Indian red jungle fowl (Gallus gallus murghi) semen with polyvinylpyrrolidone</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Iftikhar Hussain</w:t>
+                <w:t xml:space="preserve">Des avancées sur les techniques de cryopréservation de la semence et sur son utilisation en insémination animale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Magistrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëva Halgrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Grasseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Couty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Thelie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cryobiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Site IDELE - Lettre de la Cryobanque Nationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12, pp.2-6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01606032v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01605140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des avancées sur les techniques de cryopréservation de la semence et sur son utilisation en insémination animale</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Grasseau</w:t>
+                <w:t xml:space="preserve">Successful chilling of red-legged partridge (Alectoris rufa) sperm for use in artificial insemination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Santiago-Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Toledano-Díaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Couty</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurore Thelie</w:t>
+                <w:t xml:space="preserve">M.C. Esteso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. López-Sebastián</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Villaverde-Morcillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Site IDELE - Lettre de la Cryobanque Nationale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Poultry Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.1-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3382/ps/pex176⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01605140v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Successful chilling of red-legged partridge (Alectoris rufa) sperm for use in artificial insemination</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Villaverde-Morcillo</w:t>
+                <w:t xml:space="preserve">Cryopreservation of Indian Red Jungle Fowl (Gallus gallus murghi) spermatozoa: a first approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bushra Allah Rakha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Sajjad Ansari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iftikhar Hussain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maqsood Anwar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shamim Akhter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Poultry Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3382/ps/pex176⟩</w:t>
+              <w:t xml:space="preserve">Avian Biology Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10 (1), pp.6-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3184/175815617X14799886572940⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01606095v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01529476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryopreservation of Indian Red Jungle Fowl (Gallus gallus murghi) spermatozoa: a first approach</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Shamim Akhter</w:t>
+                <w:t xml:space="preserve">Dimethyleacetamide improves the cryosurvivability of Indian red jungle fowl (Gallus gallus murghi) sperm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.A. Rakha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.S. Ansari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Akhter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Zafar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Naseer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Avian Biology Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 10 (1), pp.6-11. </w:t>
+              <w:t xml:space="preserve">Theriogenology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 103, pp.1-26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3184/175815617X14799886572940⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.theriogenology.2017.07.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01529476v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimethyleacetamide improves the cryosurvivability of Indian red jungle fowl (Gallus gallus murghi) sperm</w:t>
+                <w:t xml:space="preserve">Effect of season and age on Indian red jungle fowl (Gallus gallus murghi) semen characteristics: A 4-year retrospective study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.A. Rakha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.S. Ansari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Akhter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theriogenology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 103, pp.1-26. </w:t>
+              <w:t xml:space="preserve">, 2017, 99, pp.105-110. </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.theriogenology.2017.07.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.theriogenology.2017.05.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01606034v1</w:t>
+                <w:t xml:space="preserve">hal-01603284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryopreservation of Indian red jungle fowl (Gallus gallus murghi) semen</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">I. Hussain</w:t>
+                <w:t xml:space="preserve">Comparison of extenders for liquid storage of Indian Red Jungle Fowl (Gallus gallus murghi) spermatozoa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bushra Allah Rakha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Sajjad Ansari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iftikhar Hussain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maqsood Anwar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Reproduction Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Avian Biology Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9 (3), pp.207-212</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01529459v1</w:t>
+                <w:t xml:space="preserve">hal-01406182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calcium channels in chicken sperm regulate motility and the acrosome reaction</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yves Combarnous</w:t>
+                <w:t xml:space="preserve">Cryopreservation of Indian red jungle fowl (Gallus gallus murghi) semen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.A. Rakha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.S. Ansari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Akhter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Hussain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/febs.13710⟩</w:t>
+              <w:t xml:space="preserve">Animal Reproduction Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 174, pp.45-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anireprosci.2016.09.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01409315v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01529459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ca2+/calmodulin-dependent protein kinase kinases (CaMKKs) effects on AMP-activated protein kinase (AMPK) regulation of chicken sperm functions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">Calcium channels in chicken sperm regulate motility and the acrosome reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi-Mong-Diep Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Duittoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Christophe Praud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Yves Combarnous</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Duittoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0147559⟩</w:t>
+              <w:t xml:space="preserve">FEBS Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 283 (10), pp.1902-1920. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/febs.13710⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01353250v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01409315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'AMPK, régulateur de l'énergie et des fonctions des spermatozoïdes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">Ca2+/calmodulin-dependent protein kinase kinases (CaMKKs) effects on AMP-activated protein kinase (AMPK) regulation of chicken sperm functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi-Mong-Diep Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Froment</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Combarnous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Combarnous</w:t>
+                <w:t xml:space="preserve">Christophe Praud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Duittoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/medsci/20163205016⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (1), pp.1-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0147559⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01409337v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01353250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of extenders for liquid storage of Indian Red Jungle Fowl (Gallus gallus murghi) spermatozoa</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Maqsood Anwar</w:t>
+                <w:t xml:space="preserve">L'AMPK, régulateur de l'énergie et des fonctions des spermatozoïdes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi-Mong-Diep Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Froment</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Combarnous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Avian Biology Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 32 (5), pp.491-496. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/medsci/20163205016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01406182v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01409337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intact cell MALDI-TOF MS on sperm: a molecular test for male fertility diagnosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Soler-Vasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Thelie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Grasseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6283,77 +6283,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data on endogenous chicken sperm peptides and small proteins obtained through Top-Down High Resolution Mass Spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Thelie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6415,1137 +6415,1137 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02630224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semen characteristics of the Indian Red Jungle Fowl ([i]Gallus gallus murghi[/i])</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization of red-legged partridge ([i]Alectoris rufa[/i]) sperm: Seasonal changes and influence of genetic purity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.F. Malik</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Akhter</w:t>
+                <w:t xml:space="preserve">J. Santiago Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Toledano Díaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.C. Esteso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. López Sebastián</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Gañán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Wildlife Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10344-015-0904-x⟩</w:t>
+              <w:t xml:space="preserve">Poultry Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 94 (1), pp.80-87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3382/ps/peu020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01353268v1</w:t>
+                <w:t xml:space="preserve">hal-01130536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The 5'-AMP-Activated Protein Kinase (AMPK) is involved in the augmentation of antioxidant defenses in cryopreserved chicken sperm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi-Mong-Diep Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Seigneurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Froment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Combarnous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 10 (7), pp.1-20. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0134420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01353274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of red-legged partridge ([i]Alectoris rufa[/i]) sperm: Seasonal changes and influence of genetic purity</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A. López Sebastián</w:t>
+                <w:t xml:space="preserve">Semen characteristics of the Indian Red Jungle Fowl ([i]Gallus gallus murghi[/i])</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.A. Rakha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.S. Ansari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Hussain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Gañán</w:t>
+                <w:t xml:space="preserve">M.F. Malik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Akhter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Poultry Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 94 (1), pp.80-87. </w:t>
+              <w:t xml:space="preserve">European Journal of Wildlife Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 61 (3), pp.379-386. </w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3382/ps/peu020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10344-015-0904-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01130536v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01353268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodologie d’aide à la conception et à l’évaluation de systèmes de production multiperformants : application à l’élevage de bovins laitiers et à la production de poulets de chair</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Qualitative and quantitative peptidomic and proteomic approaches to phenotyping chicken semen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Grasseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Coudurier</w:t>
+                <w:t xml:space="preserve">Karine Cahier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Peyraud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
+                <w:t xml:space="preserve">Audrey Gargaros-Ratajczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Jeuland</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Urruty</w:t>
+                <w:t xml:space="preserve">Grégoire Harichaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Productions Animales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20870/productions-animales.2015.28.1.3010⟩</w:t>
+              <w:t xml:space="preserve">Journal of Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 112, pp.313-335. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jprot.2014.07.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01210966v1</w:t>
+                <w:t xml:space="preserve">hal-01129861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualitative and quantitative peptidomic and proteomic approaches to phenotyping chicken semen</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Grasseau</w:t>
+                <w:t xml:space="preserve">Successful use of artificial insemination in the production of red-legged partridges ([i]Alectoris rufa[/i])</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.M.K. Abouelezz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Toledano-Díaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.C. Esteso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. López-Sebastián</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Cahier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Harichaux</w:t>
+                <w:t xml:space="preserve">S.G. Dávila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Proteomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jprot.2014.07.024⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Wildlife Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 61 (4), pp.645-647. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10344-015-0929-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01129861v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01194946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Successful use of artificial insemination in the production of red-legged partridges ([i]Alectoris rufa[/i])</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Méthodologie d’aide à la conception et à l’évaluation de systèmes de production multiperformants : application à l’élevage de bovins laitiers et à la production de poulets de chair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Coudurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Peyraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F.M.K. Abouelezz</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">A. López-Sebastián</w:t>
+                <w:t xml:space="preserve">François Jeuland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.G. Dávila</w:t>
+                <w:t xml:space="preserve">Nicolas Urruty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Wildlife Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 61 (4), pp.645-647. </w:t>
+              <w:t xml:space="preserve">INRA Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 28 (1), pp.51-76. </w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10344-015-0929-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2015.28.1.3010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01194946v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data for chicken semen proteome and label free quantitative analyses displaying sperm quality biomarkers</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Filière volailles de chair : Analyse des voies de progrès en agriculture conventionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Coudurier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Avril 2014, pp.1-8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (data paper)</w:t>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01129880v1</w:t>
+                <w:t xml:space="preserve">hal-01129947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filière volailles de chair : Analyse des voies de progrès en agriculture conventionnelle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
+                <w:t xml:space="preserve">Data for chicken semen proteome and label free quantitative analyses displaying sperm quality biomarkers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Grasseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Coudurier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Karine Cahier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Gargaros-Ratajczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Harichaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1, pp.37-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2014.08.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (article de synthèse)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-01129947v1</w:t>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01129880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Central role of 5'-AMP-activated protein kinase in chicken sperm functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi-Mong-Diep Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Grasseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Praud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biology of Reproduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 91 (5), pp.1-15. </w:t>
@@ -7767,243 +7767,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01129755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperatures from 4 to 15 °C are suitable for preserving the fertilizing capacity of stallion semen stored for 22 h more in INRA96 extender</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biological features of the avian male gamete and their application to biotechnology of conservation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theriogenology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.theriogenology.2012.01.018⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Poultry Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 49 (3), pp.141-149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2141/jpsa.011120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01129652v1</w:t>
+                <w:t xml:space="preserve">hal-01129630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biological features of the avian male gamete and their application to biotechnology of conservation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Temperatures from 4 to 15 °C are suitable for preserving the fertilizing capacity of stallion semen stored for 22 h more in INRA96 extender</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Vidament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Magistrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Le Foll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Levillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Yvon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Poultry Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 49 (3), pp.141-149. </w:t>
+              <w:t xml:space="preserve">Theriogenology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 78 (2), pp.297-307. </w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2141/jpsa.011120⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.theriogenology.2012.01.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01129630v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01129652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoires de rencontres amoureuses</w:t>
               </w:r>
@@ -8112,536 +8112,536 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01191231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution de la qualité de semence de faux bourdon en fonction du temps de la conservation in vitro et de l'origine des ruchers</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gamètes et fécondation chez les oiseaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Info-Reines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 2ème trimestre, pp.11-13</w:t>
+              <w:t xml:space="preserve">INRA Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 24 (3), pp.259-272</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02645266v1</w:t>
+                <w:t xml:space="preserve">hal-01129499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une Aviculture à Haute Performance Environnementale</w:t>
+                <w:t xml:space="preserve">Freezing avian semen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Grasteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/rwaf-a089⟩</w:t>
+              <w:t xml:space="preserve">Avian Biology Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 4 (2), pp.52-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3184/175815511X13069413108523⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01460913v1</w:t>
+                <w:t xml:space="preserve">hal-01129497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gamètes et fécondation chez les oiseaux</w:t>
+                <w:t xml:space="preserve">Vers une Aviculture à Haute Performance Environnementale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélynda Hassouna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Narcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Grasteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Productions Animales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 12, pp.17-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/rwaf-a089⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01129499v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01460913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Freezing avian semen</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ability of chicken spermatozoa to undergo acrosome reaction after liquid storage or cryopreservation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuela Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Grasteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Grasseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Magistrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Avian Biology Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Theriogenology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 75 (1), pp.122-130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.theriogenology.2010.07.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3184/175815511X13069413108523⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-01129497v1</w:t>
+                <w:t xml:space="preserve">hal-01129508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ability of chicken spermatozoa to undergo acrosome reaction after liquid storage or cryopreservation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evolution de la qualité de semence de faux bourdon en fonction du temps de la conservation in vitro et de l'origine des ruchers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Grasseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michèle Magistrini</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theriogenology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Info-Reines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2ème trimestre, pp.11-13</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01129508v1</w:t>
+                <w:t xml:space="preserve">hal-02645266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles recherches pour l’aviculture en France ?</w:t>
               </w:r>
@@ -8797,333 +8797,333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01129574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of germinal disk region derived genes potentially involved in hen fertility</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Differences in ability of jennies and mares to conceive with cooled and frozen semen containing glycerol or not</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Vidament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Elis</w:t>
+                <w:t xml:space="preserve">P. Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.X. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Magistrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Reproduction and Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mrd.21062⟩</w:t>
+              <w:t xml:space="preserve">Animal Reproduction Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 112 (1-2), pp.22-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anireprosci.2008.03.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02666532v1</w:t>
+                <w:t xml:space="preserve">hal-02665165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differences in ability of jennies and mares to conceive with cooled and frozen semen containing glycerol or not</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marianne Vidament</w:t>
+                <w:t xml:space="preserve">Identification of germinal disk region derived genes potentially involved in hen fertility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Elis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Couty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Balzergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Vincent</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marie-Laure Martin-Magniette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Reproduction Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Reproduction and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 76 (11), pp.1043-1055. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mrd.21062⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.anireprosci.2008.03.016⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02665165v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02666532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential involvement of several signaling pathways in initiation of the chicken acrosome reaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuela Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9209,103 +9209,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Search for the genes involved in oocyte maturation and early embryo development in the hen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Elis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Batellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Couty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Balzergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Martin-Magniette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 9, pp.1-20. </w:t>
@@ -9343,51 +9343,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A reappraisal of the factors involved in in vitro initiation of the acrosome reaction in chicken spermatozoa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuela Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Grasseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9486,51 +9486,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Grasseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Seigneurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9600,463 +9600,463 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02664838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression and biological effects of bone morphogenetic protein-15 in the hen ovary</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Couty</w:t>
+                <w:t xml:space="preserve">Semen cryopreservation for ex-situ management of genetic diversity in chicken: creation of the French Avian Cryobank</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Seigneurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Grasseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luca Gustavo Carlo Persani</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marina Govoroun</w:t>
+                <w:t xml:space="preserve">Claude Limouzin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Endocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1677/JOE-07-0143⟩</w:t>
+              <w:t xml:space="preserve">Poultry Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 86, pp.555-564. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ps/86.3.555⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02658944v1</w:t>
+                <w:t xml:space="preserve">hal-02664362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specific features of in vivo and in vitro sperm storage in birds</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Expression and biological effects of bone morphogenetic protein-15 in the hen ovary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Elis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Couty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Gustavo Carlo Persani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Govoroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 194 (3), pp.485-497. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1677/JOE-07-0143⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S175173110700081X⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-02657521v1</w:t>
+                <w:t xml:space="preserve">hal-02658944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current status in avian semen cryopreservation</w:t>
+                <w:t xml:space="preserve">Specific features of in vivo and in vitro sperm storage in birds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Brillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World's Poultry Science Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 1 (10), pp.1472-1481. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S175173110700081X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02657442v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02657521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semen cryopreservation for ex-situ management of genetic diversity in chicken: creation of the French Avian Cryobank</w:t>
+                <w:t xml:space="preserve">Current status in avian semen cryopreservation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Poultry Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">World's Poultry Science Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 63, pp.213-222</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/ps/86.3.555⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02664362v1</w:t>
+                <w:t xml:space="preserve">hal-02657442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationships between sterol/phospholipid composition and xenobiotic transport in nematodes</w:t>
               </w:r>
@@ -10323,51 +10323,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Hermier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Magistrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10452,51 +10452,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Grasseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Seigneurin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproduction [Cambridge]. Supplement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 129, pp.371-378. </w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10524,769 +10524,769 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02677495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of n - 3 polyunsaturated dietary supplementation on the reproductive capacity of male turkeys</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Activity of phospholipase A and lysophospholipase in turkey semen and oviducal fluid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Douard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gassama-Diagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Hermier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Frederique Pellet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theriogenology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0093-691X(03)00207-3⟩</w:t>
+              <w:t xml:space="preserve">Poultry Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 83, pp.1385-1393. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ps/83.8.1385⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02674664v1</w:t>
+                <w:t xml:space="preserve">hal-02669884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le coq gaulois est mis en banque</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francois Seigneurin</w:t>
+                <w:t xml:space="preserve">Impact of changes in composition of storage medium on lipid content and quality of turkey spermatozoa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Douard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Hermier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Magistrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Avicole</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Theriogenology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 61 (1), pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0093-691X(03)00180-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02676790v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02670422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of changes in composition of storage medium on lipid content and quality of turkey spermatozoa</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of n - 3 polyunsaturated dietary supplementation on the reproductive capacity of male turkeys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Douard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Boniface</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Pellet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theriogenology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 61 (1), pp.1-13. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0093-691X(03)00180-8⟩</w:t>
+              <w:t xml:space="preserve">, 2004, 61, pp.537-549. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0093-691X(03)00207-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02670422v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02674664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activity of phospholipase A and lysophospholipase in turkey semen and oviducal fluid</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dominique Hermier</w:t>
+                <w:t xml:space="preserve">Le coq gaulois est mis en banque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Seigneurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Poultry Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Avicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 6, pp.215-216</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/ps/83.8.1385⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02669884v1</w:t>
+                <w:t xml:space="preserve">hal-02676790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reproductive period affects lipid composition and quality of fresh and stored spermatozoa in turkeys</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michèle Magistrini</w:t>
+                <w:t xml:space="preserve">Cryopreservation of semen from endangered pheasants: the first step towards cryobank from endangered avian species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Saint-Jalme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lecoq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Seigneurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Plouzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theriogenology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 59, pp.753-764</w:t>
+              <w:t xml:space="preserve">, 2003, 59, pp.875-888</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02669625v1</w:t>
+                <w:t xml:space="preserve">hal-02680451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryopreservation of semen from endangered pheasants: the first step towards cryobank from endangered avian species</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Francois Seigneurin</w:t>
+                <w:t xml:space="preserve">Reproductive period affects lipid composition and quality of fresh and stored spermatozoa in turkeys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Douard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Hermier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Magistrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Plouzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theriogenology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 59, pp.875-888</w:t>
+              <w:t xml:space="preserve">, 2003, 59, pp.753-764</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02680451v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02669625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodiversity of domestic birds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Tixier-Boichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Coquerelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11361,125 +11361,138 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02673688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seminal plasma affects lipid content and viability of turkey spermatozoa stored in vitro</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Incubation of fowl spermatozoa with lipoproteins increases their cholesterol/phospholipid ratio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Grasseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique D. Hermier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Poultry Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 41 (sp.), pp.S11-S12</w:t>
+              <w:t xml:space="preserve">, 2000, 41 (sp.), pp.S7-S8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02685328v1</w:t>
+                <w:t xml:space="preserve">hal-02685486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in turkey semen lipids during liquid in vitro storage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Douard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11508,398 +11521,385 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biology of Reproduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 63, pp.1450-1456</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02697109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incubation of fowl spermatozoa with lipoproteins increases their cholesterol/phospholipid ratio</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phospholipid fatty acid composition, vitamin E content and susceptibility to lipid peroxidation of duck spermatozoa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.F. Surai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Brillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.K. Speake</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Seigneurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Poultry Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 41 (sp.), pp.S7-S8</w:t>
+              <w:t xml:space="preserve">Theriogenology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 53, pp.1025-1039</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02685486v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02685340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phospholipid fatty acid composition, vitamin E content and susceptibility to lipid peroxidation of duck spermatozoa</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">B.K. Speake</w:t>
+                <w:t xml:space="preserve">Vitamin E and exogenous substrates do not change the phospholipid loss in turkey semen stored in vitro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Douard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Magistrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique D. Hermier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theriogenology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 53, pp.1025-1039</w:t>
+              <w:t xml:space="preserve">Avian Poultry and Biology Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 11 (4), pp.293-294</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02685340v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02685134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vitamin E and exogenous substrates do not change the phospholipid loss in turkey semen stored in vitro</w:t>
+                <w:t xml:space="preserve">Seminal plasma affects lipid content and viability of turkey spermatozoa stored in vitro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Douard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dominique D. Hermier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Avian Poultry and Biology Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 11 (4), pp.293-294</w:t>
+              <w:t xml:space="preserve">British Poultry Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 41 (sp.), pp.S11-S12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02685134v1</w:t>
+                <w:t xml:space="preserve">hal-02685328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in lipid content of fowl spermatozoa after liquid storage at 2 to 5øC</w:t>
               </w:r>
@@ -11911,51 +11911,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Grasseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique D. Hermier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theriogenology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 52, pp.325-334</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11993,51 +11993,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparision of cryoprotectants methods of cryopreservation of fowl spermatozoa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Tselutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Seigneurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12088,77 +12088,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vitro comparison of fowl sperm viability in ejaculates frozen by three different techniques and relationship with subsequent fertility in vivo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Chalah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Seigneurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Brillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cryobiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 39, pp.185-191</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12209,51 +12209,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Grasseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique D. Hermier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Poultry Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, sp., pp.S7-S8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12272,247 +12272,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02685774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The adaptative significance of sexual conditioning: Pavlovian control of sperm release</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Domjan</w:t>
+                <w:t xml:space="preserve">Fatty acid composition, glutathione peroxidase and superoxide dismutase activity and total antioxydant activity of avian semen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.F. Surai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Grasseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Chalah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Brillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychological Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 9 (5), pp.411-415</w:t>
+              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part B: Biochemistry and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 120, pp.527-533</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02691985v1</w:t>
+                <w:t xml:space="preserve">hal-02684469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatty acid composition, glutathione peroxidase and superoxide dismutase activity and total antioxydant activity of avian semen</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P.F. Surai</w:t>
+                <w:t xml:space="preserve">The adaptative significance of sexual conditioning: Pavlovian control of sperm release</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Domjan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Williams</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part B: Biochemistry and Molecular Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 120, pp.527-533</w:t>
+              <w:t xml:space="preserve">Psychological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 9 (5), pp.411-415</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02684469v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02691985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of dietary lipids on fatty acid composition and fertility of fowl semen</w:t>
               </w:r>
@@ -12619,51 +12619,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lessire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique D. Hermier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Poultry and Avian Biology Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 8 (3-4), pp.149-154</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12740,51 +12740,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Grasseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Hallouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique D. Hermier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biology of Reproduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 56, pp.1216-1220</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12891,51 +12891,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of freezing rate on viability and fertility of frozen-thawed fowl spermatozoa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Seigneurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12967,234 +12967,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02701606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of different fractions of seminal plasma on the fertilizing ability of fowl spermatozoa stored in vitro</w:t>
+                <w:t xml:space="preserve">Serum like' albumin of fowl seminal plasma and effects of albumin on fowl spermatozoa stored at 4øC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. de Reviers</w:t>
+                <w:t xml:space="preserve">J.P. Caffin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Reproduction and Fertility</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1992, 95, pp.263-268</w:t>
+              <w:t xml:space="preserve">British Poultry Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 33, pp.663-670</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02702310v1</w:t>
+                <w:t xml:space="preserve">hal-02701728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serum like' albumin of fowl seminal plasma and effects of albumin on fowl spermatozoa stored at 4øC</w:t>
+                <w:t xml:space="preserve">Effect of different fractions of seminal plasma on the fertilizing ability of fowl spermatozoa stored in vitro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.P. Caffin</w:t>
+                <w:t xml:space="preserve">M. de Reviers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Poultry Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1992, 33, pp.663-670</w:t>
+              <w:t xml:space="preserve">Journal of Reproduction and Fertility</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 95, pp.263-268</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02701728v1</w:t>
+                <w:t xml:space="preserve">hal-02702310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of high-density lipoproteins on storage at 4 degrees C of fowl spermatozoa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique D. Hermier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Reproduction and Fertility</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1990, 90, pp.473-482</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13530,172 +13530,172 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04652513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advantages and limits in the implementation of a sperm cryobank for avian genetic resources</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Elimination du glycérol de la semence décongelée de coq par centrifugation dans un gel colloïdal synthétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hsiu-Lien Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Grasseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Mermillod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Julian Santiago-Moreno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19. International Congress on Animal Reproduction - ICAR 2020+2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Bologne, Italy</w:t>
+              <w:t xml:space="preserve">14. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Tours, France. 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03759976v1</w:t>
+                <w:t xml:space="preserve">hal-03760292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elimination du glycérol de la semence décongelée de coq par centrifugation dans un gel colloïdal synthétique</w:t>
+                <w:t xml:space="preserve">Application of colloidal centrifugation to remove glycerol from chicken frozen-thawed semen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hsiu-Lien Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Grasseau</w:t>
@@ -13726,276 +13726,276 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Tours, France. 5 p</w:t>
+              <w:t xml:space="preserve">26. World's Poultry Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, French Branch of the World’s Poultry Science Association, Aug 2022, Paris, France. pp.489-489</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03760292v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03760302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of colloidal centrifugation to remove glycerol from chicken frozen-thawed semen</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Advantages and limits in the implementation of a sperm cryobank for avian genetic resources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hsiu-Lien Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Saint-Dizier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Santiago-Moreno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26. World's Poultry Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, French Branch of the World’s Poultry Science Association, Aug 2022, Paris, France. pp.489-489</w:t>
+              <w:t xml:space="preserve">19. International Congress on Animal Reproduction - ICAR 2020+2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Bologne, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03760302v1</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03759976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proteomic changes associated with sperm fertilizing ability in meat type roosters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Thelie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Grasseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz Cordeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SRF Fertility 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, London, United Kingdom</w:t>
@@ -14050,51 +14050,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Liptoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Woelders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berna-Juarez B</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14162,90 +14162,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse multiparamétrique du transport des anthelminthiques après une altération lipidique induite des membranes chez &amp;lt;em&amp;gt;Haemonchus contortus&amp;lt;/em&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Guégnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Vern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Grasseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Koch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Journées du Consortium anti-Parasitaire et anti-Fongique (CaPF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Consortium Anti-Parasitaire et Fongique (CaPF). FRA., Mar 2019, Rouen, France. 15 diapositives</w:t>
@@ -14287,64 +14287,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new molecular test for male fertility diagnosis: Intact cell MALDI-TOF MS on sperm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Soler Vasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Thelie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Grasseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14462,471 +14462,471 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02739596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avancée dans les technologies de la reproduction aviaire à travers des méthodes peptido-protéomiques/Proteome differences between male and female chicken primordial germ cells (PGCs)</w:t>
+                <w:t xml:space="preserve">New proteomic tools for Reproductive Phenotyping, the male fowl fertility example</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Soler Vasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Thelie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Grasseau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ana Paula Teixeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Meeting of CRB-Anim WP 2.2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre de Ressources Biologiques pour la Génomique des Animaux d'Elevages et d'Intérêt Economique. FRA., Dec 2015, Nouzilly, France. 24 diapositives</w:t>
+              <w:t xml:space="preserve">CRB-Anim Biennal Seminar 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de Ressources Biologiques pour la Génomique des Animaux d'Elevages et d'Intérêt Economique. FRA., Feb 2015, Paris, France. 17 diapositives</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02801921v1</w:t>
+                <w:t xml:space="preserve">hal-02741867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ICM-MS phenotyping in applied animal sciences: Two examples</w:t>
+                <w:t xml:space="preserve">Avancée dans les technologies de la reproduction aviaire à travers des méthodes peptido-protéomiques/Proteome differences between male and female chicken primordial germ cells (PGCs)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Soler Vasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Thelie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Grasseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Paula Teixeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bruker Life Sciences User Meeting 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Bruker. FRA., Dec 2015, Paris, France. 18 diapositives</w:t>
+              <w:t xml:space="preserve">Annual Meeting of CRB-Anim WP 2.2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de Ressources Biologiques pour la Génomique des Animaux d'Elevages et d'Intérêt Economique. FRA., Dec 2015, Nouzilly, France. 24 diapositives</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02793238v1</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02801921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New proteomic tools for Reproductive Phenotyping, the male fowl fertility example</w:t>
+                <w:t xml:space="preserve">ICM-MS phenotyping in applied animal sciences: Two examples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Soler Vasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Thelie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Grasseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Paula Teixeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CRB-Anim Biennal Seminar 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre de Ressources Biologiques pour la Génomique des Animaux d'Elevages et d'Intérêt Economique. FRA., Feb 2015, Paris, France. 17 diapositives</w:t>
+              <w:t xml:space="preserve">Bruker Life Sciences User Meeting 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bruker. FRA., Dec 2015, Paris, France. 18 diapositives</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02741867v1</w:t>
+                <w:t xml:space="preserve">hal-02793238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accurate male fertility phenotyping is possible ! : The sperm intact cell MALDI-TOF MS approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Thelie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Paula Teixeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Grasseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14962,480 +14962,480 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02743142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reproductive cells phenotyping in domestic birds through proteomics/Proteomic and epigenetic analysis of chicken primordial germ cells (PGCs)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of metformin on chicken fresh and frozen-thawed spermatozoa motility and acrosome reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi-Mong-Diep Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Praud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Froment</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Seigneurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CRB ANIM - Réunion du Réseau de Centres de Ressources Biologiques pour les animaux domestiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Rennes, France. 15 diapositives</w:t>
+              <w:t xml:space="preserve">10. Asian Pacicfic Poultry Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, World's Poultry Science Association (WPSA). INT., Oct 2014, Jeju, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02793999v1</w:t>
+                <w:t xml:space="preserve">hal-02739538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of the AMP-Kinase modulators AICAR, Metformin and Compound C on chicken spermatozoa viability, motility and acrosome reaction</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Reproductive cells phenotyping in domestic birds through proteomics/Proteomic and epigenetic analysis of chicken primordial germ cells (PGCs)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Thelie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Soler Vasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pascal Froment</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Govoroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. European Poultry Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Stavanger, Norway</w:t>
+              <w:t xml:space="preserve">CRB ANIM - Réunion du Réseau de Centres de Ressources Biologiques pour les animaux domestiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Rennes, France. 15 diapositives</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02738754v1</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02793999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of metformin on chicken fresh and frozen-thawed spermatozoa motility and acrosome reaction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">Effects of the AMP-Kinase modulators AICAR, Metformin and Compound C on chicken spermatozoa viability, motility and acrosome reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi-Mong-Diep Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Praud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Froment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. Asian Pacicfic Poultry Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, World's Poultry Science Association (WPSA). INT., Oct 2014, Jeju, France</w:t>
+              <w:t xml:space="preserve">14. European Poultry Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Stavanger, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02739538v1</w:t>
+                <w:t xml:space="preserve">hal-02738754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chicken sperm cells MALDI-TOF profiling and TOP-DOWN protein identification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Grasseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Cahier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Gargaros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Harichaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Annual Meeting of the GDR 3545</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Groupement de Recherche (GDR3545). FRA., Oct 2014, Montpellier, France</w:t>
@@ -15546,77 +15546,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intact Cell MALDI-TOF MS : a male chicken fertility phenotypic tool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Soler Vasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Thelie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Paula Teixeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Grasseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15652,1010 +15652,1010 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02796244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">POCRB-Anim, a network of biological resource centers for genomic and reproductive materials of domestic animals</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michèle Tixier-Boichard</w:t>
+                <w:t xml:space="preserve">French national platform for management of avian genetic biodiversity. Development of tools through cryopreservation of blastodermal and primordial germ cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Govoroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Pain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Seigneurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. International Congress on controversies in cryopreservation of stem cells, reproductive cells, tissue and organs (Cryo)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">International Forum on Avian Germplasm 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Avian Germplasm. KOR., 2013, Seoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01190591v1</w:t>
+                <w:t xml:space="preserve">hal-02745214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French national platform for management of avian genetic biodiversity. Development of tools through cryopreservation of blastodermal and primordial germ cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marina Govoroun</w:t>
+                <w:t xml:space="preserve">POCRB-Anim, a network of biological resource centers for genomic and reproductive materials of domestic animals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Tixier-Boichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Magistrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Pain</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C. André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Forum on Avian Germplasm 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Avian Germplasm. KOR., 2013, Seoul, South Korea</w:t>
+              <w:t xml:space="preserve">3. International Congress on controversies in cryopreservation of stem cells, reproductive cells, tissue and organs (Cryo)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02745214v1</w:t>
+                <w:t xml:space="preserve">hal-01190591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse protéomique du sperme de coq: profil MALDI-TOF du plasma séminal et des spermatozoïdes congelés/décongelés afin de caractériser des biomarqueurs de la qualité de la semence et les interactions entre cellules et fluides</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valérie Labas</w:t>
+                <w:t xml:space="preserve">Development of avian reproductive biotechnologies for the management of genetic diversity: CRYOBIRDS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Govoroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Christine Bourin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Ana Paula Teixeira</w:t>
+                <w:t xml:space="preserve">A. Hidas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Liptoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Pain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29. Congrès de la Société Française d'Electrophorèse et d'Analyse Protéomique (SFEAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Electrophorèse et d'Analyse Protéomique (SFEAP). FRA., Oct 2012, Rouen, France. pp.98</w:t>
+              <w:t xml:space="preserve">24. World's Poultry Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, World's Poultry Science Association (WPSA). INT., Aug 2012, Salvador, Bahia, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02750185v1</w:t>
+                <w:t xml:space="preserve">hal-02744868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of avian reproductive biotechnologies for the management of genetic diversity: CRYOBIRDS</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Intact cells MALDI-TOF mass spectrometry profiling of male chicken Gallus gallus semen: comparison between fresh and frozen sperm.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Hidas</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Pain</w:t>
+                <w:t xml:space="preserve">Marie-Christine Bourin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Cahier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Grasseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Harichaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24. World's Poultry Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, World's Poultry Science Association (WPSA). INT., Aug 2012, Salvador, Bahia, Brazil</w:t>
+              <w:t xml:space="preserve">29. Journées Françaises de Spectrométrie de Masse (JFSM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Spectrométrie de Masse (SFSM). Orléans, FRA., Sep 2012, Orléans (FRA), France. 256 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02744868v1</w:t>
+                <w:t xml:space="preserve">hal-02745049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intact cells MALDI-TOF mass spectrometry profiling of male chicken Gallus gallus semen: comparison between fresh and frozen sperm.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">Intact cell MALDI-TOF mass spectrometry and top-down proteomic to identify biomarkers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Harichaux</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Cadoret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Druart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Gargaros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29. Journées Françaises de Spectrométrie de Masse (JFSM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Société Française de Spectrométrie de Masse (SFSM). Orléans, FRA., Sep 2012, Orléans (FRA), France. 256 p</w:t>
+              <w:t xml:space="preserve">, Société Française de Spectrométrie de Masse (SFSM). PALAISEAU, FRA., Sep 2012, Orléans, France. pp.69</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02745049v1</w:t>
+                <w:t xml:space="preserve">hal-02744407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intact cell MALDI-TOF mass spectrometry and top-down proteomic to identify biomarkers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">Analyse protéomique par ICM-MS des semences de coqs Gallus gallus: comparaison entre sperme frais et congelé/décongelé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Bourin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Cahier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Grasseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Audrey Gargaros</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Harichaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29. Journées Françaises de Spectrométrie de Masse (JFSM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Spectrométrie de Masse (SFSM). PALAISEAU, FRA., Sep 2012, Orléans, France. pp.69</w:t>
+              <w:t xml:space="preserve">29. Congrès de la Société Française d'Electrophorèse et d'Analyse Protéomique (SFEAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Electrophorèse et d'Analyse Protéomique (SFEAP). FRA., Oct 2012, Rouen, France. pp.63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02744407v1</w:t>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02749522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse protéomique par ICM-MS des semences de coqs Gallus gallus: comparaison entre sperme frais et congelé/décongelé</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId429" w:history="1">
+                <w:t xml:space="preserve">Semen chicken phenotype using MALDI-TOF profiling of seminal plasma or ejaculated spermatozoa to display quality semen biomarkers and interactions between cells and fluids.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Bourin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Cahier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Grasseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Harichaux</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29. Congrès de la Société Française d'Electrophorèse et d'Analyse Protéomique (SFEAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Electrophorèse et d'Analyse Protéomique (SFEAP). FRA., Oct 2012, Rouen, France. pp.63</w:t>
+              <w:t xml:space="preserve">29. Journées Françaises de Spectrométrie de Masse (JFSM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Spectrométrie de Masse (SFSM). Orléans, FRA., Sep 2012, Orléans, France. 256 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02749522v1</w:t>
+                <w:t xml:space="preserve">hal-02748673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semen chicken phenotype using MALDI-TOF profiling of seminal plasma or ejaculated spermatozoa to display quality semen biomarkers and interactions between cells and fluids.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">Analyse protéomique du sperme de coq: profil MALDI-TOF du plasma séminal et des spermatozoïdes congelés/décongelés afin de caractériser des biomarqueurs de la qualité de la semence et les interactions entre cellules et fluides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Bourin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Cahier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Grasseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Paula Teixeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29. Journées Françaises de Spectrométrie de Masse (JFSM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Spectrométrie de Masse (SFSM). Orléans, FRA., Sep 2012, Orléans, France. 256 p</w:t>
+              <w:t xml:space="preserve">29. Congrès de la Société Française d'Electrophorèse et d'Analyse Protéomique (SFEAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Electrophorèse et d'Analyse Protéomique (SFEAP). FRA., Oct 2012, Rouen, France. pp.98</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02748673v1</w:t>
+                <w:t xml:space="preserve">hal-02750185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freezing avian semen</w:t>
               </w:r>
@@ -16779,64 +16779,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomarkers of chicken sperm quality displayed by intact cells MALDI-TOF mass spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Harichaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Grasseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16898,432 +16898,432 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02749466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motility chicken sperm exposed to hypo and hypertonic extender</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Grasseau</w:t>
+                <w:t xml:space="preserve">Update on semen cryopreservation methods in poultry species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Seigneurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. International Symposium on Spermatology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Okinawa, Japan</w:t>
+              <w:t xml:space="preserve">13. European Poultry Conference (EPC 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02752616v1</w:t>
+                <w:t xml:space="preserve">hal-02753624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Germ plasm cryobanking in poultry</w:t>
+                <w:t xml:space="preserve">Strategy of avian germplasm cryobanking in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Seigneurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Tixier-Boichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Pain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. Annual Conference of the European Society for Domestic Animal Reproduction (ESDAR)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">13. European Poultry Conference (EPC 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Tours, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02754477v1</w:t>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02755797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strategy of avian germplasm cryobanking in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Motility chicken sperm exposed to hypo and hypertonic extender</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.A. Malecki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Grasseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Pain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. European Poultry Conference (EPC 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Tours, France</w:t>
+              <w:t xml:space="preserve">11. International Symposium on Spermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Okinawa, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02755797v1</w:t>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02752616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Update on semen cryopreservation methods in poultry species</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Germ plasm cryobanking in poultry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. European Poultry Conference (EPC 2010)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14. Annual Conference of the European Society for Domestic Animal Reproduction (ESDAR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Eger, Hungary. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1439-0531.2010.01654_1.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02753624v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02754477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptomic approach to study oocyte competence in the hen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Elis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17331,51 +17331,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Monget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Couty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. European Poultry Conference (EPC 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Tours, France</w:t>
@@ -17404,51 +17404,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New appraisal of the chicken acrosome reaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuela Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17549,454 +17549,454 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02751032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise au point d’une technique de congélation de la semence chez le jars gris des Landes</w:t>
+                <w:t xml:space="preserve">Cryopreservation of Landese gander semen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois F. Dubos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuela Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Seigneurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Grasseau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gerard G. Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Journées de la Recherche sur les Palmipèdes à Foie Gras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Arcachon, France</w:t>
+              <w:t xml:space="preserve">23. World's Poultry Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Brisbane, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02756641v1</w:t>
+                <w:t xml:space="preserve">hal-02757406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryopreservation of Landese gander semen</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId278" w:history="1">
+                <w:t xml:space="preserve">Signaling pathways involved in the acrosome reaction of chicken spermatozoa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuela Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tesseraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23. World's Poultry Congress</w:t>
+              <w:t xml:space="preserve">XXIII World's Poultry Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Brisbane, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02757406v1</w:t>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02751685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Signaling pathways involved in the acrosome reaction of chicken spermatozoa</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mise au point d’une technique de congélation de la semence chez le jars gris des Landes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois F. Dubos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Seigneurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Grasseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard G. Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIII World's Poultry Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Brisbane, Australia</w:t>
+              <w:t xml:space="preserve">8. Journées de la Recherche sur les Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Arcachon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02751685v1</w:t>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02756641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Induction in vitro de la réaction acrosomique chez les spermatozoïdes de coq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuela Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Grasseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Brillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Magistrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18034,90 +18034,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hen oocyte specificity and genes expression during early embryo development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Elis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Govoroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Monget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Couty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18172,90 +18172,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise au point d'une technique de congélation de la semence du jars gris des landes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois F. Dubos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Seigneurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Grasseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard G. Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Journées d'Animation Scientifique du Département de Physiologie Animale et Systèmes d'Élevage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Tours, France</w:t>
@@ -18353,90 +18353,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compétence ovocytaire chez la poule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Elis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Govoroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Monget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Couty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Brillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18472,208 +18472,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02758133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise au point d'une technique de congélation de la semence chez le jars gris des Landes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Advances in avian semen cryopreservation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Journées de la Recherche sur les Palmipèdes à Foie Gras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Arcachon, France</w:t>
+              <w:t xml:space="preserve">12. European Poultry Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Verone, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02755021v1</w:t>
+                <w:t xml:space="preserve">hal-02755243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualité des gamètes chez le poulet, recherche de gènes candidats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Elis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Batellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Govoroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Monget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18718,428 +18662,484 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02753528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advances in avian semen cryopreservation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cryopreservation of landese gander semen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois F. Dubos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Seigneurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Grasseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard G. Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. European Poultry Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Verone, Italy</w:t>
+              <w:t xml:space="preserve">Symposium 2006 Scientific Cooperation in Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, Tainan, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02755243v1</w:t>
+                <w:t xml:space="preserve">hal-02750699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryopreservation of landese gander semen</w:t>
+                <w:t xml:space="preserve">Mise au point d'une technique de congélation de la semence chez le jars gris des Landes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois F. Dubos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Seigneurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Grasseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard G. Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium 2006 Scientific Cooperation in Agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2006, Tainan, Taiwan</w:t>
+              <w:t xml:space="preserve">7. Journées de la Recherche sur les Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Arcachon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02750699v1</w:t>
+                <w:t xml:space="preserve">hal-02755021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Première constitution d'une réserve génétique ex-situ pour l'espèce Gallus gallus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mise au point d'une méthode de congélation de la semence de pintade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Seigneurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Journées de la Recherche Avicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2005, St Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02759713v1</w:t>
+                <w:t xml:space="preserve">hal-02760448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise au point d'une méthode de congélation de la semence de pintade</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">Première constitution d'une réserve génétique ex-situ pour l'espèce Gallus gallus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Coquerelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Seigneurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Grasseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Limouzin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Journées de la Recherche Avicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2005, St Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02760448v1</w:t>
+                <w:t xml:space="preserve">hal-02759713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biotechnologies as tools for preservation of genetic resources in poultry</w:t>
               </w:r>
@@ -19371,90 +19371,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulation of P-glycoprotein activities related to the alterations of membrane environment in parasitic nematodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Guégnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Vern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Grasseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Koch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. European Multicolloquium of Parasitology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2004, Valence, Spain</w:t>
@@ -19496,51 +19496,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Première constitution d'une réserve génétique patrimoniale ex-situ pour l'espèce Gallus gallus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Seigneurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Coquerelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19602,467 +19602,467 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02760874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technologie de la conservation du sperme chez plusieurs vertébrés domestiques : protection des lipides membranaires, intégrité du noyau et élargissement des méthodes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Main improvements in semen and embryo cryopreservation for fish and fowl</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Labbé</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Colloque National : Le patrimoine génétique : la diversité et la ressource</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2002, La Châtre, France</w:t>
+              <w:t xml:space="preserve">Atelier sur la Cryoconservation des Ressources Génétiques Animales en Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2003, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02763564v1</w:t>
+                <w:t xml:space="preserve">hal-02763083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Main improvements in semen and embryo cryopreservation for fish and fowl</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Technologie de la conservation du sperme chez plusieurs vertébrés domestiques : protection des lipides membranaires, intégrité du noyau et élargissement des méthodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Leboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Martoriati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P. Guillouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier sur la Cryoconservation des Ressources Génétiques Animales en Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2003, Paris, France</w:t>
+              <w:t xml:space="preserve">4. Colloque National : Le patrimoine génétique : la diversité et la ressource</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2002, La Châtre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02763083v1</w:t>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02763564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La biodiversité chez les oiseaux domestiques</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rôle du plasma séminal dans la conservation in vitro de la semence de dindon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Douard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Magistrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Hermier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Journées de la Recherche Avicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2001, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02760752v1</w:t>
+                <w:t xml:space="preserve">hal-02762878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle du plasma séminal dans la conservation in vitro de la semence de dindon</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">La biodiversité chez les oiseaux domestiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Tixier-Boichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Coquerelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Durand Tardif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Planchenault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Jamilloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Journées de la Recherche Avicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2001, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02762878v1</w:t>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02760752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitamin E and exogenous substracts do not change the phospholipid loss in turkey semen stored in vitro</w:t>
               </w:r>
@@ -20074,51 +20074,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Douard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Magistrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20195,77 +20195,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Douard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Magistrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique D. Hermier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21. World's Poultry Science Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2000, Montréal, Canada. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20316,51 +20316,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Grasseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique D. Hermier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International conference on avian reproduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1999, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20424,51 +20424,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.M. de Sousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Grasseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Combarnous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20. World's Poultry Science Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1996, New Delhi, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20506,51 +20506,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toxic effects of current cryoprotectants on fowl spermatozoa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Seigneurin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20. World's Poultry Science Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1996, New Delhi, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20670,51 +20670,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cryoconservation du sperme de coq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Seigneurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -21067,297 +21067,297 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elimination du glycérol de la semence décongelée de coq par centrifugation dans un gel colloïdal synthétique</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sperm Intact Cell MALDI-TOF Mass Spectrometry : an innovative proteomic phenotyping method for accurate diagnosis of male fertility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Eloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Banliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Reverchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Tours, France. 2022</w:t>
+              <w:t xml:space="preserve">World Poultry Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03760294v1</w:t>
+                <w:t xml:space="preserve">hal-04231740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sperm Intact Cell MALDI-TOF Mass Spectrometry : an innovative proteomic phenotyping method for accurate diagnosis of male fertility</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of glycerol on sperm fertilizing capacity in chicken</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hsiu-Lien Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Grasseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Mermillod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Poultry Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">19. International Congress on Animal Reproduction - ICAR 2020+2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Bologne, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId496" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04231740v1</w:t>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03760305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of glycerol on sperm fertilizing capacity in chicken</w:t>
+                <w:t xml:space="preserve">Elimination du glycérol de la semence décongelée de coq par centrifugation dans un gel colloïdal synthétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hsiu-Lien Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Grasseau</w:t>
@@ -21388,366 +21388,366 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19. International Congress on Animal Reproduction - ICAR 2020+2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Bologne, Italy</w:t>
+              <w:t xml:space="preserve">14. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Tours, France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03760305v1</w:t>
+                <w:t xml:space="preserve">hal-03760294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seminal plasma exosomes of fertile and subfertile roosters have morphological and biochemical characteristics that affect sperm viability</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Exploration of the spermatozoa functions involved in the infertility of broiler infertility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Thelie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Soler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz Cordeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Grasseau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">R. Usbekov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World poultry congress WPC 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2020, Paris, France. 2020</w:t>
+              <w:t xml:space="preserve">19th International Congress on Animal Reproduction ICAR 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Bologna, Italy. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02478457v1</w:t>
+                <w:t xml:space="preserve">hal-02478459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration of the spermatozoa functions involved in the infertility of broiler infertility</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Seminal plasma exosomes of fertile and subfertile roosters have morphological and biochemical characteristics that affect sperm viability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz Cordeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Grasseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hsiu-Lien Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Usbekov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Congress on Animal Reproduction ICAR 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, Bologna, Italy. 2020</w:t>
+              <w:t xml:space="preserve">World poultry congress WPC 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2020, Paris, France. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId504" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02478459v1</w:t>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02478457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pregnancy after short exposure of cryopreserved porcine embryo to cryoprotective agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Guignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florine Dubuisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voiry Camille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21867,51 +21867,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mermillod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Guignot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spring Conference 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Lindau, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21949,51 +21949,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers de meilleures performances de reproduction en aviculture : évaluation des phénotypes, pratiques et avancées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Govoroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Jego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -22070,51 +22070,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Mills</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Grasseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Thelie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Nys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -22150,368 +22150,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02741123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advances in the management of poultry genetic diversity within CRB-Anim</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+                <w:t xml:space="preserve">Intact cell MALDI-TOF MS on sperm: A new molecular test for male fertility diagnosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Soler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Thelie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Seigneurin</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Grasseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">X. European Symposium on Poultry Genetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10. Biennial Conference of the Association for Applied Animal Andrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Tours, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsevier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Animal Reproduction Science, 169 (Special Issue), 2016, 10th Biennial Conference of the Association for Applied Animal Andrology. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anireprosci.2016.03.051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01605141v1</w:t>
+                <w:t xml:space="preserve">hal-02743540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intact cell MALDI-TOF MS on sperm: A new molecular test for male fertility diagnosis</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+                <w:t xml:space="preserve">Advances in the management of poultry genetic diversity within CRB-Anim</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Govoroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Baillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Thelie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Seigneurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. Biennial Conference of the Association for Applied Animal Andrology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">X. European Symposium on Poultry Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Saint-Malo, France. 2017, Xth European Symposium on Poultry Genetics</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsevier</w:t>
-[...31 lines deleted...]
-                <w:t xml:space="preserve">hal-02743540v1</w:t>
+                <w:t xml:space="preserve">hal-01605141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets de la metformine sur la mobilité et la réaction acrosomique des spermatozoïdes de coq frais et congelés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Mong Diep Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Seigneurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Praud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Froment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -22562,64 +22562,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New proteomic tools for reproductive phenotyping: the male fowl fertility example</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Soler Vasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Thelie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22769,90 +22769,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phenotyping chicken male fertility by Intact Cell MALDI-TOF Mass Spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Soler Vasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Thelie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Grasseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Paula Teixeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. Human Proteome Organization World</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Madrid, Spain. 2014</w:t>
@@ -22875,683 +22875,683 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02793270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenotyping of reproductive cells in domestic birds through an-omics approach</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Strategy of avian germ plasm cryobanking in France and scientific advances in reproductive phenotype</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Govoroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Seigneurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Pain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Tixier-Boichard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chick Meeting du GDR 3604 "Modèle Aviaire"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Aigues-Mortes, France. 2014</w:t>
+              <w:t xml:space="preserve">14. European Poultry conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Stavanger, Norway. WPSA, Branche Norvégienne, 2014, XIVth European Poultry Conference</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02799075v1</w:t>
+                <w:t xml:space="preserve">hal-01123045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strategy of avian germ plasm cryobanking in France and scientific advances in reproductive phenotype</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phenotyping of reproductive cells in domestic birds through an-omics approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Soler Vasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Thelie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Michèle Tixier-Boichard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. European Poultry conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Stavanger, Norway. WPSA, Branche Norvégienne, 2014, XIVth European Poultry Conference</w:t>
+              <w:t xml:space="preserve">Chick Meeting du GDR 3604 "Modèle Aviaire"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Aigues-Mortes, France. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01123045v1</w:t>
+                <w:t xml:space="preserve">hal-02799075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chicken spermatozoa and seminal plasma proteomic using MALDI-TOF profiling, top down and bottom-up proteomic approaches in order to phenotype semen</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Strategy of avian germ plasmcryobanking in France and example of scientific advances in proteomic sperm studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Govoroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Pain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Seigneurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Tixier-Boichard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. European Proteomics Association Eupa 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Saint Malo, France. 2013, EuPA. Scientific Meeting</w:t>
+              <w:t xml:space="preserve">International Forum on Avian Germplasm 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Seoul, South Korea. 2013, International Forum on Avian Germplasm 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02744888v1</w:t>
+                <w:t xml:space="preserve">hal-01189894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strategy of avian germ plasmcryobanking in France and example of scientific advances in proteomic sperm studies</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Phénotypage moléculaire de la semence de poulet par différentes approches protéomiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Grasseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Bourin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Cahier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Gargaros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Forum on Avian Germplasm 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Seoul, South Korea. 2013, International Forum on Avian Germplasm 2013</w:t>
+              <w:t xml:space="preserve">26. Colloque Biotechnocentre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Seillac, France. 2013, 26ème Colloque Biotechnocentre</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01189894v1</w:t>
+                <w:t xml:space="preserve">hal-02744593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phénotypage moléculaire de la semence de poulet par différentes approches protéomiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">Chicken spermatozoa and seminal plasma proteomic using MALDI-TOF profiling, top down and bottom-up proteomic approaches in order to phenotype semen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Grasseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Bourin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Cahier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Audrey Gargaros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26. Colloque Biotechnocentre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Seillac, France. 2013, 26ème Colloque Biotechnocentre</w:t>
+              <w:t xml:space="preserve">7. European Proteomics Association Eupa 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Saint Malo, France. 2013, EuPA. Scientific Meeting</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02744593v1</w:t>
+                <w:t xml:space="preserve">hal-02744888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets des inhibiteurs de l'AMPK (Compound C et ARA-A) sur la semence de coq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi-Mong-Diep Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Grasseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Froment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -23583,277 +23583,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02748109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of Guinea fowl sperm cryopreservation</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Peptide markers of chicken sperm quality displayed by Intact Cells MALDI-TOF mass spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Grasseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Harichaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Didier Terlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24. World's Poultry Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Salvador, Bahia, Brazil. Cambridge University Press, World's Poultry Science Journal, (Supplément 1), 2012, XXIV World's Poultry Congress</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02745055v1</w:t>
+                <w:t xml:space="preserve">hal-02744426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peptide markers of chicken sperm quality displayed by Intact Cells MALDI-TOF mass spectrometry</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Improvement of Guinea fowl sperm cryopreservation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Seigneurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24. World's Poultry Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Salvador, Bahia, Brazil. Cambridge University Press, World's Poultry Science Journal, (Supplément 1), 2012, XXIV World's Poultry Congress</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02744426v1</w:t>
+                <w:t xml:space="preserve">hal-02745055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomarqueurs protéiques de la qualité du sperme de coq caractérisés par ICM-MS (Intact Cells MALDI-TOF Mass Spectrometry)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Harichaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Grasseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23921,103 +23921,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hen oocyte quality and fertility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Elis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Govoroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Monget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Couty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Chick Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2007, Barcelone, Spain. 1 p., 2007</w:t>
@@ -24059,90 +24059,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régulation par l'environnement membranaire de l'activité des P-glycoproteines d'un nématode parasite responsables de chimio-résistance aux traitements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Guégnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Vern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Grasseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Koch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17. Colloque Biotechnocentre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2004, Fondjouan, France. pp.39, 2004</w:t>
@@ -24449,51 +24449,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Guyomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Coudurier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vers des agricultures à hautes performances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
@@ -24626,51 +24626,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filières avicoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Coudurier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vers des agricultures à hautes performances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 4, Edition INRA, 484 p., 2014, 978-2-7380-1341-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -24885,242 +24885,242 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Base de données protéomiques Top down en reproduction animale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Phénotypage moléculaire par ICM-MS de la semence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId556" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">France, N° de brevet: Déclaration d'invention DI-RV-16-0009. 2016</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Thelie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, N° de brevet: Déclaration d’invention et de résultats valorisables DI-RV-16-0010. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01606433v1</w:t>
+                <w:t xml:space="preserve">hal-01606488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phénotypage moléculaire par ICM-MS de la semence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Base de données protéomiques Top down en reproduction animale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Galland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Paula Teixeira-Mechin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">France, N° de brevet: Déclaration d’invention et de résultats valorisables DI-RV-16-0010. 2016</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, N° de brevet: Déclaration d'invention DI-RV-16-0009. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId557" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01606488v1</w:t>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -25177,51 +25177,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Maisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Seigneurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Rault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -25575,51 +25575,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394166v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsiu-Lien Herbie Lin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mermillod" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grasseau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Blesbois" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Vitorino Carvalho" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2024.103448" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04524610v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.A. Rakha" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Ansari" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Akhter" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Akhter" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36899/japs.2023.1.0613" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04230575v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Brillard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine G&#233;rard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2023.107330" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04524573v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lih-Ren Chen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryobiol.2023.104567" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03974794v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Woelders" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A.C. de Wit" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Engel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hulsegge" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Grasseau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryobiol.2022.06.003" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03514442v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bernal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Casta&#241;o" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Esteso" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Toledano-D&#237;az" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dom&#237;nguez-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00071668.2021.1955333" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511888v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00439339.2022.1998816" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03744931v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Santiago-Moreno" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2022.100475" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03744122v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Behnamifar" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. &#193;lvarez-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/rd21209" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03627949v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Almi&#241;ana" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Dubuisson" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bauersachs" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Royer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40104-021-00672-1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367022v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Soler-Vasco" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Alves" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Brionne" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Jacques" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Gu&#233;rin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-98454-2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622711v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bushra A. Rakha" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad S. Ansari" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shamim Akhter" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Akhter" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10495398.2020.1714634" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03163914v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Cordeiro" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rustem Uzbekov" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-20-0462" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03213124v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Soler" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Th&#233;lie" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2021.655866" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03514488v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2021.06.008" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622805v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Riou" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gu&#233;gnard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Vern" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Koch" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2019079" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02860780v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Uzbekova" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Druart" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Labas" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2020.02.037" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02927044v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2020.03.023" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03150231v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Iglesias-Cabeza" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. S&#225;nchez-Rivera" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2020.09.060" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03151364v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pachara Thananurak" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Napapach Chuaychu-Noo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yupin Phasuk" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thevin Vongpralub" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2019.10.040" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03151194v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Santiago-Moreno" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21165664" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623243v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Mong-Diep Nguyen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2019.07.031" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621845v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Thelie" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grimaud-Jottreau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Seigneurin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2019.07.028" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620572v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie R&#233;hault-Godbert" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Poirier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Govoroun" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fouch&#233;court" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.23153" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622557v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bailliard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Seigneurin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Zerjal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tixier-Boichard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps/pey360" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627429v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juli&#225;n Santiago-Moreno" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berenice Bernal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serafin Perez-Cerezales" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Castano" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolfo Toledano-D&#237;az" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0209910" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622979v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego A. Galarza" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio L&#243;pez-Sebasti&#225;n" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryobiol.2019.10.007" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623316v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps/pez196" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622807v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/bio.2018.0111" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628921v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. A. Rakha" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Ansari" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Zafar" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Naseer" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2018.09.003" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622796v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Guignot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fortini" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Grateau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Burette" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dreyfus" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryobiol.2018.06.009" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621717v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G. Gil" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. G. Davila" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Campo" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps/pey299" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622884v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. A. Galarza" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Lopez" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Woelders" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2018.03.022" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622696v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allah Rakha" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Sajjad Ansari" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3184/175815618X15180876264262" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622698v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2018.06.015" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603284v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2017.05.016" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606032v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bushra Allah Rakha" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zartasha Zafar" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iftikhar Hussain" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryobiol.2017.07.006" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605140v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Magistrini" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Halgrain" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Couty" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606095v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Esteso" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L&#243;pez-Sebasti&#225;n" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Villaverde-Morcillo" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps/pex176" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529476v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maqsood Anwar" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3184/175815617X14799886572940" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606034v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2017.07.018" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529459v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Hussain" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2016.09.004" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409315v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duittoz" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Praud" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Combarnous" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.13710" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353250v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0147559" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409337v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Froment" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20163205016" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406182v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409330v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Paula Teixeira-Mechin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.M116.058289" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529463v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Chen Chen" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsiu-Chou Liu" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang-Yuan Wei" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeng-Fang Huang" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chai-Ching Lin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2141/jpsa.0150162" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630224v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Paula Teixeira-Gomes" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2016.07.050" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353268v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Malik" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10344-015-0904-x" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353274v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0134420" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130536v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Santiago Moreno" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Toledano D&#237;az" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L&#243;pez Sebasti&#225;n" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ga&#241;&#225;n" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps/peu020" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210966v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Coudurier" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Peyraud" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jeuland" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Urruty" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2015.28.1.3010" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129861v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Cahier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gargaros-Ratajczak" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Harichaux" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2014.07.024" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194946v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.M.K. Abouelezz" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.G. D&#225;vila" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10344-015-0929-1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129880v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2014.08.008" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129947v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129939v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Metayer-Coustard" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.114.121855" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129779v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Seigneurin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chapuis" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps.2013-03166" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129755v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129652v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Vidament" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Le Foll" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Levillain" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Yvon" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2012.01.018" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129630v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2141/jpsa.011120" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191231v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Renou" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Thiery" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Pajot" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birte Nielsen" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Keller" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645266v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460913v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lynda Hassouna" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Narcy" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Grasteau" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/rwaf-a089" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129499v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129497v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3184/175815511X13069413108523" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129508v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Lemoine" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2010.07.017" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PVRVGS3V-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129509v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129574v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2010.10.010" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WNW2CN2P-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666532v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Elis" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Balzergue" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Martin-Magniette" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.21062" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A5A6FF85DFC73E2434C7A76EE2D98BB937F5964F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665165v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vincent" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.X. Martin" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2008.03.016" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665174v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Dupont" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vana&#239;que Guillory" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tesseraud" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.108.072660" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666483v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Batellier" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-9-110" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662216v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-08-0094" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664838v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mignon-Grasteau" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Saint Jalme" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2007.09.019" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DZKH7N6D-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658944v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Gustavo Carlo Persani" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1677/JOE-07-0143" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657521v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175173110700081X" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657442v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664362v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Limouzin" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Besnard" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ps/86.3.555" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136827v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Riou" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Kerboeuf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-006-0455-x" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657359v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Dubos" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Mialon" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Roman" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225263v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Douard" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hermier" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Labb&#233;" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2004.03.020" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CMRNWQNC-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677495v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/rep.1.00454" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674664v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Germain" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Boniface" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Pellet" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0093-691X(03)00207-3" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CZ7WS8KW-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676790v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670422v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0093-691X(03)00180-8" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JQZKRV9T-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669884v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gassama-Diagne" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ps/83.8.1385" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669625v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680451v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saint-Jalme" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lecoq" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Plouzeau" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673688v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Coquerelle" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Durand Tardif" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Planchenault" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jamilloux" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685328v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697109v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685486v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Hermier" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685340v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.F. Surai" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Brillard" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.K. Speake" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685134v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685255v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686428v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tselutin" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694680v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chalah" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685774v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691985v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Domjan" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Williams" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684469v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00899967v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lessire" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Hermier" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683945v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lessire" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685660v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Hallouis" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686406v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dupuy" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701606v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702310v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Reviers" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701728v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Caffin" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700775v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02717381v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mauger" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02720357v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652513v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759976v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsiu-Lien Lin" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Saint-Dizier" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760292v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760302v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03163982v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03129099v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Liptoi" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berna-Juarez B" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nandi S" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787432v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741433v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Soler Vasco" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739596v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801921v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Teixeira" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793238v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741867v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743142v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793999v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Guerin" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738754v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739538v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738809v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gargaros" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791806v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796244v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190591v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Andr&#233;" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745214v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Pain" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750185v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Bourin" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744868v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hidas" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745049v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744407v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cadoret" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749522v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748673v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807157v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807159v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749466v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Didier Terlot" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752616v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.A. Malecki" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754477v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0531.2010.01654_1.x" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1QMWCRJN-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755797v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753624v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757331v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Monget" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753436v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751032v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756641v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard G. Guy" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757406v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751685v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751418v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814024v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754667v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750869v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758133v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755021v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753528v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755243v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750699v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759713v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760448v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761468v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Trefil" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jitka Mucksova" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760780v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Besnard" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759020v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Riou" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760874v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763564v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Leboeuf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martoriati" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Guillouet" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763083v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760752v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Planchenault" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762878v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835618v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843011v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835377v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766754v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.M. de Sousa" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771743v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766619v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773633v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02780569v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02782540v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779668v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02782379v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760294v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04231740v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Eloy" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Thomas" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Banliat" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Reverchon" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760305v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478457v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Usbekov" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478459v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03128975v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Voiry Camille" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Royer Eric" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanetti Anais" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03129121v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Alminana" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Bauersachs" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603344v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Jego" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741123v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guyot" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Mills" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Nys" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605141v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Baillard" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743540v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/354096.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2016.03.051" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742570v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Mong Diep Nguyen" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739053v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792232v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793270v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799075v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123045v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744888v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189894v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744593v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748109v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745055v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744426v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749912v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821070v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828416v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841978v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Bussi&#232;res" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guillouet" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791984v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Whyte" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Mcgrew" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129915v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Guyomard" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inra-dam-front-resources-cdn.brainsonic.com/ressources/afile/250910-42baa-resource-filiere-volailles-de-chair.html" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129934v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3899-la-reproduction-animale-et-humaine.html" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129914v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129897v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827640v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Massip" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leibo" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606433v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galland" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606488v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832458v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Haffray" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Maisse" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rault" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760308v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394166v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsiu-Lien Herbie Lin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mermillod" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grasseau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Blesbois" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Vitorino Carvalho" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2024.103448" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04524610v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.A. Rakha" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Ansari" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Akhter" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Akhter" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36899/japs.2023.1.0613" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04230575v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Brillard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine G&#233;rard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2023.107330" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04524573v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lih-Ren Chen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryobiol.2023.104567" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03744931v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Santiago-Moreno" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2022.100475" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03744122v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bernal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Behnamifar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. &#193;lvarez-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Toledano-D&#237;az" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Casta&#241;o" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/rd21209" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03627949v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Almi&#241;ana" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Dubuisson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bauersachs" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Royer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40104-021-00672-1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511888v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00439339.2022.1998816" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03974794v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Woelders" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A.C. de Wit" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Engel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hulsegge" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Grasseau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryobiol.2022.06.003" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03514442v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Esteso" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dom&#237;nguez-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00071668.2021.1955333" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03213124v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Soler" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Th&#233;lie" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Cordeiro" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2021.655866" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622711v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bushra A. Rakha" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad S. Ansari" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shamim Akhter" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Akhter" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10495398.2020.1714634" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03163914v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rustem Uzbekov" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-20-0462" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03514488v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2021.06.008" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367022v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Soler-Vasco" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Alves" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Brionne" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Jacques" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Gu&#233;rin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-98454-2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02927044v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2020.03.023" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03150231v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Iglesias-Cabeza" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. S&#225;nchez-Rivera" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2020.09.060" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622805v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Riou" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gu&#233;gnard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Vern" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Koch" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2019079" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02860780v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Uzbekova" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Druart" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Labas" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2020.02.037" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03151364v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pachara Thananurak" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Napapach Chuaychu-Noo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yupin Phasuk" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thevin Vongpralub" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2019.10.040" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03151194v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Santiago-Moreno" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21165664" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622979v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego A. Galarza" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio L&#243;pez-Sebasti&#225;n" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juli&#225;n Santiago-Moreno" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryobiol.2019.10.007" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623316v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Thelie" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps/pez196" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622807v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/bio.2018.0111" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622557v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bailliard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Seigneurin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Zerjal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tixier-Boichard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps/pey360" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627429v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berenice Bernal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serafin Perez-Cerezales" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Castano" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolfo Toledano-D&#237;az" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0209910" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620572v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie R&#233;hault-Godbert" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Poirier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Govoroun" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fouch&#233;court" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.23153" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623243v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Mong-Diep Nguyen" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2019.07.031" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621845v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grimaud-Jottreau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Seigneurin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2019.07.028" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621717v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G. Gil" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. G. Davila" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Campo" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps/pey299" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622884v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. A. Galarza" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Lopez" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Woelders" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2018.03.022" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628921v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. A. Rakha" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Ansari" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Zafar" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Naseer" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2018.09.003" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622796v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Guignot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fortini" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Grateau" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Burette" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dreyfus" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryobiol.2018.06.009" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622696v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allah Rakha" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Sajjad Ansari" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3184/175815618X15180876264262" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622698v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2018.06.015" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606032v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bushra Allah Rakha" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zartasha Zafar" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iftikhar Hussain" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryobiol.2017.07.006" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605140v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Magistrini" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Halgrain" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Couty" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606095v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Esteso" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L&#243;pez-Sebasti&#225;n" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Villaverde-Morcillo" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps/pex176" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529476v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maqsood Anwar" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3184/175815617X14799886572940" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606034v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2017.07.018" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603284v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2017.05.016" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406182v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529459v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Hussain" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2016.09.004" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409315v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duittoz" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Praud" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Combarnous" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.13710" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353250v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0147559" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409337v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Froment" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20163205016" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409330v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Paula Teixeira-Mechin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.M116.058289" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529463v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Chen Chen" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsiu-Chou Liu" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang-Yuan Wei" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeng-Fang Huang" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chai-Ching Lin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2141/jpsa.0150162" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630224v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Paula Teixeira-Gomes" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2016.07.050" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130536v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Santiago Moreno" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Toledano D&#237;az" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L&#243;pez Sebasti&#225;n" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ga&#241;&#225;n" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps/peu020" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353274v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0134420" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353268v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Malik" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10344-015-0904-x" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129861v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Cahier" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gargaros-Ratajczak" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Harichaux" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2014.07.024" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194946v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.M.K. Abouelezz" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.G. D&#225;vila" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10344-015-0929-1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210966v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Coudurier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Peyraud" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jeuland" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Urruty" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2015.28.1.3010" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129947v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129880v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2014.08.008" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129939v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Metayer-Coustard" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.114.121855" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129779v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Seigneurin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chapuis" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps.2013-03166" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129755v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129630v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2141/jpsa.011120" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129652v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Vidament" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Le Foll" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Levillain" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Yvon" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2012.01.018" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191231v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Renou" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Thiery" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Pajot" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birte Nielsen" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Keller" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129499v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129497v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3184/175815511X13069413108523" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460913v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lynda Hassouna" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Narcy" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Grasteau" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/rwaf-a089" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129508v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Lemoine" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2010.07.017" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PVRVGS3V-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645266v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129509v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129574v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2010.10.010" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WNW2CN2P-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665165v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vincent" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.X. Martin" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2008.03.016" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666532v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Elis" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Balzergue" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Martin-Magniette" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.21062" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A5A6FF85DFC73E2434C7A76EE2D98BB937F5964F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665174v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Dupont" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vana&#239;que Guillory" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tesseraud" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.108.072660" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666483v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Batellier" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-9-110" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662216v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-08-0094" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664838v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mignon-Grasteau" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Saint Jalme" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2007.09.019" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DZKH7N6D-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664362v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Limouzin" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Besnard" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ps/86.3.555" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658944v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Gustavo Carlo Persani" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1677/JOE-07-0143" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657521v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175173110700081X" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657442v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136827v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Riou" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Kerboeuf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-006-0455-x" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657359v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Dubos" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Mialon" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Roman" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225263v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Douard" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hermier" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Labb&#233;" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2004.03.020" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CMRNWQNC-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677495v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/rep.1.00454" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669884v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gassama-Diagne" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ps/83.8.1385" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670422v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0093-691X(03)00180-8" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JQZKRV9T-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674664v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Germain" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Boniface" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Pellet" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0093-691X(03)00207-3" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CZ7WS8KW-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676790v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680451v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saint-Jalme" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lecoq" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Plouzeau" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669625v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673688v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Coquerelle" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Durand Tardif" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Planchenault" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jamilloux" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685486v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Hermier" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697109v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685340v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.F. Surai" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Brillard" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.K. Speake" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685134v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685328v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685255v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686428v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tselutin" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694680v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chalah" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685774v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684469v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691985v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Domjan" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Williams" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00899967v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lessire" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Hermier" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683945v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lessire" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685660v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Hallouis" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686406v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dupuy" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701606v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701728v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Caffin" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702310v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Reviers" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700775v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02717381v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mauger" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02720357v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652513v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760292v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsiu-Lien Lin" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760302v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759976v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Saint-Dizier" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03163982v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03129099v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Liptoi" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berna-Juarez B" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nandi S" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787432v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741433v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Soler Vasco" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739596v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741867v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801921v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Teixeira" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793238v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743142v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739538v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793999v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Guerin" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738754v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738809v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gargaros" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791806v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796244v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745214v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Pain" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190591v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Andr&#233;" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744868v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hidas" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745049v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Bourin" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744407v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cadoret" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749522v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748673v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750185v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807157v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807159v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749466v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Didier Terlot" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753624v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755797v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752616v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.A. Malecki" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754477v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0531.2010.01654_1.x" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1QMWCRJN-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757331v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Monget" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753436v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751032v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757406v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751685v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756641v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard G. Guy" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751418v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814024v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754667v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750869v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758133v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755243v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753528v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750699v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755021v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760448v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759713v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761468v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Trefil" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jitka Mucksova" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760780v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Besnard" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759020v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Riou" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760874v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763083v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763564v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Leboeuf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martoriati" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Guillouet" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762878v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760752v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Planchenault" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835618v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843011v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835377v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766754v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.M. de Sousa" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771743v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766619v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773633v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02780569v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02782540v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779668v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02782379v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04231740v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Eloy" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Thomas" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Banliat" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Reverchon" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760305v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760294v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478459v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478457v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Usbekov" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03128975v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Voiry Camille" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Royer Eric" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanetti Anais" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03129121v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Alminana" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Bauersachs" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603344v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Jego" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741123v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guyot" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Mills" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Nys" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743540v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/354096.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2016.03.051" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605141v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Baillard" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742570v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Mong Diep Nguyen" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739053v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792232v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793270v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123045v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799075v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189894v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744593v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744888v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748109v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744426v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745055v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749912v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821070v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828416v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841978v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Bussi&#232;res" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guillouet" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791984v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Whyte" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Mcgrew" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129915v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Guyomard" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inra-dam-front-resources-cdn.brainsonic.com/ressources/afile/250910-42baa-resource-filiere-volailles-de-chair.html" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129934v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3899-la-reproduction-animale-et-humaine.html" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129914v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129897v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827640v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Massip" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leibo" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606488v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606433v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galland" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832458v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Haffray" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Maisse" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rault" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760308v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>