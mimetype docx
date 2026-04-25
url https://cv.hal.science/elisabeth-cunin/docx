--- v0 (2026-03-17)
+++ v1 (2026-04-25)
@@ -686,1810 +686,1810 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04937029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Reparar la esclavitud en Colombia ? : movilización del derecho en un contexto multicultural</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Cunin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista Colombiana de Antropologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 57 (1), pp.49-69</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03275772v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Entre histoire de la nation et histoire de l’anthropologie : dialogues Cuba-Haïti (1884‑1959)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Cunin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bérose - Encyclopédie internationale des histoires de l'anthropologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03332617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Reparar la esclavitud en Colombia ? : movilización del derecho en un contexto multicultural</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rereading Indigenism today. Sources, practices, actors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Cunin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers des Amériques Latines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 95, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cal.11820⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03891468v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An indigenism without indigenous people ? The Inter-American Indian Institute and international organizations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élisabeth Cunin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers des Amériques Latines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 95, pp.185-206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cal.12198⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03891456v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’indigénisme, un objet d’étude polyphonique et bon à penser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élisabeth Cunin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Lopez Caballero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers des Amériques Latines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 95, pp.21-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cal.11868⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03891452v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Unesco, à l’origine de l’antiracisme ? Ethnographie historique de la question raciale (1946-1952)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Cunin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Critique Internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1 (86), pp.25-43</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02546446v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">¿Hacia un indigenismo sin indígenas? Encuentros y desencuentros entre el Instituto Indigenista Interamericano y las organizaciones internacionales (UNESCO, OIT)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Cunin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista de Historia Económica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 83, pp.55-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15359/rh.83.3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03332615v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">¿Reparar la esclavitud en Colombia? Movilización del derecho en un contexto multicultural</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Cunin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista Colombiana de Antropologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 57 (1), pp.49-69</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2020, 57 (1), pp.49-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22380/2539472X.1176⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Élisabeth Cunin</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03332612v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géopolitique du Belize : entre Amérique centrale et Caraïbe, entre marge et centre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Cunin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue internationale et stratégique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02304150v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belmopan. A New Capital for a New Nation' State, Nation and Ethnicity at the Time of Independence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Cunin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin of Latin American Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/blar.13021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02546452v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">BELICE, ¿UNA SOCIEDAD PLURICULTURAL SIN POLÍTICAS MULTICULTURALES?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Cunin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Hoffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anuario de Estudios Centroamericanos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 45, pp.1-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15517/aeca.v45i0.37665⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02932850v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belice, una sociedad pluricultural sin políticas multiculturales?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Cunin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Hoffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anuario de Estudios Centroamericanos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02304152v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imaginaires africains et hiérarchies raciales : la champeta à Cartagena, Colombie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Cunin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Haizebegi: Les mondes de la musique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02304153v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The “Black Foreigner” in the Quintana Roo Territory (Mexico) : Between Otherness and Sameness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Cunin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Journal of Latin American and Caribbean Anthropology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 22 (2), pp.339-356. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jlca.12249⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02304151v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu Tanya Kateri Hernández, Racial Subordination in Latin America. The role of the State, Customary Law, and the New Civil Rights Response. New York, Cambridge University Press, 2013.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Cunin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nuevo mundo Mundos Nuevos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01479489v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Sidney Turton, entre nación e imperio. Los intersticios de los poderes estatales y coloniales en México y Belice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Cunin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Boletín de la Asociación para el Fomento de los Estudios Históricos en Centroamérica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 70</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01479513v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre l’autre et le même. Le métissage questionné par l’“étranger noir” dans le Territoire de Quintana Roo (Mexique) au lendemain de la Révolution (1924-1940)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Cunin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anthropologie et sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 40 (3)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01479508v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Belize, une société pluriculturelle sans politiques multiculturelles ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Cunin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Hoffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Problèmes d'Amérique Latine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 92 (92), pp.91-109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pal.092.0091⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01287325v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Postface. Une perspective comparatiste sur les &amp;quot;sociétés post-esclavagistes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Cunin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politique africaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Post-esclavage et mobilisations, 140, pp.83-98</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01392979v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de lecture : &amp;quot;Paula López Caballero, Les Indiens et la nation au Mexique. Une dimension historique de l’altérité. Paris, Karthala, Recherches Internationales, 2012&amp;quot;.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Cunin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers des Amériques Latines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 95, pp.185-206. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2014, 77, pp.187-191</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Élisabeth Cunin</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01281947v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belize: Políticas Públicas e Gestão Da Pluralidade Étnica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Cunin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Paula Lopez Caballero</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Hoffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista de estudos e pesquisas sobre as Americas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 8 (1), pp.52-71</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01287331v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S’approprier l’altérité : musique afrocaribéenne dans l’Etat de Quintana Roo, Mexique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Cunin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers d'études africaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 216</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01479499v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blackness and mestizaje: Afro-Caribbean music in Chetumal, Mexico</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Cunin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Latin American and Caribbean Ethnic Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (1), pp.1-22</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01053054v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu du livre de Luis Fernando Angosto Ferrández et Sabine Kradolfer (coord.), Everlasting Countdowns. Race, Ethnicity and National Censuses in Latin American States</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Cunin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers des Amériques Latines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 95, pp.21-32. </w:t>
-[...1502 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, 2013, 71, pp.204-207</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00940474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -2825,329 +2825,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00940470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">De la dominación colonial a la fabricación de la Nación. Las categorías étnico-raciales en los censos e informes y sus usos políticos en Belice, siglos XIX-XX</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cunin Elisabeth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Hoffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Secuencia. Revista de historia y ciencias sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 82, pp.153-174</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00690575v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Belmopan, nouvelle capitale du Belize indépendant. De la colonie caribéenne à la nation centre-américaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Cunin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études Caribéennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 20, pp.00</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00940465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">¿Descripción o prescripción? Las categorías étnico-raciales en los censos e informes y sus usos políticos en Belice, siglos XIX-XX</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Cunin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Hoffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Secuencia. Revista de historia y ciencias sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 82, pp.153-174</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01479494v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">En Chetumal, no somos rasta pero nos gusta el reggae” (Alvrix) : música afrocaribeña, identidad y región en la frontera México-Belice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Cunin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alteridades</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 22 (43)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01479497v1</w:t>
-              </w:r>
-[...162 lines deleted...]
-                <w:t xml:space="preserve">halshs-00690575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Negritos et mestizos à Mérida dans la première moitié du 20ème siècle. Métissage, région, race</w:t>
               </w:r>
@@ -5018,319 +5018,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01479474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Métissage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Cunin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Armand Colin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire des inégalités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01479477v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Música afrocaribeña entre jóvenes mayas. Identidades en fronteras en Felipe Carrillo Puerto, Quintana Roo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Cunin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INAH. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jóvenes indígenas. De hip hop y protesta social en América latina</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01479000v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Belize, nation créole ? Esclavage, colonialisme et indépendance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Cunin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Karthala, Collection Esclavages </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Résistances et mémoires des esclavages. Espaces arabo-musulmans et transatlantiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01478983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belmopan. A new capital for a new nation. Pouvoir et ethnicité à l’indépendance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Cunin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Capitales rêvées, capitales abandonnées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01478991v1</w:t>
-              </w:r>
-[...144 lines deleted...]
-                <w:t xml:space="preserve">halshs-01479477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visitas guiadas y marketing de la diferencia en Cartagena de Indias</w:t>
               </w:r>
@@ -7080,51 +7080,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="58BAD4D0"/>
+    <w:nsid w:val="513A5B9F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7228,51 +7228,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1BFED513"/>
+    <w:nsid w:val="B6AE2162"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7376,51 +7376,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="A3BC10F6"/>
+    <w:nsid w:val="8D7198C9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7613,51 +7613,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937026v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Cunin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nuevomundo.94674" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937031v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Cunin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12hr5" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937029v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12kps" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332617v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275772v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891456v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cal.12198" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891452v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Lopez Caballero" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cal.11868" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02546446v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332615v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15359/rh.83.3" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332612v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22380/2539472X.1176" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891468v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cal.11820" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304150v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02546452v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/blar.13021" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02932850v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Hoffmann" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15517/aeca.v45i0.37665" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304152v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304153v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304151v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jlca.12249" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01479489v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01479508v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01479513v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01392979v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287325v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pal.092.0091" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01281947v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287331v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01479499v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053054v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940474v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01952177v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Audebert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Poiret" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/diasporas.276" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053043v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01479519v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940470v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940465v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01479497v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01479494v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00690575v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cunin Elisabeth" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940478v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940460v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cal.341" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00565066v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00565067v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rinaudo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00565063v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00565061v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00288436v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00565065v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00288435v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00112860v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00112861v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00112863v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04561755v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478925v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478961v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287674v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00291675v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978486v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12th9" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304154v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01479482v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dantec-Lowry H&#233;l&#232;ne Le" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01479479v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01479007v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01479478v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01479470v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01479474v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478983v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478991v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01479000v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01479477v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01082622v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478977v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813325v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01086360v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Baby-Collin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Dorier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Gr&#233;sillon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00112862v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479946v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barbary" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00463395v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00565841v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Agudelo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00463386v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01479486v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01501695v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ballarin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709136v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahayeilli Juarez Huet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709131v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004649v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01104672v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Cottias" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahayeilli Ju&#225;rez Huet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01053065v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01053972v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01359279v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Diouf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gilroy" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pap Ndiaye" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bazenguissa-Ganga" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937026v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Cunin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nuevomundo.94674" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937031v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Cunin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12hr5" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937029v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12kps" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275772v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332617v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891468v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cal.11820" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891456v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cal.12198" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891452v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Lopez Caballero" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cal.11868" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02546446v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332615v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15359/rh.83.3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332612v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22380/2539472X.1176" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304150v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02546452v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/blar.13021" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02932850v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Hoffmann" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15517/aeca.v45i0.37665" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304152v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304153v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304151v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jlca.12249" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01479489v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01479513v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01479508v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287325v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pal.092.0091" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01392979v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01281947v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287331v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01479499v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053054v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940474v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01952177v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Audebert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Poiret" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/diasporas.276" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053043v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01479519v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940470v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00690575v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cunin Elisabeth" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940465v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01479494v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01479497v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940478v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940460v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cal.341" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00565066v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00565067v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rinaudo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00565063v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00565061v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00288436v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00565065v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00288435v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00112860v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00112861v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00112863v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04561755v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478925v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478961v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287674v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00291675v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978486v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12th9" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304154v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01479482v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dantec-Lowry H&#233;l&#232;ne Le" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01479479v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01479007v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01479478v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01479470v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01479474v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01479477v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01479000v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478983v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478991v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01082622v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478977v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813325v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01086360v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Baby-Collin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Dorier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Gr&#233;sillon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00112862v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479946v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barbary" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00463395v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00565841v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Agudelo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00463386v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01479486v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01501695v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ballarin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709136v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahayeilli Juarez Huet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709131v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004649v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01104672v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Cottias" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahayeilli Ju&#225;rez Huet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01053065v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01053972v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01359279v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Diouf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gilroy" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pap Ndiaye" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bazenguissa-Ganga" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>