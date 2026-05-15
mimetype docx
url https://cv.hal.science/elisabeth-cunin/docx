--- v1 (2026-04-25)
+++ v2 (2026-05-15)
@@ -686,165 +686,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04937029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Entre histoire de la nation et histoire de l’anthropologie : dialogues Cuba-Haïti (1884‑1959)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Cunin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bérose - Encyclopédie internationale des histoires de l'anthropologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03332617v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Reparar la esclavitud en Colombia ? : movilización del derecho en un contexto multicultural</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Cunin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista Colombiana de Antropologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 57 (1), pp.49-69</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03275772v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03332617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rereading Indigenism today. Sources, practices, actors</w:t>
               </w:r>
@@ -902,343 +902,343 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03891468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’Unesco, à l’origine de l’antiracisme ? Ethnographie historique de la question raciale (1946-1952)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Cunin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Critique Internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1 (86), pp.25-43</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02546446v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">¿Hacia un indigenismo sin indígenas? Encuentros y desencuentros entre el Instituto Indigenista Interamericano y las organizaciones internacionales (UNESCO, OIT)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Cunin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista de Historia Económica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 83, pp.55-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15359/rh.83.3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03332615v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">An indigenism without indigenous people ? The Inter-American Indian Institute and international organizations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Cunin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers des Amériques Latines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 95, pp.185-206. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/cal.12198⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03891456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’indigénisme, un objet d’étude polyphonique et bon à penser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Cunin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paula Lopez Caballero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers des Amériques Latines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 95, pp.21-32. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/cal.11868⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03891452v1</w:t>
-              </w:r>
-[...145 lines deleted...]
-                <w:t xml:space="preserve">hal-03332615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">¿Reparar la esclavitud en Colombia? Movilización del derecho en un contexto multicultural</w:t>
               </w:r>
@@ -1832,165 +1832,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01479489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Entre l’autre et le même. Le métissage questionné par l’“étranger noir” dans le Territoire de Quintana Roo (Mexique) au lendemain de la Révolution (1924-1940)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Cunin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anthropologie et sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 40 (3)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01479508v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Robert Sidney Turton, entre nación e imperio. Los intersticios de los poderes estatales y coloniales en México y Belice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Cunin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Boletín de la Asociación para el Fomento de los Estudios Históricos en Centroamérica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01479513v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-01479508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Belize, une société pluriculturelle sans politiques multiculturelles ?</w:t>
               </w:r>
@@ -2130,112 +2130,181 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01392979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">S’approprier l’altérité : musique afrocaribéenne dans l’Etat de Quintana Roo, Mexique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Cunin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers d'études africaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 216</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01479499v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Compte rendu de lecture : &amp;quot;Paula López Caballero, Les Indiens et la nation au Mexique. Une dimension historique de l’altérité. Paris, Karthala, Recherches Internationales, 2012&amp;quot;.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Cunin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers des Amériques Latines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 77, pp.187-191</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01281947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belize: Políticas Públicas e Gestão Da Pluralidade Étnica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Cunin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2251,126 +2320,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista de estudos e pesquisas sobre as Americas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 8 (1), pp.52-71</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01287331v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-01479499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blackness and mestizaje: Afro-Caribbean music in Chetumal, Mexico</w:t>
               </w:r>
@@ -2419,364 +2419,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01053054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Alteridad y mismidad: música afrocaribeña en el Estado de Quintana Roo, México</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Cunin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Boletín OPCA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01479519v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From colonial domination to the making of the Nation. Ethno-racial categories in censuses and reports and their political uses in Belize, 19th - 20th centuries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Cunin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Hoffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Caribbean Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 41 (2), pp.31-60</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01053043v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Compte-rendu du livre de Luis Fernando Angosto Ferrández et Sabine Kradolfer (coord.), Everlasting Countdowns. Race, Ethnicity and National Censuses in Latin American States</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Cunin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers des Amériques Latines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 71, pp.204-207</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00940474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alterity and Spatial Relations of “Black” Populations: Comparative Approaches between Europe and the Americas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Audebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Cunin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Poiret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diasporas. Circulations, migrations, histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 21, pp.173-192. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/diasporas.276⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01952177v1</w:t>
-              </w:r>
-[...149 lines deleted...]
-                <w:t xml:space="preserve">halshs-01479519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'anthropologie française au miroir de l'américanisme: politiques, savoirs et altérités</w:t>
               </w:r>
@@ -3127,187 +3127,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01479497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Description ou prescription ? Les catégories ethnico-raciales dans les recensements et leurs usages politiques au Belize, 19-20ème siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Cunin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Hoffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers des Amériques Latines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.183-205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cal.341⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00940460v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Negritos et mestizos à Mérida dans la première moitié du 20ème siècle. Métissage, région, race</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Cunin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 1, pp.00</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00940478v1</w:t>
-              </w:r>
-[...89 lines deleted...]
-                <w:t xml:space="preserve">hal-00940460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reseña de Jorge Victoria Ojeda, 2009. Las Tropas Auxiliares del rey en Centroamérica. Historia de los negros súbditos de la Monarquía española. San José, Editorial de la Universidad de Costa Rica</w:t>
               </w:r>
@@ -3809,165 +3809,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00288435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La politique ethnique entre altérité et stéréotype. Regards sur les élections de mars 2002 en Colombie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Cunin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Problèmes d'Amérique Latine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 48</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00112861v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La ‘negra Nieves' ou le racisme à fleur de peau. Regards croisés sur une caricature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Cunin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'Institut Francais d'Etudes Andines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00112860v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00112861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relations interethniques et processus d'identification à Carthagène (Colombie)</w:t>
               </w:r>
@@ -4567,405 +4567,405 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02304154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Robert Sidney Turton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Cunin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Oxford University Press. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Dictionary of Caribbean and Afro-Latin American Biography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01479479v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Afro-américain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Cunin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dantec-Lowry Hélène Le</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Robert Laffont, collection Bouquins. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des Amériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01479482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Robert Sidney Turton</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Extranjero y negro. El lugar de las poblaciones afro-caribeñas en la integración territorial de Quintana Roo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Cunin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Oxford University Press. </w:t>
+              <w:t xml:space="preserve">UAM-C, Ediciones de Educación y Cultura. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Dictionary of Caribbean and Afro-Latin American Biography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016</w:t>
+              <w:t xml:space="preserve">Nación y alteridad. Mestizos, indígenas y extranjeros en el proceso de formación nacional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01479470v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Las políticas mexicanas de inmigración en el Territorio de Quintana Roo, 1924-1934: ¿un Estado racista?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Cunin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">El Colegio de México. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inmigración y racisme. Contribuciones a la historia de los extranjeros en México</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01479007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Cunin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Armand Colin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des migrations internationales. Approche géohistorique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01479478v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-01479470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Las políticas culturales en Belice: entre la herencia colonial y el reconocimiento de la diferencia</w:t>
               </w:r>
@@ -6562,51 +6562,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport scientifique du programme ANR Afrodesc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Audebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Cottias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7080,51 +7080,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="513A5B9F"/>
+    <w:nsid w:val="9ACD313A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7228,51 +7228,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="B6AE2162"/>
+    <w:nsid w:val="DD1265A0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7376,51 +7376,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="8D7198C9"/>
+    <w:nsid w:val="D9E03766"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7613,51 +7613,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937026v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Cunin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nuevomundo.94674" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937031v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Cunin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12hr5" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937029v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12kps" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275772v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332617v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891468v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cal.11820" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891456v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cal.12198" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891452v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Lopez Caballero" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cal.11868" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02546446v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332615v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15359/rh.83.3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332612v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22380/2539472X.1176" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304150v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02546452v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/blar.13021" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02932850v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Hoffmann" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15517/aeca.v45i0.37665" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304152v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304153v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304151v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jlca.12249" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01479489v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01479513v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01479508v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287325v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pal.092.0091" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01392979v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01281947v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287331v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01479499v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053054v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940474v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01952177v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Audebert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Poiret" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/diasporas.276" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053043v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01479519v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940470v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00690575v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cunin Elisabeth" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940465v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01479494v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01479497v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940478v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940460v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cal.341" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00565066v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00565067v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rinaudo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00565063v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00565061v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00288436v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00565065v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00288435v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00112860v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00112861v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00112863v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04561755v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478925v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478961v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287674v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00291675v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978486v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12th9" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304154v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01479482v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dantec-Lowry H&#233;l&#232;ne Le" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01479479v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01479007v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01479478v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01479470v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01479474v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01479477v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01479000v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478983v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478991v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01082622v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478977v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813325v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01086360v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Baby-Collin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Dorier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Gr&#233;sillon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00112862v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479946v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barbary" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00463395v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00565841v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Agudelo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00463386v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01479486v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01501695v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ballarin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709136v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahayeilli Juarez Huet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709131v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004649v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01104672v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Cottias" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahayeilli Ju&#225;rez Huet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01053065v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01053972v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01359279v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Diouf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gilroy" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pap Ndiaye" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bazenguissa-Ganga" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937026v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Cunin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nuevomundo.94674" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937031v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Cunin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12hr5" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937029v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12kps" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332617v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275772v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891468v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cal.11820" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02546446v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332615v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15359/rh.83.3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891456v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cal.12198" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891452v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Lopez Caballero" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cal.11868" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332612v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22380/2539472X.1176" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304150v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02546452v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/blar.13021" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02932850v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Hoffmann" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15517/aeca.v45i0.37665" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304152v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304153v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304151v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jlca.12249" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01479489v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01479508v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01479513v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287325v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pal.092.0091" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01392979v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01479499v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01281947v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287331v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053054v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01479519v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053043v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940474v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01952177v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Audebert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Poiret" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/diasporas.276" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940470v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00690575v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cunin Elisabeth" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940465v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01479494v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01479497v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940460v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cal.341" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940478v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00565066v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00565067v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rinaudo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00565063v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00565061v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00288436v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00565065v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00288435v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00112861v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00112860v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00112863v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04561755v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478925v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478961v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287674v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00291675v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978486v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12th9" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304154v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01479479v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01479482v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dantec-Lowry H&#233;l&#232;ne Le" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01479470v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01479007v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01479478v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01479474v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01479477v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01479000v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478983v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478991v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01082622v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478977v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813325v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01086360v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Baby-Collin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Dorier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Gr&#233;sillon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00112862v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479946v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barbary" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00463395v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00565841v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Agudelo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00463386v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01479486v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01501695v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ballarin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709136v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahayeilli Juarez Huet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709131v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004649v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01104672v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Cottias" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahayeilli Ju&#225;rez Huet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01053065v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01053972v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01359279v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Diouf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gilroy" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pap Ndiaye" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bazenguissa-Ganga" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>