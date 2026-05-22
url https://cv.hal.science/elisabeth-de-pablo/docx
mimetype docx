--- v2 (2026-05-01)
+++ v3 (2026-05-22)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:103.22580645161px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Elisabeth de Pablo </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">CV | e-portfolio - an overview</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">elisabeth-de-pablo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0003-1283-7641</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">187554269</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">317199979</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visual & Audiovisual Archive Management | Rethinking Audiovisual Archives | Multimodal Indexation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">*</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projet D-Parsas - Plateforme LaCAS (Inalco):</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open Archive in Language and Cultural Area Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trendeo - Data Analyst / Multilingual Media Monitoring / 数据分析师</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multilingual Engineering / Cross-Cultural Diversity | 多语言工程 / 跨文化多样性</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">- Specializing in intangible cultural heritage - Foods and culinary traditions | 食物和烹饪传统Information & Communication Technology (ICT) | 信息及通信技术</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Co-pilote LangArts (CM&Audiovisual) / / Cultural Geography, Visual Semiotics</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contre l'obscurantisme et la désinformation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTUELLEMENT</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading6"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">[2014-...] </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TRENDEO</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> - Producteur de données économiques et d'analyses sur l'emploi et l'investissement en France depuis 2009, et sur l'industrie mondiale depuis 2016.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Analyste veilleur stratégique | Data Analyst et Media Monitoring | Information Service.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Trendeo deals with internet monitoring, specifically applied to investment matters - but not only. More info on the </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">website</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Investment in France : </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.observatoire-investissement.fr/  </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Industry et Stratégies : </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.industries-strategies.com</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading6"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">[2020-...] Chargée de mission dans le cadre du projet D-Parsas, le nouvel écosystème numérique de la recherche sur les aires culturelles et linguistiques de l’INALCO.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LaCAS : Open Archive in Language and Cultural Area Studies</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Site : </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://lacas.inalco.fr/</w:t></w:r></w:hyperlink><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Carnet de recherche Hypotheses : </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://lacas.hypotheses.org/</w:t></w:r></w:hyperlink><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Data LaCAS Hub & Knowledge : </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data LaCAS Hub & Knowledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Page personnelle : </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://bit.ly/44M7R9n</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading6"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lien LinkedIn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTIVITES DE RECHERCHE</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading6"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Gestion d'archives visuelles et audiovisuelles || Géographie culturelle - Sémiotique visuelle</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading6"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre associé | CM & Audiovisuel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Co-pilote </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Audiovisuel et Valorisation de la Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de l'Equipe Interdisciplinaire LANGARTS : </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://langarts.hypotheses.org</w:t></w:r></w:hyperlink><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Audiovisual Collection : </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.campus-aar.fr/LANGARTS  </w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading6"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">[2016 - 2018] Media Monitoring | PROJET MIGROBJETS - INALCO : Représentation et circulation des objets de la culture matérielle des exilés dans les nouveaux médias et construction de la figure du migrant dans l'espace public &amp;gt;&amp;gt; </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://migrobjets.hypotheses.org  </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Portail vidéo : </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.campus-aar.fr/MIGROBJETS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading6"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">[2008 - 2024] Chargée de cours | Lecturer - CFI/INALCO &amp;gt;&amp;gt; </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.inalco.fr/enseignant-chercheur/elisabeth-pablo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading6"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">(</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://webcommunicationculture.wordpress.com</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> - </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://webcultcom.weebly.com/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> - archivé) </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">  </w:t></w:r></w:hyperlink><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intercultural Web TV on YouTube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> -</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[1991-1994] Chargée de cours | Lecturer - DESS CRIM/INALCO</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading6"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Member : </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Association of Sound & Audiovisual Archives </w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading6"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">[2006-2011] - Membre associé | Equipe Anthropologie de la perception dirigée par Barbara Glowczewski (LAS-CNRS)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[2012-2015] - Associate Member | Work Team </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrations et Espaces Urbains</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> - CBRC</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading6"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">[1995-2016] - Chercheur associé </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESCoM</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">/MSH - Ingénieur de recherche - Responsable éditorial </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme AAR</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> | </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESCoM  </w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading6"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Participation dans de nombreux projets de recherche français et européens. Domaine : Infocom. Liste sur demande.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Associate Member </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAMPUS-AAR</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> : </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.campus-aar.fr/</w:t></w:r></w:hyperlink><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Archives Histoire des Mathématiques : </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.campus-aar.fr/AHM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archived website | Programme AAR | ESCoM/FMSH </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.archivesaudiovisuelles.fr/</w:t></w:r></w:hyperlink><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Audiovisual Production also hosted on : </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CanalU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading6"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contact mail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">SELECTION DE PUBLICATIONS</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Compte rendu &amp;quot;</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspects de la Diaspora chinoise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;, Paris, INALCO, Cahiers d'études chinoises n°6 sous la direction de Pierre Trolliet (1987)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Référence Wordcat &amp;quot;</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspects de la Diaspora chinoise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;, sous la direction de Pierre TROLLIER (1987)</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La diaspora chinoise en Floride du sud-est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> in &amp;quot;Cahier d'études chinoises &amp;quot; n°: 6/1987, Publications des Langues'O</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1er congrès AFEA 2011 : No(s) Limit(es) : </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developpement d'un environnement de travail pour la gestion et l'exploitation d'archives audiovisuelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Segmentation Workshop for Audiovisual Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> & </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analysis of Audiovisual Expression</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (with Jirasri Deslis) in</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"> Introduction to Audiovisual Archives</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> edited by Peter Stockinger, ISTE 2011</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyzing a Corpus of Traditional Bread Making</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> & </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Republishing Audiovisual Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> in </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Audiovisual Archives</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> edited by Peter Stockinger, ISTE 2011</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">CR « Colloques », Le Temps des médias 1/2012 (n° 18) , p. 246-252 : &amp;quot;</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les archives audiovisuelles – nouveaux usages, nouveaux enjeux pour la recherche et l’éducation</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;, Colloque, ESCoM/FMSH, Paris, 5 et 6 décembre 2011</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Phare Project Publication Distance Education Course Module Rapidity Course III: &amp;quot;Computer Science & Information Technologies: Applications”</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">* Development of Interactive Multimedia Applications, p.76-104</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">* Applications for Computer Assisted Learning, p.105-141 Teacher's Guide - Course III Student's Guide - Course III</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">* Rapidity Videocassette: &amp;quot;About Course III, CS & IT Application&amp;quot;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La musique Yiddish entre traditions et réalités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> in Génération, 6ème millénaire, 2000, Paris</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SemioNet: conception de services d'information en ligne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> in &amp;quot;Sémiotiques&amp;quot; - n°12, CNRS, juin 1997 - INaLF, Paris, Didier Erudition, p.151-194 - (avec P.Stockinger and H. Fadili), SemioNet. Spécification, Production et Implementation de Services d’Information en-Ligne. In : Sémiotiques 11, pp. 158 - 210</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structure générique d'un environnement multimédia et hypermédia pour un système d'information présentant l'univers littéraire de Balzac</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> in &amp;quot;Informatique Textuelle&amp;quot;, Collection: Etudes de Sémantique Lexicale, 1996, CNRS - INalF, Paris, Didier Erudition, p. 181-199</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">(with P.Stockinger et H. Fadili), Pangloss. A digital library of computer assisted multilingual and multimedia learning and training tools for languages</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Needs, Problems and Constraints linked to the Electronic Publication of an Educational Multimedia Application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> ; in: Revue Européenne de Sémiotique (Vienne - Barcelone - Perpignan - Bologna), 1993, p. 451 - 470</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">In “The right to communicate - At what price?” Economic Constraints to the Effective Use of Telecommunications in Education, Science, Culture and in the Circulation of Information. Paris: ITU,UNESCO, 1995. - 87 pp.; 30 cm. (UNESCO/CII-95/WS/2)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Conférence 26 mai 2014 &amp;quot; A la croisée des métissages&amp;quot; au CRBC dans le cadre du Groupe de travail - &amp;quot;Migrations et espaces urbains&amp;quot; organisé par Mônica Raisa Schpun : </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://crbc.ehess.fr/index.php?2079</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">MISCELLANEOUS</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading6"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Apiculture Ecoresponsable - CPF Apiculture Ecoresponsable et Bio - Certifiée &amp;quot;La Fabrique qui Pique&amp;quot; 2022 - Happy Académie Promo 2019 (Rucher Ecole - Happyculteur)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Musique Baroque / Baroque Music Festival</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Photos / Amateur Photographer </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behance Link</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le patrimoine audiovisuel de Langarts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Xe anniversaire "L’auteur dans son œuvre entre présence et effacement"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Co-organisé ‒ en partenariat interdisciplinaire, interculturel et interuniversitaire ‒ par les copilotes des centres IReMus (Sorbonne université/BnF/CNRS/Ministère de la culture), Creops (Sorbonne université), CEAC (Université de Lille), APP (Université de Rennes), IAO (Lyon 2/ENS Lyon/CNRS), Jun 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03466167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place d'un observatoire pour le projet Migrobjets (Inalco, Paris, 2016).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouverture du projet Migrobjets (Inalco, 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, inalco, Apr 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04697858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives audiovisuelles & Humanités numériques : exemple d’une documentation multimédia en ligne consacrée au Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Thanh Tam Do</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du musée du Quai Branly « Autour de l’image »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Inalco, Feb 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion et exploitation d’archives audiovisuelles ou comment rendre des archives numériques vivantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connaissance No(s) Limit(es)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française d’ethnologie et d’anthropologie (AFEA), Sep 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01325053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un environnement pour la gestion et l'exploitation d'archives audiovisuelles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La restitution anthropologique, comment et pour qui ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Equipe "Anthropologie de la perception" du laboratoire d'Anthropologie Sociale et le GRDI Anthropologie et histoire des arts Dec 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01304847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The digital environment and work process of the Audiovisual Research Archives (ARA).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stockinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Chemouny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Midrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop franco-canadien - "Les sciences humaines et sociales en mouvement. Les Archives Audiovisuelles de la Recherche (AAR) et les archives de la Fondation Trudeau".</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondation Trudeau (Canada) et ESCoM-AAR, Sep 2009, Paris, France. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.1.4318.1686⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01331007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (993)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parcours et Mosaïque d'Anecdotes, à la rencontre de Danielle Elisseeff (Ecole du Louvre, CECMC-EHESS).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Elisseeff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04577354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropologie de l'Amérique latine, enseignement du guarani et études des manuscrits amérindiens. Un entretien avec Capucine Boidin (IHEAL et CREDA, Université Sorbonne Nouvelle), par Elisabeth de Pablo (Inalco)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Boidin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04513571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apport de la publication des Carnets de missions au Vietnam (1967−1987) de Jean-Michel Krivine. Un entretien avec Emmanuel Poisson (Université Paris Cité), par Elisabeth de Pablo (Inalco)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Poisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04514432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les études hébraïques, philosophie et pensée juives. Un entretien avec Alessandro Guetta (Inalco), par Elisabeth de Pablo (Inalco).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Guetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langues, littérature et histoire turques. Un entretien avec Michel Bozdémir (Inalco), par Elisabeth de Pablo (Inalco).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bozdemir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03889633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linguistique du chinois archaïque. Un entretien avec Laurent Sagart (CNRS), par Elisabeth de Pablo (Inalco).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Sagart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03921372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Études iraniennes. Un entretien avec Matteo de Chiara (Inalco) par Elisabeth de Pablo (Inalco).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo de Chiara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03427082v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chine : la couleur de la nuit&amp;quot; par Danielle Elisseeff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Elisseeff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Otto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Alexandre Journeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03216134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nuit : une ambiguïté musicale&amp;quot; par Danièle Pistone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Pistone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Otto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Alexandre Journeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03216145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le smartphone&amp;quot; par Albin Wagener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albin Wagener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Galitzine-Loumpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01914485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objets et sujets de la migration dans l'espace médiatique : construction des discours et des représentations. / Présentations et projections.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beraat Gökkus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Levivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01830348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le caddie&amp;quot; par Anna-Louise Milne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna-Louise Milne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Galitzine-Loumpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01914477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objets et sujets de la migration dans l'espace médiatique : construction des discours et des représentations. / Au-delà de la médiatisation : métamorphoses de l’objet.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Poinsot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Fanlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Marquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Louise Milne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Tackway</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01820452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La capuche&amp;quot; par Yasmine Bouagga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Bouagga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Galitzine-Loumpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01914481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'amulette&amp;quot; par Saskia Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Galitzine-Loumpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01914490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La frontière&amp;quot; par Catherine Wihtold de Wenden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Wihtol de Wenden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Galitzine-Loumpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01914463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La poussette&amp;quot; par Christine Davoudian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Davoudian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Galitzine-Loumpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01914473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La tente&amp;quot; par Michel Agier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Agier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Galitzine-Loumpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01914343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sac de couchage&amp;quot; par Chowra Makaremi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chowra Makaremi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Galitzine-Loumpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01914476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les papiers&amp;quot; par Marie-Caroline Saglio Yatzimirsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Saglio-Yatzimirsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Galitzine-Loumpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01914474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sac plastique&amp;quot; par Christiane Vollaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Vollaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Galitzine-Loumpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01914466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DUNHUANG. Des peintures de musiciens à la notation musicale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yingshi Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Giès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Alexandre Journeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01967066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Corde musicale d’Hitchcock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Decobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Alexandre Journeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03376385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA LANGUE MATÉRIELLE DE L'EXIL (1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Loumpet-Galitzine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chowra Makaremi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Natanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Tura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Oumhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01305530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DUNHUANG. Des peintures de musiciens à la notation des airs de musique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Giès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yingshi Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Alexandre Journeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01967051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extrait de danse indienne dans le cadre de la Journée du Sanscrit du 25 juin 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Alexandre Journeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02056035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une des plus anciennes notations musicales, pour luth pipa, retrouvée dans les grottes de Dunhuang.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yingshi Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Alexandre Journeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01949232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le système capitaliste en crise terminale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immanuel Wallerstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Wieviorka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Blanchandin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01395289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle sécurisation des parcours et des revenus ? Quelle qualité de l’emploi ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Merckaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Santelmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Palliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Matarasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01412021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Défaire le genre avec Judith Butler.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fauré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Veauvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Mareglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugène Gousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01788307v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La victime et le témoin dans la mémoire de la dictature (1964-1985) dans le Brésil actuel.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Sarti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raisa Schpun Mônica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugène Gousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01518809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition écologique, reconversion, emplois.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Méda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Establie D’argence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kniaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Wieviorka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy de Schutter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01412020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femmes, genre, féminismes en Méditerranée. &amp;quot;Le Vent de la Pensée&amp;quot;: Hommage à Françoise Collin.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Veauvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Boustani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laënnec Hurbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Ferrando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01589623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Global Left: Yesterday, Today, Tomorrow: The Worldwide Struggle to Determine the Future System(s). La lutte mondiale pour déterminer les systèmes à venir.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immanuel Wallerstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Wieviorka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01395291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence Musique et Parfum. L'invitation au voyage.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anouch Sarkissian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Masraff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Alexandre Journeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01949245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interview de Jean Kerleo par Marie-Anouch Sarkissian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anouch Sarkissian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kerleo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Alexandre Journeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01949249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réinterprétation algébrico-arithmétique des surfaces de Riemann par Dedekind et Weber.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmylou Haffner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minli Yam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01988001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation '77: The Forging of a New Opposition.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James A. Green</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raisa Schpun Mônica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugène Gousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01518921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sommes-nous plus libres avec un droit supplémentaire ? Mise en question de la revendication d'un mariage pour tous.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Veauvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Naze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleonora Missana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01788316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mondialisation et démocratisation du monde - Discussion avec Alain Touraine (EHESS) et Georges Corm (Université Saint-Joseph, Beyrouth).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Veauvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Touraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Corm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Mareglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01788289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réinvention des genres littéraires à l’ère du numérique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gefen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neli Dobreva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugène Gousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02183022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseignement de la géométrie et formation des ouvriers (France 1800 - 1860).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud d'Enfert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minli Yam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01991281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets de la transition écologique sur le niveau d’emploi.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Méda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fremeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Timbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Callonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Quirion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01412017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repenser la place du travail dans nos sociétés post-croissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Méda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fremeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neli Dobreva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01395287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O status cultural do jornalismo brasileiro.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bergamo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raisa Schpun Mônica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugène Gousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01518878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudier l'exil.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Galitzine-Loumpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Nuselovici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy L. Green</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristina Schulz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01469781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel(s) lieu(x) pour quelle(s) géométrie(s)? Autour des premières années de l'Institut des Hautes Etudes Scientifiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sandrine Paumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minli Yam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01991286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconversion écologique, emploi, travail et politiques sociales.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Méda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fremeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gadrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neli Dobreva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01412015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statuts de l'exil.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Galitzine-Loumpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Nuselovici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Wihtol de Wenden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lojkine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alioua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01379129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intermédiaires, médiateurs, traducteurs ? Catégoriser les acteurs des espaces d'interaction sino-africains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Galitzine-Loumpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Anani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Florence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01379128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chèque Tzanck&amp;quot; de Marcel Duchamp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Read</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neli Dobreva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02183023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Sonia Maluf, anthropologue, professeure associée à l’Universidade Federal de Santa Catarina (UFSC), Brésil.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Maluf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neli Dobreva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugène Gousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02184023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Session 2 : Production culturelle. Débat sous la direction d'Edgardo Manero (CNRS/EHESS).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgardo Manero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Ah-Hee-Ayan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugène Gousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01786764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduction et réception de la littérature vietnamienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Munehiro Nohira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaohua Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montira Rato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yeon Kwan Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01469704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la création.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xingjian Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Dutrait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Chemouny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Legrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01395253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Brésil, pays émergé.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raisa Schpun Mônica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugène Gousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01518934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Session 2 : Production culturelle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tânia Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Napolitano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severino João Albuquerque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Acker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dariá Gorete Jaremtchuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01786757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Session 3 : Résistance et droits de l'homme. Débat sous la direction de Jean Hébrard (EHESS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Ah-Hee-Ayan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugène Gousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01786773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rendu du vécu. Deuxième partie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Galitzine-Loumpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Nuselovici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Legrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01379116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hommage à Charles Morazé : &amp;quot;Les trois âges du Brésil, essai de politique&amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilton Barroso Filho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rogério Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugène Gousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01509415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles technologies, éducation et apprentissage.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imma Tubella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neli Dobreva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugène Gousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01395272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'émergence d'une nouvelle génération d'auteurs: écritures et thématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cam Thi Doan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboubakr Chraïbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Paumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khiêm Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Poisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01323679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que vient-on chercher dans un lieu saint?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Butel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Mareglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01379011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec la philosophe Stefania Tarantino (Università degli studi di Napoli L'Orientale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Tarantino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neli Dobreva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugène Gousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01412008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les images et les formes. Première partie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Galitzine-Loumpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Nuselovici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Legrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01379121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Récit & image : le cinéma comme nouvelle approche de la société vietnamienne contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Barnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que Chi Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuong Le Thi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Tercinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03049492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les échecs historiques pour créer une gauche mondiale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immanuel Wallerstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Wieviorka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01395281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Galina Kaninskaia (Université d'Etat Demidov de Iaroslavl, Russie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galina Kaninskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neli Dobreva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugène Gousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01412010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de la documentation &amp;quot;A la croisée des métissages&amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01313810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les images et les formes. Deuxième partie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Galitzine-Loumpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Nuselovici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Legrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01379122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La scène muséale et patrimoniale. Première partie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Galitzine-Loumpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Nuselovici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Legrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01379117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les relations entre politique et économie au Brésil sur fond de campagne électorale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Farhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raisa Schpun Mônica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Mareglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01514974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conflits entres prêtres : Nature et société dans les disputes de la Compagnie de Jésus au Brésil.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Camenietzki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raisa Schpun Mônica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugène Gousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Mareglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01514951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homosexualité et homophobie en Afrique - Session 1.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Dozon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Dankwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Boisseron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Galitzine-Loumpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01395276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Session 4 : Mémoire, héritage et perspectives comparées. Débat sous la direction de Mônica Raisa Schpun (EHESS).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mônica Raisa Schpun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Ah-Hee-Ayan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugène Gousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01786779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’optique géométrique de Hamilton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Michel Marle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01326978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec le sociologue Bernardo SORJ (Federal University of Rio de Janeiro).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernardo Sorj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neli Dobreva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Momoko Seto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01412005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec l'économiste Marc FLEURBAEY (CNRS).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fleurbaey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neli Dobreva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Mareglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01412006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faits linguistiques : langue vietnamienne contemporaine. Regard contrastif avec le français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Thanh Tam Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Ah-Hee-Ayan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuong Le Thi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khanh Nguyen Cong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03059271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Session 1 : La nature du régime. - Débat sous la direction de James N. Green (Brown University).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James N. Green</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Ah-Hee-Ayan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugène Gousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01786744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Laura Pisano (Università degli Studi di Cagliari)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Pisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neli Dobreva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugène Gousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01970305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La singularité de la littérature de la diaspora / Les modalités de dialogue entre les littératures de l'intérieur et de l'extérieur.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Ah-Hee-Ayan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuong Le Thi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khanh Nguyen Cong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Mareglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colloque &amp;quot;Figurer l'exil&amp;quot;: Exposer.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Galitzine-Loumpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Nuselovici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stockinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01379120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dictature militaire et les regards sur l'histoire du travail au Brésil.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Santana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raisa Schpun Mônica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuong Le Thi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khanh Nguyen Cong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01518748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Session 3 : Résistance et droits de l'homme.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Chirio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Joffily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Maria Pedro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bryan Pitts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janaína Teles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01786771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Barkahoum Ferhati, directrice de recherche au Centre National de Recherche Préhistorique, Anthropologique et Historique (CNRPAH, Alger, Algérie).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barkahoum Ferhati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neli Dobreva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugène Gousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02184034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universalisme, genre et pensée de la différence sexuelle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Veauvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ida Dominijanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Mareglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Ferrando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01788298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallarmé et la Chine&amp;quot;. Une conférence donnée par Laurent Mattiussi (2014)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mattiussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Alexandre Journeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01308742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour de l'exposition &amp;quot;Hanoi en couleurs (1914-1917)&amp;quot;, autochromes de Léon Busy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Poisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trong Hiêu Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stockinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01379088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colloque &amp;quot;Figurer l'exil&amp;quot;: Eprouver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Galitzine-Loumpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Nuselovici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stockinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01379113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la théologie de la libération à la «bourse famille» en Amazonie : la méthodologie anthropologique à l’épreuve du changement social.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Bronrizio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raisa Schpun Mônica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Mareglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01514940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franchissant des frontières : la biographie d'un militant de la lutte armée en Amérique du sud.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benito Bisso Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raisa Schpun Mônica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Mareglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Ah-Hee-Ayan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01518757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les années Lula : politiques sociales ou néolibéralisme ? - A l'occasion de la publication du numéro 6 de la revue Brésil(s).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Cabanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yumi Garcia dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Zanin Shimbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Veloso Hirata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01518794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rencontre avec Ilan Bizberg, chercheur au Colegio de México.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilan Bizberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Craveri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Legrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01412000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Économie du bien-être et de la justice sociale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Zuber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neli Dobreva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Mareglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01395271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Session 4 : Mémoire, héritage et perspectives comparées.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James N. Green</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgardo Manero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Torelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Simone Rodeghero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01786777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie chinoise ancienne et culture visuelle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tien-Jen Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neli Dobreva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01469760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phan Đăng Di: &amp;quot;Điện ảnh, một cách tự nói về mình</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dang Di Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Thanh Tam Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuong Le Thi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Legrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01469671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Frieda EKOTTO, professeur de littérature comparée et d’études africaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frieda Ekotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Galitzine-Loumpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01412007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homosexualité et homophobie en Afrique - Session 2.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Bazenguissa-Ganga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frieda Ekotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Gueboguo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aminata Cécile Mbaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Awondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01395278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie de l'Islam à l’image post-soviétique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Bobrovnikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neli Dobreva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02089580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde : Différentes voix de la création vietnamienne d'expression française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Ah-Hee-Ayan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuong Le Thi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khanh Nguyen Cong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Mareglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03059261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Session 1 : La nature du régime.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mônica Raisa Schpun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Hebrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Roberto Martins Filho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Cancelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony W. Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01784347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colloque international sur les archives audiovisuelles et la mémoire à l'ère numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Lemaallem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lamboux-Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aîda Chebbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01412003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les images dans la peau.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gastambide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01379024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences sociales en débat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Wieviorka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Berrebi-Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Prochasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lemieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delavergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01411980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A framework for linking Documents with its usage within the Context of Competitive Intelligence.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukman Akanbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neli Dobreva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Delrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01794777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hétérotopies urbaines. A l'occasion de la publication du numéro 3 de la revue Brésil(s) Sciences.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Souty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Agier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Peralva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heitor Jr. Frúgoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Birman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01512479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notions esthétiques : termes clés, termes intraduisibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Elisseeff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Alexandre Journeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siyan Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary-Anne Zagdoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03376915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4. L'héritage scientifique de Paul Vieille.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Veauvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bresc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanda Dressler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Grandguillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clare Brandabur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01796399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche exploratoire : proposition d’une méthode basée sur une ontologie de domaine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Kembellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neli Dobreva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Delrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01799592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction au colloque de l'ISKO sur la pertinence de l’information par la contextualisation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amos David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stockinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neli Dobreva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01787982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The place of information and knowledge in the concept of Smart City by David Bueno et Claudie Meyer.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bueno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neli Dobreva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Delrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01799576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une autre économie est possible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Castells</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Wieviorka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Touraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stockinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01411955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universalisme, genre et pensée de la différence sexuelle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ida Dominijanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Setti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Veauvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01411998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La tonkinoise de l'île de Groix.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gastambide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Baloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Nguyen Tat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01469617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Role Based Model for Collaborative Information Retrieval.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toyin Oguntunde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neli Dobreva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Delrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01799577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposal of a theoretical framework for music information representation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ligia Maria Arruda Café</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neli Dobreva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Delrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01799587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un Web de connaissances multilingue.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seham El Kareh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neli Dobreva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Delrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01799581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doit-on et peut-on reformuler les valeurs universelles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Wieviorka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Charamond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Mareglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01395254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment Penser et écrire la religion?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gotman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Bernand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delavergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stockinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01411982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhythm, Mode, and Form: The Culture, Context, and Philosophy of Time. History, and Intention in Knowledge Organization Systems.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Tennis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neli Dobreva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Delrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01794746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2. Démarche et apport scientifique de Paul Vieille.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Veauvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feriel Lalami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Zabbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Pisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Duke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01796397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Odyssée atlantique de Manoel de Salvador : l’esclavage et la vie sociale à Luanda (Angola) au XVIIIe siècle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roquinaldo Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raisa Schpun Mônica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Mareglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01519032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lima Barreto et les impasses de la modernité brésilienne : quand liberté n’est pas synonyme d'égalité et que l’exclusion s’articule à l’intégration sociale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilia Schwarcz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilda Mendes dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raisa Schpun Mônica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Mareglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01519008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des Lumières jusqu'à aujourd'hui en Chine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongtu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Charle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aoyu Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01395202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pouvoir, Musique et Chamanisme. La Chine des marges vue par deux ethnologues.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Trebinjac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Névot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne de Sales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stockinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01379020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La classification : entre savoir de référence et objet documentaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gardies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neli Dobreva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Delrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01794762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractéristiques particulières des manuscrits en langue arabe d’Afrique de l’ouest (Tombouctou) à prendre en compte dans les outils techniques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulahi Alfadoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neli Dobreva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Delrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01799584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport des annotations d'utilisateurs pour l'accès en ligne aux manuscrits Arabes anciens numérisés via le catalogue.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Soualah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neli Dobreva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Delrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01799580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction et la visualisation d’un thésaurus du vocabulaire des techniques de l’information et de la communication à partir de l’analyse de réseaux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coleta Vaisman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audilio Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neli Dobreva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01794772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clôture du colloque sur la pertinence de l’information par la contextualisation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amos David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neli Dobreva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Delrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01799597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la croisée des métissages.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Pivaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01300245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A propos de la gastronomie vietnamienne. Focus sur deux spécialités : Bò bún&amp;quot; et &amp;quot;Chè chuối&amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tâm Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Thanh Tam Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuong Le Thi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01469681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ambition de la littérature vietnamienne contemporaine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cầm Thi Đoàn - Poisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cam Thuân Doan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Mareglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01346056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre ciel et terre : concert de flûtes par Pierre Hamon, Jean Boucault, Johnny Rasse, et Joël Gare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Boucault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Rasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gerland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01379093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Société Chinoise d’Etudes de l’Histoire de France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mei Duanmu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Bergeret Curien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aoyu Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01395201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Âm nhạc Việt Nam từ những ngày đầu đến nay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang Hai Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Thanh Tam Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khanh Nguyen Cong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuong Le Thi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01469593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les inégalités raciales au Brésil et aux États-Unis, 1990-2010.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Reid Andrews</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raisa Schpun Mônica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugène Gousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuong Le Thi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01512485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3. Démarche et apport scientifique de Paul Vieille - suite et fin.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Accad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Veauvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Hourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bresc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Alagha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01796398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dilemmes anthropologiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raisa Schpun Mônica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Fry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Herrenschmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01518988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualiser des corpus structurés de liens hypertextes sous forme de nuages de tags : atouts et limites.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Pinède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neli Dobreva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Delrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01794767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métis en création.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelino Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gastambide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Mareglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01385164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chants d'oiseaux: Document filmique d'un concert du 19 août 2013.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leili Anvar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cransac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Ferney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igal Shamir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fady Zakar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01379087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiter les indexations savante, professionnelle et sociale à l’heure des humanités numériques. Le cas des Archives Audiovisuelles de la Recherche.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Papy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neli Dobreva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Delrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01799586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La musique vietnamienne depuis ses origines jusqu'à nos jours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang Hai Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Thanh Tam Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khanh Nguyen Cong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuong Le Thi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01469584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1. Paul Vieille animateur de la recherche, la revue Peuples Méditerranéens.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Accad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Veauvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pirouz Eftekhari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beth Stafford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01598399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La présence vietnamienne en France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Daum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brocheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Câm-Liêm Luong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01379026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les défis démographiques de la mondialisation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Charamond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Mareglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01395209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les métamorphoses de la littérature vietnamienne contemporaine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Mareglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh Thuân Doan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Doan Cam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03033099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la conception de l'architecture d'information du système de veille sanitaire de défense.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Tanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neli Dobreva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Delrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01794779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le web interactionniste : représentations et réalité.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neli Dobreva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Delrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01799589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haines de la démocratie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tzvetan Todorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Revault d'Allonnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Henny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01395203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La redistribution des cartes dans la géopolitique mondiale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Wieviorka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Charamond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01395200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du Japon et d'ailleurs, avec André Leroi-Gourhan.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Joulian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Le Carrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01395198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les accusations de blasphème et la politique des Etats démocratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Favret-Saada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Henny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stockinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01395204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Focus on Korean Art.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Bruneton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrix Mecsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Mareglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01379014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La communication multimédia de l’ONG “Médecins du monde”. Conférence d'Alain Forgeot (Médecins du Monde).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Forgeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Collard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01347100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Japon : l'après désastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Cobbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Ferrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kolin Kobayashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanako Inaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux sociaux, culturels et politique de la traduction partie 1 (Atelier de recherche du Réseau des Etudes sur la Corée, Paris)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Delissen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinkwon Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyoungyeol Kwon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyungjoon Chin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Madelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01798694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Commission de la Vérité au Brésil : interrogations à partir de la douleur.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Sarti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raisa Schpun Mônica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Momoko Seto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Mareglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01512445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De D. Pedro I du Brésil à D. Pedro IV de Portugal, avec un bref séjour à Paris.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Lustosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raisa Schpun Mônica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Mareglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01395193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repenser le progrès à la lumière de la crise écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Méda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Wieviorka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stockinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01411973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociétés en guerres: Ethnographies des mobilisations violentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamit Bozarslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Bazenguissa-Ganga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Debos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Baczko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Makki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01411960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mémoire et Amérique latine II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lefranc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Champeil-Desplats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stockinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01411954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le community organizing : développer le pouvoir des citoyens?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Donzelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Boyte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Talpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie-Anne Boudreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01395214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser global: Sciences sociales et mondialisation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Wihtol de Wenden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Wieviorka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Henny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01411977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur la justice globale : leçons de Platon, Rawls et Ishiguro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Fraser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Wieviorka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stockinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01411974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Himalaya à l'épreuve de l'expérience ethnographique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jacquesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Dollfus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Le Carrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01411956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mémoire et Amérique latine I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Borrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomon Lerner Febres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Maria Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Champeil-Desplats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01411953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mémoire et guerre d'Algérie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Manceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Champeil-Desplats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stockinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01411952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séisme, tsunami et nucléaire : une riziculture dévastée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yôichirô Sato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Cobbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stockinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01411979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches en cours sur l'après-social - Le sujet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Touraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Ceci-Nunez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bataille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stockinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01411965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion de la Conférence sur Li Bo de Sergey Toroptsev.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Toroptsev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Chepiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Alexandre Journeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01320353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Début de la Conférence sur LI Bo de SergeyToroptsev (Extrait)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Toroptsev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Chepiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Alexandre Journeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01320341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Angola, entre recherche brésilianiste et recherche africaine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raisa Schpun Mônica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Hebrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Candido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catarina Madeira-Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Frédéric Schaub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01395192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduire le chinois classique en Corée et en France&amp;quot; (Atelier de recherche du Réseau des Etudes sur la Corée, Paris)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Delissen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daeyeol Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyoungyeol Kwon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Bruneton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01796429v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studies about South Korea.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huiyeon Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Gray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Orange Rivé-Lasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01796402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voix de femmes, voix de luttes dans les printemps (tempêtes) arabes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Accad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Veauvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milagros Palma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Mareglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01411983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le community organizing : développer le pouvoir des citoyens?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charmes Eric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Ancel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Fisher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Glasman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Bacqué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01395210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'administrateur au chercheur, enjeux politiques et scientifiques de la recherche contemporaine en sciences humaines et sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Wieviorka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stockinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Paradiso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01395196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Japon : l'après désastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Cobbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsutomu Iyori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shin Omae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Hladik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01385168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouverture des ...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cransac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe-Jean Catinchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bonhoure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamilya Jubran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Guerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01379019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches en cours sur l'après-social - Les mouvements sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Touraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Ceci-Nunez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bataille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stockinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01411969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches en anthropologie de l'Afrique de l'Ouest.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Dozon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stockinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Blanchandin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01411975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philosophie et genre. Réflexions et questions sur la production philosophique féminine en Europe du Sud au XXe siècle. (Espagne, Italie).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Veauvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Rius Gatell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Tarantino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01788277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les frontières du Brésil et la construction de l'indianité : le Maréchal Rondon et le Colonel Reis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Henri Piault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raisa Schpun Mônica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Mareglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Ah-Hee-Ayan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01512454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femmes, genre, féminismes en Méditerranée. Hommage à Françoise Collin - Partie 1.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Veauvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Segarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Boustani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Ferrando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Muraro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01788278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'édition indépendante critique : engagements politiques et intellectuels.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Valensi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Henny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Trochel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01395206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence conclusive du colloque ...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Dreier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Sintomer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Chabanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurette Wittner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01395215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salariat à la brésilienne ? Nouvelles configurations des relations d'emploi au Brésil.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadya Araujo Guimaraes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mônica Raisa Schpun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Mareglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01411948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traite atlantique des esclaves et transformations des cultures africaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahima Thioub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Caraça</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Dozon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stockinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01411984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux sociaux, culturels et politique de la traduction partie 2 (Atelier de recherche du Réseau des Etudes sur la Corée, Paris)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Delissen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyoungyeol Kwon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Mareglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01798687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femmes, genre, féminismes en Méditerranée. Hommage à Françoise Collin - Partie 2.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Veauvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laënnec Hurbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azadeh Kian-Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rada Ivekovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Muraro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01788281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches en cours sur l'après-social - Modernité et modernisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Touraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Ceci-Nunez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bataille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Blanchandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01411971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches en cours sur l'après-social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Touraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Ceci-Nunez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bataille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stockinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01411961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les funérailles princières en Europe, XVIe-XVIIIe siècle : le grand théâtre de la mort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Hengerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Le Carrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Pioch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01411959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le community organizing : développer le pouvoir des citoyens?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherry Schrecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luke Bretherton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Kling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Gabriel Contamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toussaint Jean-Yves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01395212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'universel au dialogue des cultures.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stockinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Blanchandin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01395199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dix-septièmes Rencontres d'Aubrac : Les Imaginaires de l'Eldorado.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Loup Rajot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Baumgarten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Di Folco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Ruy Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pont-Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01379016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éloge des errants : l’expérience urbaine de l’altérité.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Berenstein Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raisa Schpun Mônica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Momoko Seto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01512456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Researches on Korean Diaspora.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fumagalli Matteo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eunsil Yim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Mareglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01796403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier &amp;quot;Traduire le chinois classique en Corée et en France&amp;quot;: Interventions de l'atelier 2.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daeyeol Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyoungyeol Kwon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Bruneton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Sancho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01385165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La condition animale : un autre point de vue sur nos sociétés et leur histoire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Burgat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Baratay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Henny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01395207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches en cours sur l'après-social - L'après-sujet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Touraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Ceci-Nunez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bataille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stockinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01411972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches en cours sur l'après-social - Du sacré au sujet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Touraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Ceci-Nunez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bataille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stockinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01411964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduire, lire, éditer: la culture lusophone en France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chandeigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mônica Raisa Schpun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stockinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01411945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un poème de Li Bo, vu en chinois et français et entendu en chinois et russe (extrait)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Toroptsev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Chepiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Alexandre Journeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01320348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studies about North Korea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Orange Rivé-Lasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gelézeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youngmi Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainer Dormels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01796405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mémoire et régime de Vichy en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Champeil-Desplats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Lochak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stockinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01411950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un regard anthropologique sur la biomédecine et la santé mondiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinh-Kim Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stockinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Charamond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01411958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsiganes - Revue &amp;quot;Brésil(s)&amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bordigoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Berocan Veiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Fotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Hirata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01411949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visibilités et invisibilités migrantes 2.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Lucia Duarte Lanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Battegay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyro de Almeida Lins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mônica Raisa Schpun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01411942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels retours sur la mémoire et les &amp;quot;lieux témoins&amp;quot;?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adoram Schneidleder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Glowczewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Garond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01509640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Équations différentielles sur les surfaces et théorème d'uniformisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01310376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femmes, Genre & Histoire globale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Thébaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Boidin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rochefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smith Bonnie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01612501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'alchimie à l'ère de Carl-Gustav Jung.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Greiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Chemouny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Paradiso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02093335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bourbaki géomètre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Chorlay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01313726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment produire des espaces (Klaus Volkert, Bergische Universität Wuppertal)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Volkert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01326948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrique des représentations - 1.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mônica Raisa Schpun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Stella Martins Bresciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Zalc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heloisa Pontes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01411929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La force et les usages des représentations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Hirata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Berocan Veiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henriette Asseo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guita Grin Debert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Graziela Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01411932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosmopolitanism and Solidarity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Craig Calhoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Sylvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Bastin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01395187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'est-ce que l'espace ? Mouvement, cohomologie, et origine de la géométrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Paradiso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01471186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages pédagogiques de corpus audiovisuels. Première partie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stockinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mônica Raisa Schpun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01794732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les espaces en jeu 1.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurette Wittner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bertheleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronica Sales Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Feveile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mônica Raisa Schpun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01411936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les espaces en jeu - 2.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Souty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurette Wittner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bertheleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronica Sales Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Feveile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01411937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du Collège d'Etudes Mondiales, FMSH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Wieviorka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stockinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Sylvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01395190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le féminisme critique de Pasolini.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Veauvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Naze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Tarantino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01395208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Archives Audiovisuelles de la Recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stockinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Chemouny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Papy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01787978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publier, diffuser et conserver des corpus audiovisuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stockinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raisa Schpun Mônica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jirasri Deslis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Guérinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Carou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01794712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journée d'études sur les Polytonalités.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Malhaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Alexandre Journeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01301603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouverture des ...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe-Jean Catinchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno de La Salle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Psonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cransac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01379007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropologie de la santé mondiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinh-Kim Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stockinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Sylvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01395189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la conjoncture de Poincaré à l'espace chiffonné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Paradiso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01471181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrique des représentations - 2.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mônica Raisa Schpun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karla Adriana Martins Bessa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Stella Martins Bresciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Zalc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heloisa Pontes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01411931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le défi d'une perspective mondiale en histoire des femmes et du genre. Première partie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Boidin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Thébaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rochefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smith Bonnie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01787960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le défi d'une perspective mondiale en histoire des femmes et du genre. Deuxième partie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nupur Chaudhuri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Paradiso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01796442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'indien et la politique I - Bolivie et Pérou.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Salazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01395183v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse interdisciplinaire de la société en réseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Castells</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stockinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Sylvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01395188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arts et jeux face aux désastres.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Glowczewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chihiro Minato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Garond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01509610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travailler avec des corpus audiovisuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stockinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Glowczewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Chemouny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jirasri Deslis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01794698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le monde selon CLIO Histoire, Femmes et Sociétés. Première partie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Boidin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Thébaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rochefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Klapisch-Zuber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01796444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivre Jérusalem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Betty Rojtman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stockinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Chemouny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01411928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les savoir-faire du papier en France et au Japon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Cobbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Dubard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomoko Kawamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katsuhiko Masuda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Le Prat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01451062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le monde selon CLIO Histoire, Femmes et Sociétés. Deuxième partie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Hugon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Brandler-Weinreb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Delord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Rillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01796445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les destins mondiaux de l'Amérique Latine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernesto Ottone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stockinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Sylvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01395186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visibilités et invisibilités migrantes 1.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Green</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugenia Scarzanella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Brunello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Battegay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mônica Raisa Schpun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01411940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages pédagogiques de corpus audiovisuels. Deuxième partie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Sylvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Paradiso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Chave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01794738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'indien et la politique II - Bolivie et Pérou.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poupeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chaumeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01395185v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment sortir de l'enfermement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Glowczewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucienne Strivay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Garond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Castejon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01509623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques de recréation des lieux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Glowczewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Carpanin Marimoutou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Garond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01509595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représenter et écrire la mémoire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Glowczewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïda Kanafani-Zahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Taylor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Sauli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Latte Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01509575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques travaux de J. Marsden en géométrie symplectique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Weinstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Paradiso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Chave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01471182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment aborder la notion de l'esthétique en mathématique?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01313768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ni Dieu ni Maître : les Réseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Castells</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Wieviorka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Touraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stockinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01411926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La peur de l'autre : aux sources de la violence et du racisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Wieviorka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dupoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Thuram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Monchicourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01395191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colloque Voix Contemporaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Pistone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Alexandre Journeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Mareglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01379104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence de Marshall Sahlins (Université de Chicago).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marshall Sahlins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Sylvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Bastin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01378998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MONDORAL - Pourquoi faut-il raconter des histoires ? OPUS 4.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe-Jean Catinchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Pellicane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Laferriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Angelopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01379005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eglise de Nasbinals - De vrais faux (Bach, Monteverdi, Mozart, Moussorgski…) concert-conférence par Igal Shamir, violoniste et écrivain.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igal Shamir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cransac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Paradiso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Chemouny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01379008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des bracelets en verre pour nos Gauloises : archéologie, expérimentation, fabrication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Bechennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stockinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01378999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MONDORAL - Pourquoi faut-il raconter des histoires ? OPUS 3.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Jaulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enis Batur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Baumgarten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Cyrulnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Enthoven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01379004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Importance of French Differential Geometry for the Early Work of Lie and Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rowe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Anglade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Paradiso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01471027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'oeuvre de Misha Gromov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pansu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Anglade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01471029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduction d'une oeuvre littéraire en quechua : Le Petit Prince par César Itier et Lydia Cornejo Endara.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Itier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Cornejo Endara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03663119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Much necessary for all sorts of men : 450 years of Euclid's Elements in English</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">June Barrow-Green</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Anglade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Paradiso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01471030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colloque Voix Contemporaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Pistone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Alexandre Journeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Mareglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01379097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des bracelets en verre pour nos Gauloises : archéologie, expérimentation, fabrication.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Bechennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jirasri Deslis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01338075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colloque Voix Contemporaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Pistone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Alexandre Journeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Mareglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01379103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arts, langue et cohérence&amp;quot;. Rencontre scientifique du 3 février 2010.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Pistone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Alexandre Journeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01310363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MONDORAL - Pourquoi faut-il raconter des histoires ? OPUS 2.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timour Muhidine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Peju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01379001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WANG Gang, interview d'un peintre chinois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Alexandre Journeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01304227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MONDORAL - Pourquoi faut-il raconter des histoires ? OPUS 1.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Py</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno de La Salle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Touati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cransac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihad Darwiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01379000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colloque Voix Contemporaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Pistone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Alexandre Journeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Mareglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01379101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne en los Andes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Rosas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Carvallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolanda Rigault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Winkler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01359648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littérature et alchimie, de la Renaissance au New Age.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Greiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Chemouny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02093339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pluralité culturelle et enjeux identitaires dans la littérature maghrébine d'expression française.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beida Chikhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil El Jabbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02093305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'hymne national argentin : de la Place de Mai à You Tube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esteban Buch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Alberto Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fisher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Carlos Garavaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Sigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01411911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Argentina en el espejo de los Centenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Alberto Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fisher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Carlos Garavaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Sigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Bernand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01411908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vous avez dit révolution ? Les langages politiques de la république de la monarchie catholique à l'indépendance (1806-1816)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entin Entin Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fisher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Garavaglia Juan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Sigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Bernand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01411913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problèmes de modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Houzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01471179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Das Quartier Barbes - Produktion und Verhandlung von Raum.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Meissner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01346927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperation between Thai silk and Champagne Association of France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Goemaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheerachote Soontararak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prateep Meesilpa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jirasri Deslis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01584783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thai cultural performances.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jirasri Deslis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01584775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il &amp;quot;Roman du Comte de Toulouse&amp;quot; e altri frammenti narrativi della letteratura occitana medievale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Di Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01537112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The excavation at Kashawbah on the Tihamah.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Phillips</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Prieto-Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01536337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transformation du paysage durant l'Antiquité : techniques hydrauliques et construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Darles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gentelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Prieto-Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01536245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environnement réel et imaginaire de l'homme dans le vocabulaire d'Arabie: pierres, idoles, loups-garous.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Belova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Prieto-Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01536269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New data about irrigation gained from the recently discovered Sabaen incription by the AFSM at the Awan temple, near Marib, Yemen.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Maraqten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Prieto-Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01536251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’histoire de la vie privée : entreprise éditoriale et renouveau des paradigmes historiographiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Felippe de Alencastro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Winkler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01541103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filiation et originalité du mouvement romantique dans le Brésil du Segundo Reinado.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rozeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Winkler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01562438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultural Studies, changement social et dynamiques publiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Nengeh Mensah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bourdelais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01832478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Club du choro de Paris : musique populaire brésilienne.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Inês Guimarães</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Roses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01469350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction au colloque ...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Chemouny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01889317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teilhard de Chardin : paléontologie, évolution et religion à la fin du XIXe et au début du XX siècle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Godinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Chemouny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01966762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Religion naturelle et religion révélée.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Becquemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Chemouny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01966754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche comparée des systèmes de santé des Etats-Unis et de la France (partie I).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bourdelais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01832274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Religion, science et société dans l'ultramodernité contemporaine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Willaime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Chemouny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01966764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lectures du paysage archéologique de Badoh-Pathari en Inde centrale (Ve-XIIIe s.).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Casile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Prieto-Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01574159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Bajaur Collection of Kharosthī Manuscripts Studies in Gāndhārī Buddhist Literature&amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingo Strauch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Prieto-Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01574154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Images de l'Immaculée Conception en Europe du Sud.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Valery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Antoniazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianna Lora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01581460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Royer et la traduction reniée de l'Origine des espèces.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Zuber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Chemouny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01966747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélection et neutralisme : évolution des pathogènes et biologie de la santé.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Wirth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Chemouny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01947528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">150 ans d'idées reçues sur Darwin et la théorie de l'évolution.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Veuille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Chemouny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01947527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vocabulaire du texte, vocabulaire de l'image: la représentation des troubadours dans les chansonniers occitans.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01536359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The final passages in Khor Rori 3 and 4, what do they really mean?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serguei Frantsouzoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Prieto-Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01536141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un Inédit du Jawf.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Audouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Prieto-Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01536115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planète Offenbach. Fantaisie lyrique sur des musiques de Jacques Offenbach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Vautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Kester-Duhaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Souyri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Fauconneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Galland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01469508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cas des céramiques indiennes et indianisantes du site archéologique de Khao Sam Kaeo (Thaïlande péninsulaire) - IVe-IIe s. av. J.-C.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phaedra Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Prieto-Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01574107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Dragon-Heathen Allegory in Occitan Hagiography.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huw Grange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01537186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les partitions de l’identité : musique et politique étrangère du Brésil.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fléchet Anaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Winkler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01562446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humour et vérité dans l'œuvre de Fouad Laroui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Laroui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stockinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01378990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engagements d'un historien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Stora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stockinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil El Jabbar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01378973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langue et pouvoir: Quelle place pour l'occitan dans les actes de la chancellerie seigneuriale de Montpellier (XIIe-XIIIe siècles).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Joan Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01378987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une histoire filmée des Noirs au Canada. Entretien avec Sylvia D. Hamilton (Fondation Pierre Elliott Trudeau), réalisé par Margot Sputo-Mialet dans le cadre du programme &amp;quot;Archives Audiovisuelles de la Recherche&amp;quot; (AAR).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia D. Hamilton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Sputo-Mialet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01346095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belgrano en guarani.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Boidin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fisher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Carlos Garavaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Sigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Bernand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01395177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Textile of Surin.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weeratham Taragoonnernthai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jirasri Deslis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01584778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vie et mort d'un seigneur en Albigeois au XIIIe siècle, d'après des sources diplomatiques. Sicard Alaman le Jeune au prisme du cartulaire familial.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Dayde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01537108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape of dams : Himyar's hydraulic archievements.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Prieto-Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01536241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining Crystalline Quartz: Amethyst and Rock Crystal and Cryptocrystalline Quartz: Chalcedony, Carnelian and Agate.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Pickworth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Prieto-Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01536266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les femmes dans le Kathâsaritsâgara.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Iran Farkhondeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Prieto-Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01579364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanâ’î et les débuts du ghazal persan.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Feuillebois-Pierunek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Prieto-Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01531576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comensamen comensarai&amp;quot; : uno studio tipologico sugli incipit trobadorici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Sanguineti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriana Scarpati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01539642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’art médical à la cour moghole : l’encyclopédie de médecine de Shirazi dédiée au prince Dara Shukoh (m. 1659)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Speziale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Prieto-Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01531577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’invention de la diplomatie culturelle brésilienne dans l’entre-deux-guerres.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Winkler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01562445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les esclaves et la révolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Bernand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fisher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Carlos Garavaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Sigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01411900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vérité scientifique et vérité religieuse.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Chemouny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01966769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enseignement de la théorie de l'évolution versus l'enseignement du créationnisme : jurisprudences aux Etats-Unis et en Europe.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId949" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Chelini-Pont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Chemouny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01966771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une histoire de la Croix-rouge française : problématique générale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bourdelais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01832481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The first incantation from Ancient South Arabia.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Prieto-Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01536134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaman (le Yémen) : depuis quand cette appellation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Julien Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Prieto-Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01536153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vision humaniste autour de la pratique médicale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Hans Lowy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Sylvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Paradiso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02093322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le modernisme brésilien, un produit de la Première Guerre mondiale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Compagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Winkler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01562441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivre l'absurde chez Camus.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Chemouny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02021455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time, agency and the banality of Evil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId962" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Bhabha Homi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Winkler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01378997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour saluer Boris Vian.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson Veras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01378992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId967" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I &amp;quot;salutz&amp;quot; del canzoniere provenzale L</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId968" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Solla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId967" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01539631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un improbable écho de la &amp;quot;révolution de mai&amp;quot; argentine : la rébellion de Huanaco en 1812</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId970" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Piel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fisher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Carlos Garavaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Sigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Bernand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01411907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les catholiques et le darwinisme, entre conflit et accommodement.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Chemouny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01966759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId973" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le néolamarckisme français, un essai avorté de dépassement du darwinisme.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId974" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Loison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Chemouny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId973" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01966742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle santé ? Quel public ? Genre, dévoilement, VIH : des notions qui dérangent la santé et la politique sociale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Nengeh Mensah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bourdelais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01832477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symboles de richesse aux portes de sanctuaires du pays tamoul.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Prieto-Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01574158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les rouages du commerce dans l’Inde du 17ème siècle à travers les mémoires d’un marchand jaina.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId979" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Prieto-Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01574156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des régimes de vie à l’esthétique de la minceur, le cas brésilien.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId981" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bernuzzi de Sant'Anna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bourdelais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01832471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sentiment messianique au cours du mouvement constitutionnel iranien (1906-1911).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId983" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Prieto-Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01531575v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les livres additionnels (XIV-XV) aux Éléments : ce qu'ils peuvent nous apprendre sur l'histoire de la transmission du traité d'Euclide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Vitrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Paradiso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01471178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId986" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contes absurdes et facécieux, la malice de Nasreddine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihad Darwiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Chemouny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Winkler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId986" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01378993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouilles archéologiques au Yémen et en Arabie saoudite.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId988" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Robin Christian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Papino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Winkler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01379013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Results of the first excavation seasons at Madain Sâlih, ancient Hegra.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laila Nehmé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId992" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Prieto-Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01536280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId993" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">And it is taken away from those not listed this document. New approaches to legal documentation from Marib.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId994" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Multhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Prieto-Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId993" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01536162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId995" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les notes des feuillets de garde des manuscrits, une source pour l'historien et l'historien de la littérature.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId996" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Prieto-Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId995" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01531578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId997" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La trajectoire d'une littérature bilingue au XVIIIe siècle : le cas d'Antoine Clet du Puy-en-Velay.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId998" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Surrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId997" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01539649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId999" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liturgie et débats en Allemagne.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilla Cavicchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Collomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1002" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Basilio Ricossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Gay Canton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1004" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Bériou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId999" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01581438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1005" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche comparée des systèmes de santé des Etats-Unis et de la France (partie II).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bourdelais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1005" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01832468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1006" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Angleterre religieuse de Darwin.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Baubérot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Chemouny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1006" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01966751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Policing Public Health, Scotland 1800-1860.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Rodger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bourdelais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01832486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1010" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Vian, prophète d'Exopotamie?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1011" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Germain-Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Chemouny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1012" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Gonzalo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1010" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02021458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1013" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tékérlémé, roulement de paroles pour entrer dans les contes turcs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1014" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dido Lykoudis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Chemouny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1013" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02021448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1015" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les porte-parole de la Révolution s'adressent aux Indiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1016" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Chassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fisher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Carlos Garavaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Sigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Bernand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1015" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01411901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1017" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du Musée de Salagon et visite de l'exposition permanente sur les lavandes et plantes aromatiques en haute Provence.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1018" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Musset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minli Yam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1017" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02091838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1019" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historia reciente y situación política actual de Venezuela.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1020" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Roses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1019" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02092107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1021" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sus donq auant hilhotz!&amp;quot; lire Pey de Garros avec Clément Marot : pourquoi et comment ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1022" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Couffignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1021" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01537103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1023" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du remirar en somnians troubadouresque à la métaphore de pingere nella mente de la scuola siciliana.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1024" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazyna Bozy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1023" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01536358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1025" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figural bronzes from Jabal al-'Awd - where do they come from?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1026" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Fleischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Prieto-Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1025" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01536341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1027" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exhibition and demonstration.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1028" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siriporn Boonchoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jirasri Deslis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1027" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01584773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1029" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fashionable trend and Thai Silk by Jim Thompson.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1030" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jirasri Deslis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1029" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01580408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1031" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Zavulistan, marche orientale de l’empire sassanide.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1032" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rika Gyselen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Prieto-Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1031" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01531571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1033" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théologie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1034" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Debert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1035" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Gaspar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1036" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1033" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01580348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1037" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouverture du colloque ...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1038" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fisher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1039" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elvira Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Carlos Garavaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Sigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1037" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01411903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1040" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De los tumulos a las primeras montoneras, 1806-1830</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1041" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul Fradkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fisher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Carlos Garavaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Sigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Bernand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1040" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01411898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1042" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Los héroes de Mayo en el cine argentino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1043" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estela Erausquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fisher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Carlos Garavaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Sigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Bernand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1042" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01411906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1044" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les influences des idéologues français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1038" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fisher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1039" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elvira Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Carlos Garavaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Sigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1044" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01411904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1045" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’historiographie de la culture au Brésil : trajectoire passée et tendances actuelles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Napolitano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Winkler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1045" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01562437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1046" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec la musicologue azerbaïdjanaise Sanubar Baghirova.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1047" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanubar Baghirova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1048" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aygün Eyyubova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1046" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01825459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1049" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouverture du colloque ...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1050" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Waquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Chemouny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1049" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01947525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1051" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les indésirables (film et débat).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1052" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Musset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1053" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Taliercio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Meissner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1051" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01802585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1054" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Textile of Lamphun.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheerachote Soontararak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jirasri Deslis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1054" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01584782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1055" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new construction inscription from the recently excavated Temple B in Baraqish.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1056" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Prieto-Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1055" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01532826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1057" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lingua franca, une langue méditerranéenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1058" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Dakhlia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil El Jabbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Legrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1057" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01469346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1059" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Italian-Saudi archaeological seasons at Madain Sâlih.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1060" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro de Maigret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Prieto-Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1059" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01536336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1061" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise à mal du roi Arthur dans le roman de Jaufre : fonds archaïque ou réécriture critique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1062" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1061" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01536355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1063" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glauber e o exílio : o caso do filme História do Brasil.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1064" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Villaça</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Winkler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1063" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01562448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1065" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pecunia nervus belli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Carlos Garavaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fisher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Sigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Bernand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1065" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01411899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1066" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Paradox of Global Poverty.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1067" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akhil Gupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1068" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Friedman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1069" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Abeles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1066" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01411896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1070" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William F. Hanks (University of California Berkeley, Etats Unis): &amp;quot;Le discours rituel maya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1071" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hanks William</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1072" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1073" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Stépanoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1074" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoinette Molinié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1070" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01378983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1075" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrimoine culinaire thaïlandais au cœur de Paris.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1076" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porntip Pipatpallop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jirasri Deslis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1075" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01378991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1077" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lima : son passé pré-inca et Inca.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1078" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirko Solari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolanda Rigault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Winkler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1077" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01330944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1079" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guerra y guerras, 1806-1852</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1080" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Rabinovich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fisher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Carlos Garavaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Sigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Bernand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1079" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01395175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1081" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ongles, Village d'accueil des familles d'anciens harkis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1082" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Séby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1081" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01335705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1083" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Senillosa y el pensamiento de las Luces entre España / Francia y el Rio de la Plata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1039" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elvira Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fisher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Carlos Garavaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Sigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Bernand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1083" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01411902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1084" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">İçəri Şəhərin küçələri ilə (Bakı, Azərbaycan).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1085" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aygun Eyyubova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1084" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01469535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1086" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le plan du métro de Mexico.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1052" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Musset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1087" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Mendoza Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Meissner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1086" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01802566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1088" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mort et résurrection d'une petite ville : Le déplacement de San Juan Parangaricutiro, Mexique, 1944.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1052" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Musset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Meissner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1088" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01802574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1089" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ressorts absurdes au cinéma.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1090" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Chemouny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1089" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02021451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1091" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">มาจาก(คนละ)ฟากฟ้าของเพิงผา. (From (Different) Horizons of Rockshelter).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1092" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rasmi Shoocongdej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jirasri Deslis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1091" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01338100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1093" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visite du chantier de fouilles archéologiques à Noisy-le-Grand avec Cyrille Le Forestier (INRAP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1094" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jirasri Deslis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Sputo-Mialet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1093" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01337497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1095" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation des activités de &amp;quot;Mondes iranien et indien&amp;quot; en 2008.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1096" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Huyse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Prieto-Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1095" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01574375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1097" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles données sur la chronologie des rois de Nashshân, aux VIIIe-VIIe siècles avant l'ère chrétienne.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1098" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Arbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Prieto-Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1097" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01536339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1099" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A reconsideration of the &amp;quot;Grand Temple&amp;quot; (Timna Temple 1) or &amp;quot;Grand Palais Royal&amp;quot; in Tamna.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romolo Loreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Prieto-Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1099" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01536239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musiques et pouvoirs dans l'Europe du premier XVIIe siècle : le cas de l'Occitanie (1600-1650).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Escarpit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Lassaque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01537163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent Discoveries from the Palaeolithic Period in Soqotra.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hizri Amirkhanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitalij Naumkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Sedov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Prieto-Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01536108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouverture du colloque par Christian Robin, membre de l'Institut et François BRON, directeur d'études à l'École Pratique des Hautes Études.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Julien Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Prieto-Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01536103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dating of the Himyarite Crowned Figure in Zafar.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Yule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Prieto-Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01536110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une première révolution agricole en Iran.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier de Planhol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Prieto-Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01531582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quau saup çò qu'es un ? (Shuadit : estranh destin d'una lengua familiara a travès del cant del Jusiòu)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Lelievre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01539602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La France, l'Islam et le Monde Arabe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Fremeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil El Jabbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01469343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Acadiens, histoire d'une communauté francophone canadienne. Entretien avec Joseph-Yvon Thériault (UQAM), réalisé par Muriel Chemouny dans le cadre du programme &amp;quot;Archives Audiovisuelles de la Recherche&amp;quot; (AAR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph-Yvon Thériault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Chemouny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Paradiso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01346604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mondialisation et compétition.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Carlos Bresser-Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Roses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01411892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lectura e interpretación de la prensa: la « Gaceta de Buenos-Ayres » 1811</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fisher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Bernand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Carlos Garavaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Sigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01395178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ongles, Village d'accueil des familles d'anciens harkis. Témoignage des habitants d'Ongles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Raybaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bidet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01335718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution et théologie de la création.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Euvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Chemouny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01966761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chanteurs peintres du Bengale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pimpaneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Sinelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Gonfond-Pimpaneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03611063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Images de l'Immaculée Conception en Europe du Nord.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose-Marie Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonore Fournié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Lepape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristiane Lemé-Hébuterne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Heck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01581449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire de l'arrivée des anciens harkis en France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderahmen Moumen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01334087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lacouture - un biographe engagé.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lacouture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Chemouny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02092114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les miroirs de Borges.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1011" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Germain-Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Chemouny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02021457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les communautés francophones au Canada. Entretien avec Joseph-Yvon Thériault (UQAM), réalisé par Muriel Chemouny dans le cadre du programme &amp;quot;Archives Audiovisuelles de la Recherche&amp;quot; (AAR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph-Yvon Thériault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Chemouny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Paradiso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Chave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01346083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilinguisme et interpénétration des langues en Limousin aux XIVe-XVe siècles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01378984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation des activités de recherche 2008 de l’équipe Mondes iranien et indien.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1096" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Huyse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Prieto-Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01526249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus Coranicum : l'état des lieux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Prieto-Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01536356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palm trees in Arabia.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique de Moulins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Phillips</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Prieto-Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01536257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les rituels en Arabie du Sud, apports de l'archéolozoologie : exemple du temple de Sirwah (Yémen).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Skorupka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Prieto-Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01536240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remarks on Rock Inscriptions and Drawings of Raymat Humaid.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yusuf Abdullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Prieto-Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01536147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques problèmes de la chronologie sabéenne et minéenne et l'histoire du Proche-Orient.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Prieto-Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01536340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questions autour du trouble déficitaire de l'attention.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Poissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bourdelais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01832482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouverture du colloque &amp;quot;Les paysages de la mine, un patrimoine contesté&amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeannine Marquaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathérine Génisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Percheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01465123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Revanche des genres. Art contemporain australien (2ème partie).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01339442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Vathaire (Cimetière du Père Lachaise, Paris): Funérailles et sécularisation : les cérémonies funéraires au cimetière du Père Lachaise.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Vathaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02189818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lanoir (Institut Protestant de Théologie): De Sara et Agar à la reine de Saba : quelques trajectoires de figures féminines bibliques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lanoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02183968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climatic Hazard Mitigation Through Risk and Resilience Committees in Nepal.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komal Raj Aryal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jirasri Deslis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01920578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariage et projet migratoire féminin I.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mônica Raisa Schpun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01821729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apprentissage du quechua à l'INALCO.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Cornejo Endara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01379083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La procédure d'inscription du bassin minier du Nord-Pas de Calais sur la liste du Patrimoine mondial de l'Unesco.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine O'Miel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01487274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du griot au slameur : oralités anciennes, oralités urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ballaké Cissoko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poète Lazare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01378974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en patrimoine du paysage minier : regards croisés.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Preite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bailly-Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Mio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01487300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paysages miniers de la bauxite en Provence, la réhabilitation oubliée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mioche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01471850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axe d'identité culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Wieviorka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stockinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Tia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01411829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colloque &amp;quot;Paris Métropoles en miroir. L’Ile-de-France comme région métropolitaine&amp;quot; - 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Molinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Marcelloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mansat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grumbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Régis Cypriani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01411857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser le développement au XXIe siècle : Les paradigmes échoués du XXe siècle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacy Sachs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stockinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01411834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi le destinataire du sublime n’est-il pas un simple spectateur ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baldine Saint Girons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neli Dobreva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01411863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colloque &amp;quot;Paris Métropoles en miroir. L’Ile-de-France comme région métropolitaine&amp;quot; - 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittorio Spigai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Terral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coudroy de Lille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannis Tsiomis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01411861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrico da broa caseira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Barreira Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Gonçalo Barreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Barreira Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouette Barboff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01337033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les stratégies de l’héritage minier.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainer Slotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01483046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux du paysage minier à Thetford Mines.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cinq-Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01482964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Merle, rivière capturée par l’exploitation minière dans le bassin houiller lorrain.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chip Buchheit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01471791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du bon usage de l'Humanité, ou comment se réconcilier avec la Nature ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Picq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Romanens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cressens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Cochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vallauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01524481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques exemples de gain économique par une gestion de la naturalité dans les forêts du canton de Neuchâtel (Suisse)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Junod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vallauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Wenker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01524450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les indicateurs de naturalité des forêts, d’empreinte de la gestion et de sentiment de nature en France. Perspectives dans le contexte européen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Cluzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vallauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Wenker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01524412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La biodiversité : un thème qui peine à émerger à la télévision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vallauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Wenker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01524392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’empreinte « changements globaux » : enseignements et conséquences pour la naturalité à venir des forêts.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vallauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Wenker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01522443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'alliance entre art et commerce aux Etats-Unis dans les années 1930-1950 : l'exemple du mécénat de Walter Paepcke (Container Corporation of America).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Sputo-Mialet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01578836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La chambre de Commerce pour une nouvelle image du territoire : la Nouvelle Foire de Rome.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Giuliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Sputo-Mialet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01578839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugenio Boban : anticuario y bibliófilo.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ámparo Gómez Tepexicuapan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01525321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warum und seit wann spricht man im Abendland über Kunst?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frommel Sabine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gernot Kamecke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Meissner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01540973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naturalité et société : réflexions sociologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Wintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vallauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Wenker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01522254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernst Bloch und Werner Tübke: Imaginationen einer revolutionären Eigengeschichte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl-Siegbert Rehberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Meissner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01562470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'art aborigène australien au cœur du projet architectural du musée du qui Branly.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Glowczewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica de Largy Healy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01991315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Climate Models to Earth System Models.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jirasri Deslis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01918280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling Forced and Internal Climate Variability During the Last Millennium.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Goosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Guiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jirasri Deslis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01918288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-Model Fusion Approach in Global Change Research: Recent Development and Future Challenges.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changhui Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jirasri Deslis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01918306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate Models: learning from the Past Long-Term Climate Variability.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie N Joussaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jirasri Deslis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01918277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food demand, Productivity Growth and the Spatial Distribution of Land and Water use: A Global Modelling Approach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Popp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jirasri Deslis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01918323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turning Hazards into Ressources? Climate Change, Floods and Coastal Wetlands in the Costa Brava (North-East Iberian Peninsula).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Serrat Llobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jirasri Deslis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01918342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Études actuelles sur un type de parcellaire encore très peu connu en Alsace : Les paysages d’enclos - Extension, typologie, éléments de datation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Schwartze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01894860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La questions des habitats au Moyen Âge : un paradigme à discuter.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Hanusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01894858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutations du paysage rural altomédiéval et de la biodiversité végétale dans l’Ouest armoricain.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Catteddu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marguerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01894879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le site de La Tourelle à Lamballe (22) : premières données sur la naissance et l’évolution d’un espace rural de l’âge du Bronze au Moyen Âge.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Mentele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01894878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des écuyers écrivains au service du prince : les auteurs de traités d’art équestre en milieu curial (Italie et France, XVIe-XVIIe siècles).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Deriu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Sputo-Mialet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01527814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paramètres à considérer pour le suivi de l'approche écosystémique dans les forêts aménagées nord-américaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Drapeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vallauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Wenker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01524424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décoder l'institution : Deleuze et Lévi-Strauss.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Cuillerai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesar Borie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01530938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le plateau littoral de la plaine de Caen, un cas de topographie historique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Desloges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01894851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enclos mérovingiens de Basse-Normandie et l’évolution des terroirs régionaux au cours du haut Moyen Âge.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01894857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction au colloque ...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fichet de Clairefontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01889311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'encensure&amp;quot; de Giordano Bruno.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Chemouny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02012933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Ultra-réalisme » et détournement : la photographie dans l'oeuvre de Hans Haacke et la question du mécénat.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Streiberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Sputo-Mialet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01578838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate, Geography and Macroeconomics: Revised Data, Refined Analysis and New Findings.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Martin Füssel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Guiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jirasri Deslis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01918330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marché du sexe et immigration II.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mônica Raisa Schpun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01821737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les émigrés brésiliens et la clandestinité. Projection du documentaire « Queimando pneu na terra da rainha » (« A tombeau ouvert chez sa gracieuse majesté ») de Daniela Kawakami, 2006.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mônica Raisa Schpun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01821722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nostalgie, le retour, la quête des racines. Discussion autour du documentaire « Saudade » (« Nostalgie ») de Bela Bianco-Feldman, 1991.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mônica Raisa Schpun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01821692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle d'Agfa dans la constitution de structures photographiques en Allemagne de l'Ouest après 1945.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Feyeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Sputo-Mialet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01578835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Intergenerational Equity: A Concept to Build for Sustainability, the Case of Global Warning.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Okubi Djédjé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jirasri Deslis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01918831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Intergovernmental Panel on Climate Change and the Challenges of Climate policy, Equity and Ethics.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Somerville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jirasri Deslis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01918821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Negociations on Climate Change: How to Take Advantage of Risk Aversion to Improve the Conditions for the Emergence of a Consensus.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thoron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jirasri Deslis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01918824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent Trends and Vulnerabilities in the Carbon Cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jirasri Deslis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01918338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Largest Lakes and reservoirs of Russia as a Priority Water Ressource for Society.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Lemeshko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jirasri Deslis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01918333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La commission de l'exploration scientifique du Mexique : quelles archives en France?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01524539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sentiments associés à la naturalité dans les forêts d’Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vallauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Wenker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01524375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actualité des dogmes et ses gardiens.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesar Borie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01530884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Las formas elementales de la Virgen de La Tirana.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesar Borie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01530876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estados Unidos frente a la intervención francesa en México.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Galeana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01525300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Mexique s'expose à Paris : Xochicalco, Léon Méhédin et l'exposition universelle de 1867.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Demeulenaere-Douyère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01525318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La « dictada occitana » de Castres : une fête de la langue occitane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Vernieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Romei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01379095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaginer l’avenir, les fondements de la politique de sécurité nationale américaine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaicbourdt Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Tertrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Bergeret Curien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mei Duanmu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01395163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paysage industriel dans la peinture de Pierre Paulus et de Giuseppe Flangini.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Forti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01483040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutions hydrologiques irréversibles dans les anciens bassins miniers : exemples sur le Nord-Pas de Calais.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Meilliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Debrabant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01465254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La antropologia del parentesco despues de Claude Levi Strauss.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Porqueres I Gené</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesar Borie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01529710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figures royales dans les paratextes théâtraux des années 1780-1790.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Emmanuelle Plagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Sputo-Mialet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01527831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sprachspiele. Ein Paradigma der Literaturwissenschaft in der Folge von Ludwig Wittgenstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gernot Kamecke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Meissner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01562478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du marécage à la mer. Figure de la stagnation et de l'innovation dans la littérature française à l'aube du XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Heckmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Meissner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01562475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’exil : une expérience particulière au sein de l’immigration. Séance animée par Laurette Wittner (RIVES-CNRS).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurette Wittner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mônica Raisa Schpun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01821270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Legal Fragmentation: From Tought to Technique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martti Koskenniemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01799617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariage et projet migratoire féminin II.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mônica Raisa Schpun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01821262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecosystèmes forestiers, recyclages internes et naturalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Dodelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vallauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Wenker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01522317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldona, la folie slave en musique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldona Nowowiejska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Harrison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Schick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01378994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du griot au slameur : voyage au cœur d'une création</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rappeur Dgiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rappeur Blackis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poète Lazare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collignon Médéric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01378989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du griot au slameur : oralités anciennes, oralités urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nampé Sadio Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lassy King Massassy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rappeur Blackis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumaïla Diakite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samba Diabate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01378981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un livre terrible pour temps de terreur : Lyotard et la 3e Critique de Kant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Harvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neli Dobreva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stockinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01411864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La &amp;quot;Comisión científica de México&amp;quot;, la &amp;quot;Comisión científica, literaria y artística de México&amp;quot; y la &amp;quot;Academia de las ciencias y literatura&amp;quot; : tres proyectos científicos y culturales bajo el Segundo Imperio mexicano.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Soberanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01525303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrations - Atelier 4 : &amp;quot;Altérité chez soi, altérité en soi&amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Salzbrunn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Martiniello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Haince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Mekdjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Gruntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01411887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les champignons : richesse spécifique et potentiel indicateur dans les forêts anciennes en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vallauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Wenker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01522258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La court du Roy, ma maistresse d’Escolle&amp;quot; : Marot courtisan et poète.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Sputo-Mialet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01527808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mlle de Scudéry, ou le modèle d’une femme de lettres à la cour.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mongenot Christine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Sputo-Mialet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01527817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance de la continuité dans l’espace et le temps des microhabitats pour la conservation de l’entomofaune saproxylique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vallauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Wenker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01522320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Costs of Strategic Adaptation to Climate Variability and Change.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Millner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jirasri Deslis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01920570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IPCC (Intergovernmental Panel on Climate Change) Working Group I.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Somerville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jirasri Deslis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01920583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to build interdisciplinary research on Climate Change (Round table).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Somerville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chanzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thoron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01920611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Sustainability of Kyoto's Architecture: Where Did the Victims of Climate Change Go?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jirasri Deslis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01918825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Economics of the Climate/Development of the Gordian Knot; Beyond a Sound Pessimism.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Charles Hourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jirasri Deslis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01918752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Effect of Thermal Pollution on Benthic Foraminiferal Assemblages, in the Mediterranean Shore Face Adjacent to Hadera Power Plant (Israël).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruthie Arieli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jirasri Deslis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01918746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discussion - &amp;quot;L'espace rural dans l'Antiquité et le Haut Moyen Âge&amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ouzoulias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Desloges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Georges-Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Catteddu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01894888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon Offsetting: An Ethical and Psychological Approach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Fragnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jirasri Deslis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01918828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trop savant en ses architectures&amp;quot;. Problématiques littéraires au discours architectural : l’exemple de la réception et de la réécriture du Poliphile à l’âge baroque.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Polizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Meissner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01562463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre &amp;quot;fantaisie sociale&amp;quot; et &amp;quot;paysages simulés&amp;quot;: espaces publics, ville privée et citoyenneté.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1052" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Musset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Meissner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01802522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rencontre avec Jacques MAHOU, artisan boulanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mahou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouette Barboff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03605005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levi Strauss y la evolución actual de la Antropología.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1069" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Abeles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesar Borie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01529701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intervention après l'intervention : les voyageurs français au Mexique et le souvenir de l'Empire de Napoléon III, 1870-1910.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas de Neymet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01525322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informes y exploraciones científicas en Palenque durante la intervención francesa en México.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héctor González Medrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01525302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">¿Estructura?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Espinoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesar Borie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01530888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conferencia Marc Augé: &amp;quot;Antropología, cultura y libertad&amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Augé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesar Borie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01526252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pensée du rêve, pensée sauvage: autres paradigmes de rationalité?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Ogilvie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesar Borie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01529723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La naturalité dans les pratiques de gestion des forêts productives du Palatinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg-Joseph Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vallauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Wenker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01524433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trois ontologies : Quine, Descola, Negri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles T. Wolfe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Glowczewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01519561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur quelques ekphraseis : poésie et paysage dans la peinture vénitienne du début du XVIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Hochmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Meissner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01562453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sublime et la rhétorique de la dissimulation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Lombardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neli Dobreva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01395166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre la pierre et le concept&amp;quot;. Exposition de Jérôme Gulon.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Alexandre Journeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01304228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colloque &amp;quot;Paris Métropoles en miroir. L’Ile-de-France comme région métropolitaine&amp;quot; - 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittorio Spigai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Terral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coudroy de Lille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannis Tsiomis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01411859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser le développement au XXIe siècle : L'économie du développement au cours de la seconde moitié du XXe siècle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacy Sachs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stockinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01411832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pain de blé domestique (O pão de trigo caseiro)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celeste Correia Carvalho Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouette Barboff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01337047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changing Landscapes: once there was coal mining!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keith Falconer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01483042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser le développement au XXIe siècle : Quelle politique pour quel développement?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacy Sachs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stockinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01411839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrations - Atelier 3 : &amp;quot;Multiterritorialités, circulations migratoires, double exil et double présence&amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Hily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Gomez Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Chappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Magnan Penuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01411884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poincaré, une promenade dans les méthodes nouvelles de la mécanique céleste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Chenciner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Legrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01471017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux d’une gestion de transition du patrimoine minier industriel.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Kaszynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01487272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Mochicas: Pratiques Rituelles et Artistiques dans la Huaca de la Luna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Fraresso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goepfert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Wright</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolanda Rigault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01330885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La restauration du Moulin de Couargis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Agache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouette Barboff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01378965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pain dans tous ses états.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouette Barboff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain d'Iribarne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mahou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Ascencao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Nocturne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01378957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marché du sexe et immigration III.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mônica Raisa Schpun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01821277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : évolutions de l'histoire de la santé depuis 1960.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bourdelais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01832264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les travaux de Thomas McKeown et leurs critiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bourdelais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01826969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dire l'impuissance.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gaignebet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Chemouny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02013017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lecture d'extraits de &amp;quot;Cruelle Zélande&amp;quot; de Jacques Serguine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Tollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Chemouny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02012960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du puritanisme à la licence, le cas d'Alfred Nobel.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Chemouny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02012955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Récits méditerranéens de l'inceste adelphique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Caisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Chemouny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02012945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La langue interdite, sacrée ou héroïque au cinéma.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier-Laurent Salvador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Chemouny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02016664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William F. Hanks (University of California Berkeley, Etats Unis): &amp;quot;La formation historique de la langue maya contemporaine pendant l’époque coloniale au Yucatan (du XVIe au XIXe siècle)&amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1071" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hanks William</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1072" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1073" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Stépanoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1074" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoinette Molinié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02183654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William F. Hanks (University of California Berkeley, Etats Unis): &amp;quot;La deixis dans le parler quotidien en maya yucatèque contemporain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1071" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hanks William</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1072" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1073" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Stépanoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1074" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoinette Molinié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02183646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trois visions de l'Empire : Gassier, Laurens, Lanusse.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Raffi-Beroud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01525314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sauvetage archéologique en Seine-Saint-Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Bechennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stockinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01378969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eigengeschichte, Empathie und Krise. Zur Beschreibung von Kriegserfahrungen um 1800</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clemens Tangerding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Meissner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01562477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Foster the Economic and Societal Technical Solutions?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Callonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jirasri Deslis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01918823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique et mutation de l’occupation des terroirs ruraux en Île-de-France. L’exemple diachronique du plateau de Saclay (Essonne).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01894885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les avoines dans les productions agro-pastorales du nord de la France, de l’Âge du Fer au Moyen Âge : hypothèses carpologiques et indications.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Matterne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ruas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01894876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les parcellaires fossiles gallo-romains conservés dans le massif forestier de Haye (Meurthe-et-Moselle) : leur apport à l’étude de l’espace agraire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Georges-Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01894854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction générale au séminaire &amp;quot;Représenter la Ville&amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1052" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Musset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Meissner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01800567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une archéologie des sociétés agraires gallo-romaines.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ouzoulias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01894849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Morazé. Un historien engagé.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Aymard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Collomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lefranc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevènement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01800510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Climate Change: Past and Future.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Mann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jirasri Deslis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01918250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interlocking Natural and Social Systems - Resilience, Governance and Research Policy Considerations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uno Svedin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jirasri Deslis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01918817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de l'IEO-IDECO par Christel Roques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romei Leonardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01584748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Lindenberg (Université de Paris VIII, Paris): Les rituels juifs et le sens de la mort.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Lindenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02189821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'interdit dans une pièce du Kyogen, farce japonaise .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiyoko Aiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Chemouny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02012949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Toledot Yeshu : un contre-évangile juif sur la vie de Jésus.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Baumgarten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Chemouny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02016656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques de mobilisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Klimov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Miryasova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markku Lonkila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Wieviorka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Desert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01411841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrations - Atelier 2 : &amp;quot;Phénomènes invisibles, récits improbables&amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoinette Chauvenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tramor Quemeneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Levy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Felder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01411880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle biodiversité en ville?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Letourneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Caroline Prevot-Julliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Haffner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01411865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du griot au slameur : oralités anciennes, oralités urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nampé Sadio Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lassy King Massassy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rappeur Blackis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumaïla Diakite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samba Diabate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01378978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prochaine fois, je vous chanterai : chansons interdites.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée de La Salle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Souyri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Boutineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01378962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changing Landscapes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Faull</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Debrabant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01465252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phénoménologie anthropologique de la suggestion et théorie psychanalytique du transfert.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesar Borie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01529719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un profilo delle Scienze della comunicazione in Italia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Morcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Romei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01469335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mito y Psicopatología del lazo social.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maritza Quevedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesar Borie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01529730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La stratégie de l’ONF relative aux réserves forestières intégrales en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Michau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vallauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Wenker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01524468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résilience écologique et plasticité économique appliquées à la gestion des forêts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Bruciamacchie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vallauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Wenker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01524418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrations, nouvelles pratiques, approches plurielles. Ouverture du colloque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Agier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Leclerc-Olive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Schnapper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01411879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distance Learning, Intercultural Communication and ICT.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kumiko 青木久美子 Aoki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stockinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Meissner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01455401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paysage et rapport au territoire minier : un point aveugle pour la recherche ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01482965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réconcilier humanité et naturalité ? Ou comment les paysans du monde ont &amp;quot;domestiqué&amp;quot; la forêt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michon Geneviève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vallauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Wenker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01524385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forêts naturelles, forêts exploitées et exotiques envahissantes. Doit-on continuer dans cette voie avec les changements climatiques à venir?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Schnitzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stella Duchiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vallauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Wenker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01522458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'occupation du plateau de Thaon à l'âge de fer. Retour critique sur la problématique et les résultats de l'évaluation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy San Juan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01893969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’espace rural à l’âge du bronze sur le littoral de la Manche : de la ferme au parcellaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01893963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre la musique et le temps : vers une catégorisation de la périodicité.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Tenzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01799614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le quartier ethnique en question I.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mônica Raisa Schpun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01821296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classifications ou catégorisations : où en est-on en ethnosciences.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bahuchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01799605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femmes migrantes et processus d’intégration.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mônica Raisa Schpun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01821550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The State of UK Climate Modelling.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua Fisher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jirasri Deslis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01918303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long Term Climate Variability: from Past to Future and from Data to Models.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Guiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jirasri Deslis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01918265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notion d’espace rural au Néolithique moyen.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ghesquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01893961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lasar Segall (1891-1957) : peintre voyageur et cosmopolite.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mônica Raisa Schpun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01821331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environnement des hominidés africains : Approches pluridisciplinaires et outils illustrés par des exemples.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Taieb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01799621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Bruyère à la cour : déconstructions paratopiques du courtisan efféminé ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Corgnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Sputo-Mialet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01527823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Armes et les Lettres. La littérature comme poursuite de la politique par d’autres moyens en Italie et en France à la Renaissance : Histoire d’une topique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Toftgaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Sputo-Mialet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01527813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Evelyne Houlès, professeur d'occitan au Lycée Barral à Castres.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Houlès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romei Leonardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01584747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les changements passés de l’usage des sols, une cause majeure d’érosion de la naturalité des forêts européennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vallauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Wenker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01522321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Jean-Jacques Hervy (Conservateur du Musée du Vin, Paris).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervy Jean-Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Chemouny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Paradiso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01786781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propos interdits, propos rebelles, défis à l'inquisition?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bartolomé Bennassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Chemouny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02012962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropologie de la maladie et du mythe au Laos et en Asie du Sud-Est.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Wenker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01378945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au pied de la montagne des langues.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Outtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1085" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aygun Eyyubova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01378988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les gouttes d'eau: Exposition &amp;quot;Rosées&amp;quot; à la Galerie Baudoin Lebon.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tschang-Yeul Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Wenker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Sputo-Mialet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01378971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chamanisme des peuples autochtones de Mongolie et de Sibérie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberte Hamayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Winkler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01378954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du griot au slameur : oralités anciennes, oralités urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ballaké Cissoko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taoufiq Izeddiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stockinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01378975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de la langue hongroise et de son environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bougeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stockinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1085" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aygun Eyyubova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01378968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectacle des étudiants de quechua à l'INALCO.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Cornejo Endara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01379084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des réserves naturelles forestières de composition et de naturalité très différentes, un réseau de référence indispensable pour une stratégie de conservation à long terme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Despert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vallauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Wenker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01524473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un espace forestier sans exploitation ni chasse sur 25 000 ha en Europe. Mode d'emploi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl-Friedrich Sinner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vallauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Wenker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01524459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptions et représentations objectives et subjectives de la naturalité dans les forêts de montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Quéau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Dodelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vallauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Wenker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01524378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptions et représentations des gestionnaires : les forestiers sont-ils des humains sensibles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Boutefeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vallauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Wenker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01524381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tribus criminelles (1871- ), (Inde).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Soucaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Sauli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Glowczewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01519556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La influencia francesa frente a la cultura de élite y la popular en México.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugenia Revueltas Acevedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01525311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réévaluation des travaux de terrain de la &amp;quot;Commission scientifique du Mexique&amp;quot; à travers les dépêches du colonel Doutrelaine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Prévost Urkidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01525307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abbild, Bild, Text: Das Portrait zwischen ikonischer Differenz und Sprache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Beyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Meissner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01562461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Revanche des genres. Art contemporain australien (1ère partie).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01339413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les aumôniers français au Mexique durant l'intervention.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Olivier Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01525296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La biodiversité et les citadins.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bougrain-Dubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liseane Rocha Cortez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01411867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Nouvelle-Orléans -Deuxième partie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1052" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Musset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Meissner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01802541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leon/Sutiaba (Nicaragua): frontière ethnique et justice spatiale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1052" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Musset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Meissner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01802547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le quartier ethnique en question III.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mônica Raisa Schpun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01821715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Setting Cumulative Emissions Targets to Reduce the Risk of &amp;quot;Dangerous&amp;quot; Climate Change.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirsten Zickfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jirasri Deslis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01918319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional Climate Change and Extremes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Déqué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jirasri Deslis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01918311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Jean-Jacques Hervy (Conservateur du Musée du Vin, Paris).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervy Jean-Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Chemouny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Paradiso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01784288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holocene Climatic Changes and Their Effect on Morphodynamics and Sedimentation in Campania.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Guiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jirasri Deslis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01918272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notion de l'espace et du territoire dans les sociétés rurales et nomades du Néolithique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Kowalewska-Marszalek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01966789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cancer et grande pauvreté - Ethnologie de la &amp;quot;Maison de Nanterre&amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Affergan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01832498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discussion - &amp;quot;L'espace rural dans les âges de fer&amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gertrude Blancquaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy San Juan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Favory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01893972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les parcellaires antiques de Gaule médiane et septentrionale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Favory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01893971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esquisse de l’évolution de l’exploitation rurale dans une plaine alluviale : l’exemple du confluent Seine – Yonne de La Tène ancienne à la fin de l’Antiquité.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Séguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01894886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’empreinte des protecteurs, protection des forêts et naturalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Génot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Schnitzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vallauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Wenker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01522474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour sur trente ans de recherches avec les Aborigènes : du terrain à l'Internet.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Glowczewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica de Largy Healy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01987914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Joëlle Aéli (Plasticienne, Aulnay-sous-bois, France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Aéli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Chemouny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Paradiso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01786782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection and Attribution of Climate Change to Different Causes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Planton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jirasri Deslis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01918292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-Disciplinary International Research on Land-Atmosphere Interactions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Reissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jirasri Deslis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01918283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En dire plus ou en dire moins : traduire les Mille et une nuits.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboubakr Chraibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Chemouny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02012912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de la liste Otto, livres indésirables en France sous l'occupation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cransac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Chemouny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02013023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les estampes japonaises dans l'ombre et dans la lumière.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kuniko Uemura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Chemouny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02013013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrations - clôture du colloque.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smaïn Laacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Jedlicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Leclerc-Olive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Quiminal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Hily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01411890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Centre d'Etudes Mongoles et Sibériennes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberte N. Hamayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Wenker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Sputo-Mialet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02091935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cours d'occitan de J.Thomas, terminales ES, Lycée de la Borde Basse, Castres.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romei Leonardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01584751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Joan Thomas, professeur d'occitan au Lycée de la Borde Basse à Castres.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romei Leonardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01584750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ithaka: die Architektur des Palastes in Homer's Odyssee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenz Thuri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Meissner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01562452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les discours de Chappuys et de Du Bellay sur la cour.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bottineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Sputo-Mialet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01527809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cours d'occitan pour adultes à la Maison des jeunes et de la Culture de Graulhet, Tarn.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Vernieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Caparros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfred Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Gau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01580424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Puebla Imperial : Maximiliano y Carlota en la Angelópolis en 1864 y 1865.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Aguilar Ochoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01525316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco de Paula de Arrangoiz, intervencionista mexicano.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raúl Figuerosa Esquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01525295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naturalité et biodiversité : quels enjeux de conservation, quelles mises en oeuvre?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lepart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vallauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Wenker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01522479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La littérature romantique à la lumière des archives de la Congrégation de l'Index</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Amadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Chemouny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02016648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les paysages de succession minière en Allemagne orientale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Deshaies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01482962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1676" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrations - Atelier 1 : &amp;quot;Dangers d’un parcours, risques en partage, expériences limites&amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Green</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandra Carrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Bouilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Liagre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smaïn Laacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01411877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux de la conservation du patrimoine minier en Sardaigne.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciano Ottelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01483052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1682" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some Important Political Lessons of the New Anti-systemic Movements in Latin America.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Aguirre Rojas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Anguiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasant Kaiwar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01411876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1686" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une photographie contre-révolutionnaire : le calotype français des années 1840-1850.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Louis Roubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Sputo-Mialet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01578833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1688" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décrire, Analyser, Témoigner. Ethnographie et formes de vie en temps de sida (Afrique du sud).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Glowczewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01519510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1690" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence de significations communes et apprentissage des solidarités.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Soloveytchik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lebedev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Rui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Thevenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01411849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1696" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le quartier ethnique en question II. Projection du documentaire « Gambarê » de José Carlos Lage, 2005.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mônica Raisa Schpun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01821568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1697" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Faire l’Amérique » : lettres et films d’immigrés. Projection de « Moving memories », sélection de films d’amateur de la première partie du XXe siècle tournés par des immigrés japonais aux Etats-Unis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mônica Raisa Schpun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01821251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1698" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Present-Day Geomorphological Changes in Polar Regions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zbigniew Zwolinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jirasri Deslis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01918748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1700" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrial and Environmental Policies: Reciprocal Impacts.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jirasri Deslis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01918340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1702" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borehole Climatology and Model Simulations: Steps to Integrated Assessment.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Felipe Gonzales Rouco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jirasri Deslis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01918298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1704" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goethe als Architekturhistoriker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Frommel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Meissner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01562464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1706" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honoré de Balzac : romancier et historien de l’architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frommel Sabine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Meissner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01562465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1707" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Post-Kyoto.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jirasri Deslis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01920600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1708" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IPCC (Intergovernmental Panel on Climate Change) Working Group II.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chanzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jirasri Deslis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01920588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1709" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IPCC (Intergovernmental Panel on Climate Change) Working Group I and III.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie N Joussaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jirasri Deslis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01920594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1710" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Condesa (Mexico). Ethnographie d'un espace mondialisé.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1052" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Musset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Mensitieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Meissner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01802530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1712" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conference Opening.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volkmar Lauber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Guiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jirasri Deslis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01889315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1714" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2000 ans de construction des paysages agraires entre Caen et Bayeux. Aspects méthodologiques et perspectives de recherche.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van den Bossche Benjamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01894882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1716" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cours d'occitan de J.Thomas, terminales S et L, Lycée de la Borde Basse, Castres.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romei Leonardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01584753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1717" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintenir la biodiversité en forêt boréale : fondement de l’approche d’aménagement forestier écosystémique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vallauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Wenker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01522318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1719" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cas Lartigue : un amateur de la haute bourgeoisie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Le Galliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Sputo-Mialet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01578834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1721" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Una familia lejana imperial : et tema del Segundo Imperio mexicano en textos selectos de Carlos Fuentes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Igler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01525313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1723" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La presse française et l'intervention française au Mexique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-David Avenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01525290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1725" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction au colloque &amp;quot;Les écrivains à la cour en Europe ...&amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Sputo-Mialet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01525364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1727" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Potlatch Macabro: Reflexiones antropologicas en torno a las Maras centroamericanas.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Brinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesar Borie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01530878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1729" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lévi-Strauss en el pensamiento filosófico latinoamericano.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesar Borie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01530873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1731" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cuestión de la estructura es una pregunta por el pensar y no por los afectos?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Bilbao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesar Borie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01529725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1733" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychanalyse et anthropologie : entre malentendu et divergence.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesar Borie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01529714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1735" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arioste et l’architecture de l’imaginaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulina Spiechowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Meissner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01562468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1737" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influencia de la &amp;quot;Comisión científica de México&amp;quot; en el desarrollo disciplinar en el siglo XIX en México.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosaura Ramirez Sevilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01525305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1739" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pelagio Antonio Labastida y la intervención francesa.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Eugenia García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01525294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1741" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chemins de la réconciliation : poser les questions clés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lanaspeze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Wintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Athanaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Romanens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01524403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1745" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des productions artisanales aux biens mondialisés (Pologne).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Pomiecinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Glowczewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01519554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1747" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colloque &amp;quot;Paris Métropoles en miroir. L’Ile-de-France comme région métropolitaine&amp;quot; - 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Lory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiana Mazzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Gandelsonas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dieter Lapple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter Uyttenhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01411856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1753" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les acteurs des mobilisations : motivations et pratiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreï Demidov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergueï Patrouchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Dauce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Zaytseva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Le Huérou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01411845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1759" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conte d'un joueur de Biwa aveugle : conte à ne pas raconter.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiwaki Shinoda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Chemouny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02012931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1761" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De quelques interdits en peau de lapin!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jourde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Chemouny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02013022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1763" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Bréviaire du carabin, sacrée parole ou parole sacrée.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Chemouny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02012966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1765" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le film documentaire, les approches et les méthodes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Tahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Sputo-Mialet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02092109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1767" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espigueiros&amp;quot; - Les greniers à grains en granit de Soajo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouette Barboff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01336944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1768" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilisations sociales, pouvoir et politique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risto Alapuro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreï Konoval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Le Huérou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Agrikoliansky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01411852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1772" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engagements, solidarités, lien social : penser les mobilisations collectives en Russie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain d'Iribarne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Le Huérou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01411840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1773" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géométrie et imagination : quatre brèves nouvelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Legrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01471019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1775" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du griot au slameur : oralités anciennes, oralités urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Emler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médéric Collignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Orti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nampé Sadio Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lassy King Massassy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01378976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1779" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le fournil.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Arrii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouette Barboff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01378963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1781" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Azab (Université islamique d'Al Azhar, Le Caire, et Inalco, Paris): La place des femmes dans l’Islam.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Azab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01378958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1783" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulin, laboratoire, entrepôt de stockage des farines.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouette Barboff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01378964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1785" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les changements du paysage naturel dans la vallée de Walbrzych après la fermeture de la mine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazimierz Szewczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01487271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1787" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que reste-t-il de l’uranium dans l’Ouest de la France : de la fermeture à l’effacement des mines contemporaines.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Kerouanton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Debrabant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Winkler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01465248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1789" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les paysages miniers en Toscane : un modèle de paysage culturel.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Preite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Debrabant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01465090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1790" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sublime est le transcendantal: réflexions sur la conception du sublime dans la Frühromantik.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanna Pinna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neli Dobreva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01395168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1792" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interrogations sur le devenir du monde.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiebing Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Tertrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Bergeret Curien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mei Duanmu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01395165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1794" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre le vert et le noir : la genèse des paysages miniers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01465132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1796" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Nouvelle-Orléans - Première partie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1052" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Musset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Meissner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01802536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1797" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journées d'étude &amp;quot;Migrations&amp;quot; - Séance introductive.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Agier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Leclerc-Olive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1052" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Musset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Schnapper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01796659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1798" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Impacts of Climate Change on Continental Ecosystems.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jirasri Deslis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01918334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1800" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographie, Art ou Document ? Passage de la sémantique à la pratique à travers l’étude de missions photographiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaële Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Meissner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01562474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1802" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« EAST » : des archives à la collection.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaële Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Sputo-Mialet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01578837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1803" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des interdits en musique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe-Jean Catinchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Kremski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igal Shamir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Bénichou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02013025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1807" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiction et mémoire interdite : le cas de Gao Xinjian, prix Nobel de littérature.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yinde Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Chemouny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02011511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1809" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le western : espace de liberté, territoires d'interdits.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1090" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Chemouny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02016668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1810" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’empreinte chimique sur les sols et les forêts européennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vallauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Wenker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01522322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1811" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’influence de l’industrie minière et sidérurgique sur le paysage de la région de Banska Štiavnica.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jozef Labuda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01471813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1813" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transition épidémiologique et sanitaire en question.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bourdelais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01832269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1814" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction au colloque.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Dartevelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Poivert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Sputo-Mialet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01574386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1817" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Fontaine et la parrhesia à la cour.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Welfringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Sputo-Mialet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01527825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1819" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frommel Sabine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Meissner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01562479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1820" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premiers coups d’oeil sur le Dictionnaire de l’académie des Beaux-Arts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Leniaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Meissner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01562467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1822" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entdeckung und Enthüllung : die Literatur und der Mond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Meissner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01562458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1824" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Descriptions de sculptures dans la poésie grecque d’époque hellénistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Queyrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Meissner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01562450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1826" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Es ging mir immer nur um's Ganze&amp;quot;: Rembrandt, Hitler et le langage artistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Meissner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01562462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1828" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La petite maison de Jean-François Bastide : Beaux Arts et Belles-Lettres au service du bonheur privé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Davrius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Meissner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01562469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1830" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Dr. Angel Inglesias.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Martínez Guzmán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01525308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1832" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La intervención francesa en los archivos del Carso.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01525289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1834" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naturalité des forêts et biodiversité : une comparaison par méta-analyse de la richesse spécifique des forêts exploitées et des réserves intégrales en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vallauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Wenker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01522257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1836" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mécénat de la photographie contemporaine en France: le cas de la banque Neuflize/OBC.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Poivert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Sputo-Mialet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01578840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1837" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concilier biodiversité, naturalité et économie : retour sur 70 ans d’expérience dans une forêt privée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Fernex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice de Turckheim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vallauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Wenker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01524446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1840" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La naturalité dans la gestion multifonctionnelle des forêts domaniales sur un grand territoire : l'exemple des forêts domaniales du bassin ligérien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Jarret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vallauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Wenker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01524441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1842" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La verdad del sujeto ¿estructura de borde?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan José Soca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesar Borie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01529728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1844" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La hechicera del trueno. Un caso araucano de descontrol de potencias mágicas.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Mege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesar Borie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01529733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1846" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’esthétique verte : comment percevoir la nature dans son altérité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Fel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vallauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Wenker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01524390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1848" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les gouttes d'eau : Neige et Rosées.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tschang-Yeul Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Wenker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01378970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1849" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Race, Civilizational Model, and Eugenics Thought in China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sucheta Mazumdar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Prum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasant Kaiwar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stockinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01411874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1852" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dynamiques et la &amp;quot;trame verte&amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clergeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Hubert-Moy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Werner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01411870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1857" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser le développement au XXIe siècle : Les précurseurs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacy Sachs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stockinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01411830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1858" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le MAEDUP : l'art des noeuds coréens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sang-Lan Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Wenker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stockinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01378961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1860" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrations - Atelier 5 : &amp;quot;Migrations en héritage, mémoires de migrants&amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Quiminal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Gareche Ziamni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lila Belkacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davina El-Baze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01411889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1865" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire et avenir de la diplomatie russe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheng Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Tertrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Bergeret Curien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mei Duanmu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01395164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1867" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec David Bourgeois (Artisan Boulanger).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouette Barboff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01378967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1869" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changer le monde ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Aymard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Tertrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Bergeret Curien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mei Duanmu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01395161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1870" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marché du sexe et immigration I.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mônica Raisa Schpun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01821571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1871" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discussion - L'espace rural dans le néolithique et à l'âge du Bronze.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Blouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Lanchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ghesquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01893966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1875" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Impact of global Environmental Change on Farming Communities on the Ogoli River Bank in Otukpo Area of Benue State, Nigeria.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Godwin Anjeinu Abu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jirasri Deslis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01918344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1877" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Simulated Tree-Ring Cellulose d180 at the European Scale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Danis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jirasri Deslis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01918270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1879" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sauvetage archéologique en Seine-Saint-Denis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Bechennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Chemouny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romei Leonardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01338086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1880" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musée de l’Ermitage dans l’histoire du collectionnisme en Russie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Ozerkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1085" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aygun Eyyubova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Legrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01469338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1882" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Azab (Université islamique d'Al Azhar, Le Caire, et Inalco, Paris): La mort en Islam et ses sources ante-islamiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Azab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01469326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1883" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O bolo da lasca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Fernandes Baptista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouette Barboff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01337037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1885" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du griot au slameur : oralités anciennes, oralités urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nampé Sadio Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumaïla Diakite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samba Diabate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adama Diarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adama Yalomba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01378979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1888" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notion de l'espace et du territoire dans les sociétés rurales et nomades du Néolithique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Kowalewska-Marszalek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stockinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01378960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1889" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scenari urbani e luoghi emblematici nella letteratura italiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gian Mario Anselmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Meissner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01562473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1891" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les secrets de Marco Polo.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1011" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Germain-Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Chemouny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02012923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1892" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des contes pour enfants qui pollueraient les esprits... .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Sigoda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Chemouny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02013016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1894" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Allouche-Benayoun (Université Paris-Est Créteil Val-de-Marne): La place des femmes dans le judaïsme.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1895" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Allouche-Benayoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02183938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1896" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouverture des treizièmes rencontres d'Aubrac.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cransac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Chemouny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02011506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1898" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrations - Atelier 6 : &amp;quot;Filmer la migration. Deux expériences autour du documentaire sociologique&amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Lallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Devillez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Leclerc-Olive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lila Belkacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01411891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1902" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser le développement au XXIe siècle : Développement et mondialisation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacy Sachs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stockinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01411835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1903" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les infrastructures minières : diversité pour une même fonction.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1904" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Christian Guiollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01465141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1905" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amazonía peruana de ayer y de hoy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Varese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolanda Rigault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizia Rosés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01509360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1908" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion du colloque &amp;quot;Les paysages de la mine, un patrimoine contesté&amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1909" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Woronoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1908" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01487291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1910" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser le développement au XXIe siècle : Les défis du développement au XXle siècle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacy Sachs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stockinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01411836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1911" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Start and the End of Our Interglacial.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jirasri Deslis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1911" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01918249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1913" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ville, musée ou parc d’attractions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1914" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Meissner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1913" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01562471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1915" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Los moderados ante la intervención francesa.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1916" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvestre Villegas Revueltas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01525299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1917" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du projet &amp;quot;La Paloma&amp;quot; www.lapalomaproject.com.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Igler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1917" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01525324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1918" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecotrombocis para dos trombones reberverados: el canto estructural de las sirenas.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1919" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Reyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesar Borie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1918" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01530891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1920" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fuzier : un médecin-ethnologue à Veracruz durant l'intervention française au Mexique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1921" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Fredj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01525309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1922" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle social et culturel de l'impératrice Charlotte.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1923" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1922" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01525297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1924" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voltaire et le théâtre à la cour.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Plante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Sputo-Mialet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01527827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1926" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’espace de la cour selon Saint-Evremond : le jardin des écrivains ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1927" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Sputo-Mialet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1926" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01527820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1928" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fléchier et l’instruction du dauphin.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1929" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Sputo-Mialet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1928" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01527819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1930" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les auteurs francophones à la Cour de Catherine II.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1931" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Stroev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Sputo-Mialet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1930" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01527835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1932" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être dramaturge à la cour de Catherine II : Denis Fonvizine et l’institution du théâtre national en Russie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1933" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexei Evstratov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Sputo-Mialet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1932" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01527829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1934" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantilly, un repaire de libertins : le patronage aristocratique à la cour du Grand Condé.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1935" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Griffejoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Sputo-Mialet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1934" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01527822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1936" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naturalité, fonctionnalité et résilience des hydrosystèmes boisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1937" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-François Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vallauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Wenker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1936" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01522261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1938" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conservation de la biodiversité et de la naturalité sont-ils des objectifs conciliables au sein du réseau des réserves naturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1939" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gilg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vallauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Wenker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01522259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1940" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’empreinte des forestiers : exemple de la Restauration des Terrains en Montagne sur les forêts. Retour critique sur les conceptions et réalisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1941" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vallauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Wenker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1940" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01522449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1942" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Avenida Insurgentes : un microcosme mexicain ?.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1052" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Musset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Meissner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1942" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01802555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1943" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Roadmap to Assess the Economic Cost of Climate Change with an Application to Hurricanes in the United States.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1944" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hallegatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jirasri Deslis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1943" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01918313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1945" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De part et d'autre de la rivière : occupation des sols du Néolithique à l'époque moderne dans la moyenne vallée de l'Oise.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1946" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Malrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1947" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1945" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01894883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1948" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking Adaptation and Mitigation for Climate Risk Reduction.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1949" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Shogren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jirasri Deslis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1948" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01918327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1950" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discussion - &amp;quot;Approches diachroniques de l'espace rural&amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Matterne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ruas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Mentele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van den Bossche Benjamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1950" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01894887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1951" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lecture critique du volume collectif &amp;quot;Catégories et catégorisations une perspective interdisciplinaire&amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1952" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pottier Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1953" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1951" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01798808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1954" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèses des deux journées consacrées à la problématique de la catégorisation en sciences humaines et sociales.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1955" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Simoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1956" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Houdebine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1957" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1954" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01799627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1958" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les catégorisations de l'objet. Perspectives anthropologiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1959" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mondher Kilani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1958" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01799612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1960" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'entendre et le catégoriel.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1961" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Hagège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1960" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01799624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1962" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour de la classification organologique de Geneviève Dournon.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1963" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1964" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Barbara Le Gonidec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1965" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Furniss-Yacoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1966" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Alvarez-Péreyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1962" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01799609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1967" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les paradigmes de l'anthropologie et le problème de la catégorisation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1968" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Wulf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1967" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01799602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1969" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’occupation spatiale au second âge du Fer dans le Nord/Pas-de-Calais.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gertrude Blancquaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1969" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01893967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1970" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scrittori a Corte : tipologie italiane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1971" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Quondam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Sputo-Mialet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1970" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01527815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1972" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives théoriques et pratiques de l’analyse des mobilisations sociales en Russie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1973" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Favarel-Garrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Klimov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Zaytseva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1974" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Berelowitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1972" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01411854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1975" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Giulia Dondero (Université de Liège, Belgique): &amp;quot;La fotografia devozionale&amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1976" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Giulia Dondero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciotti Federica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romei Leonardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1975" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02896943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1978" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inti et le Grand Condor.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1979" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Arce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stockinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1978" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01379078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1980" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expropiando el pasado para la construcción del presente. Conciencia histórica e identidad en una comunidad de Potosí, Bolivia.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1981" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Gil García Francisco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1982" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Langue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1980" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01379075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1983" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sept années chez les Ovahimba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1984" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rina Sherman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stockinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1983" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01379073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1985" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discussione.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1986" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manar Hammad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1987" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coppock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1988" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Jervolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1989" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eco Umberto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1990" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rosa Russo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1985" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01348437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1991" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figures de l'Autre.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1992" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rennie Yotova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1991" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02182992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1993" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arquitectura Tradicional en el lago Llanquihue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1994" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Siebald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1995" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Meissner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1993" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01797922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1996" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onsets.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Sagart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1996" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01845056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1997" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lines of Evidence.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1998" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Baxter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1997" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01845078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1999" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Rambelli (Università di Sapporo): &amp;quot;Il buddhismo, il sacro e i segni&amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2000" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Rambelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciotti Federica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romei Leonardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1999" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01347593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2001" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Criterios analíticos en la comprensión de un sitio metalúrgico y minero. Entrevista con Salvador Rovira (Universidad Autónoma de Madrid, España)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2002" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Rovira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Wenker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Roses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2001" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01826794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2003" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Miranda : enjeux politiques et culturels autour d’une star.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mônica Raisa Schpun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2003" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01821767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2004" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Miranda : enjeux politiques et culturels autour d’une star migrante (deuxième partie).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mônica Raisa Schpun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2004" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01821705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2005" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mémoires, identités, nations : enjeux identitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2006" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Garcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2007" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Racine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2008" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2009" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Perghini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2010" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anath Ariel de  Vidas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2005" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01411814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2011" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hotel Hasse, Puerto Octay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2012" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavio von Chrismar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1995" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Meissner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2011" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01797932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2013" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un regard ethnosociologique sur les musiques chinoise et ouïgoure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Trebinjac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1085" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aygun Eyyubova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2013" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01469307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2014" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Ferraro (Università di Torino): &amp;quot;Antenato totemico e anello di congiunzione. La connessione tra ‘sacro’ e ‘segno’ nel pensiero di Émile Durkheim&amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2015" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Ferraro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciotti Federica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romei Leonardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2014" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01347599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2016" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mythes et les contes ont-ils encore un sens ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiwaki Shinoda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2017" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Buschinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1011" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Germain-Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2016" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01378946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2018" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropologie de l'Himalaya : milieux, sociétés, cultures.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2019" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Toffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2018" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01378939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2020" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction à la langue et à la tradition orale quechua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Itier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2021" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Maestre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2020" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01379067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2022" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabella Pezzini (Università La Sapienza di Roma) et Maria Rosa Russo (Università degli Studi Mediterranea di Reggio Calabria): &amp;quot;L’invenzione del sacro urbano. I luoghi di Padre Pio&amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2023" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabella Pezzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1990" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rosa Russo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciotti Federica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romei Leonardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2022" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01348433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2024" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Goulag en Héritage: regards croisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2025" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Coeure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2026" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleg Khlevniuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2027" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Werth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2028" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Scherbakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2029" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léona Toker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2024" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01395250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2030" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Leone (Università di Torino, Italia ): &amp;quot;Volti e risvolti del sacro&amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2031" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciotti Federica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romei Leonardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2030" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01348913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2032" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ugo Volli (Università di Torino): &amp;quot;Al cuore della semiotica del sacro, i nomi divini - Esodo 3:6-16&amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2033" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ugo Volli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciotti Federica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romei Leonardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2032" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01347587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2034" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Kahler-Bohle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2035" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Kahler-Bohle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1995" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Meissner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2034" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01797929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2036" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finals.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1998" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Baxter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2036" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01845064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2037" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Corrain (Università di Bologna, Italia ): &amp;quot;Sacralizzare l’astratto: la Rothko Chapel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2038" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Corrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciotti Federica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romei Leonardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2037" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01348906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2039" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pampa del Toco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2040" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Mercado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2041" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Linker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2042" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaston Carreño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Winkler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2039" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01328768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2043" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspects socio-culturels de la littérature arabe classique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2044" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Sadan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2045" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Challulau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2043" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02183020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2046" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notion de régionalisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2047" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Leboutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2048" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2049" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ramon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stockinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2046" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01395150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2050" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discussione 1.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1988" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Jervolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2033" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ugo Volli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1986" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manar Hammad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciotti Federica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romei Leonardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2050" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01347596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2051" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que savons-nous des Khunnu, maîtres de la Mongolie du IIIe siècle avant notre ère au IIe siècle de notre ère ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2052" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Desroches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2051" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01378953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2053" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmission de la tradition orale quechua par l'adaptation de contes au théâtre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1979" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Arce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stockinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2053" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01379074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2054" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cave coopérative de Clermont-l'Hérault.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Wenker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizia Rosés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2054" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01826813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2055" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allocution d’ouverture.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2056" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Chouquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Wenker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciotti Federica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2055" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01784368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2057" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sino-Tibetan and Beyond.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Sagart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1998" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Baxter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2057" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01845098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2058" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Después del referendum: Los retos internacionales de una revolución.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2059" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1982" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Langue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2058" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02091843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2060" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrimoine préhistorique dans la région montpelliéraine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2061" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Requirand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Wenker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2060" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01338105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2062" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire, mémoire et représentation médiatique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2063" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Steinle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2064" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Challulau,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2062" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02182993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2065" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The State of Pakistan: The Military and Politics in Transition ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2066" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayesha Siddiqa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2065" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03111918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2067" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectacles des Douzièmes Rencontres d'Aubrac.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2068" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mozafar Shafi'I</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2069" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leyli Atashkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2070" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean During</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1014" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dido Lykoudis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igal Shamir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2067" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01378947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2071" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'écrit dans la danse, un souffle créateur en Polynésie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2072" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tokainiua Devatine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Glowczewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2071" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01379079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2073" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialogue interdisciplinaire sur les approches de la construction sociale des territoires.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2074" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg Mein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2075" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Krasteva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2076" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Schlesinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2077" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Pohl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2078" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Wolikow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2073" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01395158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2079" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langue et Culture Occitanes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2080" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Hirondelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2081" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bach,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romei Leonardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2079" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01330112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2082" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mémoires, identités, nations : la Turquie et ses passés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2006" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Garcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2083" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Georgeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2084" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chuvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2085" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edhem Eldem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2086" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Toumarkine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2082" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01395153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2087" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rastier (CNRS): &amp;quot;Idoles et mystères. Pour une anthropologie sémiotique du distal&amp;quot;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2088" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rastier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciotti Federica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romei Leonardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2087" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01348921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2089" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élaboration d'une politique patrimoniale pour le ancien centre de Bethléem.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2090" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Woywood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2091" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Winkler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2089" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01511902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2092" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour de &amp;quot;l'Atlantique noir&amp;quot;: les enquêtes contemporaines sur l'Atlantique noir dans sa dimension culturelle et politique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2093" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Diouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2094" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gilroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2095" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pap Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2096" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Agudelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Bazenguissa-Ganga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2092" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01359279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2097" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epuisement. Introduction à la question du désastre en anthropologie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Soucaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2098" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Lebas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Glowczewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2097" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01519528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2099" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le quartier Bellavista : Développement et Patrimoine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2090" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Woywood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Winkler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2099" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01511918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Marsciani (Università di Bologna, Italia ): &amp;quot;Il discorso della preghiera&amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Marsciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciotti Federica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romei Leonardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02896946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire et documents sur la colonisation allemande au Chili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Carrasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Gleisner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01788269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le retour des migrations II. Le phénomène Dekassegui : un retour différé ? Projection de « Permanência » (« Permanence ») d’Helio Ishii, 2006.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mônica Raisa Schpun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01821760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les voix des ancêtres et les voies du développement.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Wenker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciotti Federica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01786715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paradigmes de la mémoire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Lavabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2007" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Racine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01411807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que faire du vingtième siècle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Aymard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ferro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Mink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Saint-Geours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01411825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mémoires du communisme.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Lavabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Blaive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Goussef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maté Zombory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01395151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Destini del sacro. Discorso religioso e semiotica delle culture. Saluti inaugurali.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gian Carlo Pellacani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanna Galli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Neri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Melloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01347556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialogue interdisciplinaire sur les approches de la construction sociale des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2074" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg Mein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2075" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Krasteva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2076" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Schlesinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2077" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Pohl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2078" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Wolikow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01395149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La globalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Wieviorka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stockinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Tia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01411826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The origin of the concept of topological space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Abgrall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01471229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner et apprendre à parler le quechua.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Cornejo Endara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01299190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masques&amp;quot;: Poèmes de YANG Lian, traduits et mis en scène par Chantal Chen-Andro (Paris 7 - LCAO chinois)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Chen-Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Alexandre Journeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01469767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution des outils de conservation et de la mise en valeur du patrimoine: France - Chili - Palestine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Revault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Winkler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01511881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ベトナムの黒タイ族村落における民族学調査</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masao Kashinaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01781106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Baxter-Sagart System of Old Chinese Reconstruction.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Sagart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1998" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Baxter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01836384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel développement à Madagascar ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goedefroit Sophie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Réveret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Wenker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01786682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit à la parole et résistance des peuples face à la globalisation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Wenker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciotti Federica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01786694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’art de la Parole : une pratique contemporaine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel de Lattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Wenker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02183014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Fabbri (IUAV - Istituto Universitario di Archittettura, Venezia, Italia): &amp;quot;Profanazioni&amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Fabbri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciotti Federica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romei Leonardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02896951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Palabra en Duo / Ñe’ê jovai ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susy Delgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Boidin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bonnemazou Camille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01330598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensation et Démarche 2007 : un échange artistique franco-coréen.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seon-Ja Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Cauchie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Wenker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Winkler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01469317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que la danse continue : autour d'un film sur le chant, la danse et la possession d'esprits chez les Ovahimba et d'autres peuples de langue Otjiherero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1984" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rina Sherman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01359281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Dusi (Università di Modena e Reggio Emilia): &amp;quot;Mystic musical: ‘Jesus Christ Superstar’&amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Dusi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciotti Federica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romei Leonardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01348428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les descendants d’immigrés japonais au Brésil et la chirurgie d’Occidentalisation des yeux. Présentation d’une enquête en cours.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mônica Raisa Schpun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01821753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouilles archéologiques sur le site de la Capitelle du Broum.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Wenker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Roses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01826791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herbert Junginger. Relatos de un oriundo de Frutillar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herbert Junginger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1995" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Meissner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01788276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colonisation et décolonisation en Inde.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashis Nandy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03111959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’urgence de la confirmation par la science du rôle écologique du corridor forestier de Fianarantsoa.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Carrière-Buchsenschutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Wenker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciotti Federica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01786730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Locaux contre autochtones. Paradoxes des stratégies participatives.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Roca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Wenker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciotti Federica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01786710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immigration, genre et projet familial. Discussion à partir du documentaire « Cartas » (« Lettres ») d’Helio Ishii, 2004.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mônica Raisa Schpun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01802902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costantino Marmo (Università di Bologna): &amp;quot;Semiotica della presenza: alle origini di un dogma&amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costantino Marmo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciotti Federica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romei Leonardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01348435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rappresentazioni iconiche del sacro. Conferenza data da Umberto Eco.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1989" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eco Umberto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marrone Gianfranco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romei Leonardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciotti Federica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01322290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ville de Hong Kong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stockinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01455143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour de &amp;quot;l'Atlantique noir&amp;quot;: La formation historique de l'espace diasporique de l'Atlantique noir.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2094" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gilroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Agier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chivallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vron Ware</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Ribeiro Thomaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01359277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impactos económicos y sociales de la inmigración alemana en Valdivia en el siglo XIX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricio Bernedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01462817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La scrittura della storia come esercizio di pietas. Un confronto postumo fra Ricoeur e Certeau.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1988" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Jervolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciotti Federica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romei Leonardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01348427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaynata, imapaq runasimita yachachini ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Cornejo Endara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01379081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lignes de vie. Mémoires des dominés, mémoire des déplacés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ganz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Cavagnoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Saint-Sardos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Naudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01411819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduzione ai lavori. Gianfranco Marrone (Università di Palermo).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marrone Gianfranco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciotti Federica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romei Leonardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01347574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définir, instituer, mettre en scène les musiques du monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talia Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Laborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stockinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01395139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lengua y tradición oral guaraní a través de la historia de vida de Susy DELGADO.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susy Delgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Boidin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01330581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investissement minier et développement.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Revéret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Wenker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciotti Federica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01786736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Männerchor&amp;quot; (Coro masculino)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1995" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Meissner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Wenker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01797924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colonización y asentamiento alemán en el lago Llanquihue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1994" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Siebald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1995" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Meissner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01796376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armando Fumagalli (Università Cattolica del Sacro Cuore, Milano): &amp;quot;Filmare l’ineffabile: spiritualità e audience nella fiction a contenuto religioso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armando Fumagalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciotti Federica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romei Leonardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01348426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanni Codeluppi (Università IULM, Milano): &amp;quot;Il consumo come religione&amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanni Codeluppi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciotti Federica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romei Leonardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01347603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felice Cimatti (Università della Calabria, Italia ): &amp;quot;Il collasso della mente modulare e l’esperienza del sacro&amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felice Cimatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciotti Federica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romei Leonardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01348929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aperçu du potentiel archéologique des Neuf Bouches: le travail dans un fossé.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Wenker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizia Rosés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01826809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de la littérature et des chants dans l'enseignement du quechua.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Cornejo Endara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01299200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la recherche de la langue perdue des pharaons noirs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Rilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01378943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les grands traumatismes : Partition, Apartheid, Génocides, Guerres.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Sémelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Babicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Baixcas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tyrone Savage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01395152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La politisation des musiques du monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talia Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Laborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stockinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01395140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le retour des migrations I.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mônica Raisa Schpun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01821255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La scène poétique indienne contemporaine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kedarnath Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Montaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03111938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Petite Ceinture de Paris.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2091" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Winkler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01511934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversidad en Costa Rica.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Wenker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01332509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Ricci (Università di Siena sede di Arezzo): &amp;quot;Mangiare il sacro, toccare il santo&amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciotti Federica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romei Leonardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01348432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour de &amp;quot;l'Atlantique noir&amp;quot;: Présentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2094" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gilroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio Sansone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01359276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coppock (Universita di Modena e Reggio Emilia), Domenico Jervolino (Università di Napoli), Fabio Rambelli (Università di Sapporo), ArmandoFumagalli (Università Cattolica del Sacro Cuore, Milano), Nicola Dusi (Università di Modena): &amp;quot;Discussione 3&amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1987" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coppock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1988" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Jervolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2000" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Rambelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armando Fumagalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Dusi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01348430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coup d'oeil sur les peuples turcs dans l'histoire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2083" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Georgeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1085" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aygun Eyyubova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01378950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche diachronique des Indiens de langue nahuatl et tlapanèque de l'Etat de Guerrero au Mexique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Dehouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01378949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il discorso della preghiera.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Marsciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02542070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des associations des villes aux associations des champs en pays Betsileo.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Wenker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciotti Federica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01786712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En attendant les zébus… Les enjeux de la gestion durable de la forêt des Mikea.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Meral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vahinala Raharinirina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Wenker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01786723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Familia Schmidt-Appel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1995" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Meissner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Wenker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01797927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genealogía y Colonización Alemana en el Lago Llanquihue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germán Hofmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1995" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Meissner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01797934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerardo Held Yunge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerardo Held Yunge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1995" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Meissner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01797928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La restitution du droit à la parole.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goedefroit Sophie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Wenker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciotti Federica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01786701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discussione 5.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2015" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Ferraro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2038" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Corrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2031" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1986" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manar Hammad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01348918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discussione 2.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1987" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coppock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1988" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Jervolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizia Violi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanna Cosenza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1986" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manar Hammad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01347605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alumnuykuna sumaqta runasimi rimarinanpaqqa takichispa yachachini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Cornejo Endara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01379082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité linguistique et langues en contact en Guyane française.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leglise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2021" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Maestre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01379077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présences du passé. Mémoires et sociétés du monde contemporain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2007" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Racine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stockinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01411804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les grands traumatismes : Nazisme et Shoah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Levy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Zajde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hochmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2007" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Racine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01411811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Différence entre une fouille programmée et une fouille préventive. Entretien avec Laurence Bouquet (INRAP).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Wenker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizia Rosés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01826815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire, culture et genre dans le contexte des migrations internationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raisa Schpun Mônica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Aparecida Moura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01889314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Old Chinese Word Structure.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Sagart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01845046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le temps présent paraguayen.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Capdevila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1982" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Langue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01620747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ville orphéonique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gumplowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Veit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Laborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Werner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01395248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martyre et islamo-nationalisme : le cas de la Palestine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pénélope Larzilliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dawod Hosham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stockinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01395241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circulation et usage des supports enregistrés en Ile de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ribac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Laborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stockinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01395137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scritture di architettura. Forme di narratività nella comunicazione del progetto.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Brizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01981317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sémiotique narrative et re-publication de ressources audiovisuelles numériques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stockinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01981305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Music Evening.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eila Tarasti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eero Tarasti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tero Halonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taru Ritavesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalle Pajari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01379053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers d'autres espaces compositionnels.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Veit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Laborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Werner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01411993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Troisième session du colloque &amp;quot;La narration dans tous ses états ...&amp;quot;: Echanges.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Langewiesche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01845128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La constitution interactive du corps mondain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01944841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espace physiologique et espace géométrique à la fin du 19ème siècle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivahn Smadja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01944830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Documentation de deux langues Amazoniennes de Bolivie : le cavineña et le reyesano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stockinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2021" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Maestre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01379065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Percevoir l’espace par le mouvement.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Droulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01944851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'écriture de l'expérience extrême.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01333808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pratica come testo: per una etno-semiotica del mondo quotidiano.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarcisio Lancioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Marsciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01981283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deuxième session du colloque &amp;quot;La narration dans tous ses états ...&amp;quot;: Expériences.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Glowczewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Hermant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Pezeril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roderick Coover</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01845147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unité du sens, pluralité des régimes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Landowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01981294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vita delle forme, la vita nelle forme.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2023" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabella Pezzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01981291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuovi modelli. La teoria della narrazione in prospettiva sociosemiotica.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2015" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Ferraro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01981278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’invention de l’espace à la Renaissance (1400-1600)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Nabonnand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01471227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Los cocaleros del Chapare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Ruiz Montealegre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hector Ulloque Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2021" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Maestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01379179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souffle de Corée.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Alexandre Journeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01343856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encre de Chine. Peintures de CHEN Quansheng.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quansheng Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Alexandre Journeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01343858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urbino e la storia della semiotica. Intervista con Pino Paioni.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pino Paioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romei Leonardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciotti Federica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenza del Marco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01333655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somos la voz del árbol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Riester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Riester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustin Ribot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01379047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Société africaine - une approche du politique, des cultures motrices et des cultures matérielles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Warnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2021" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Maestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01346102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développements de la sociolinguistique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stockinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01379058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Co-operative Communication of Human Beings.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomasello Michael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Sputo-Mialet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01737104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Ontogenetic Emergence of Shared Intentionality.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomasello Michael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Sputo-Mialet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01781080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinquième session du colloque &amp;quot;La narration dans tous ses états ...&amp;quot;: Récits.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humberto Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Lallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terence Wright</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Ian Crawford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01845173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La géométrisation du lieu et l’espace géométrique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas de Vittori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01944873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pathologie et métaphores de l’espace: Binswanger et la phénoménologie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Gandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01944826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évolution de la notion d’espace en physique et en mathématiques de 1850 à 1930.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Michel Marle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01944821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domande su Narrazione ed Esperienza.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2033" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ugo Volli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01981275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narration et expérience esthétique. L'Incrédulité de Saint Thomas du Caravage.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Fröhlicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01981300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sfida metodologica e intellettuale della semiotica. Intervista con Gianfranco Marrone (Università di Palermo).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marrone Gianfranco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romei Leonardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Mancini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01333803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Naples aux Indes Occidentales : une route oubliée ? (Première session).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Gruzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Pimentel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Maria Rao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Trampus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01798807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honneur et martyre dans les mouvements radicaux au Pakistan.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Abou Zahab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dawod Hosham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01395238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentation de l'Indochine dans la littérature française.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Copin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2064" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Challulau,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01330705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'économie de l'entreprise et ses nouvelles problématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain d'Iribarne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2045" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Challulau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stockinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01395247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le djihad et le martyre globalisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dawod Hosham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stockinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01395243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le martyre chiite et le martyre sunnite à la Al Qaeda dans une perspective comparatiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Khosrokhavar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dawod Hosham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stockinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01395232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'univers des indiens Huarpe de Guanacache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregorio Manzur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2021" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Maestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Debaisieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01379050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les vestiges de Jinsha.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bingyang Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Alexandre Journeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01379112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benvenuti al congresso ...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marrone Gianfranco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01979048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Société africaine: Une approche du politique, des cultures motrices et des cultures matérielles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Warnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01379056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ideological Roots of Suicide Bombers, The Salafi Case in Iraq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faleh Jabar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dawod Hosham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01395233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les concepts de djihad et de martyre, entre réformisme et islamisme.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Sharif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dawod Hosham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01395231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du smertnik au chahid : les métamorphoses de la mort héroïque en tchétchénie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dawod Hosham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stockinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01395236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectacle &amp;quot;Dire les mythes&amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1014" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dido Lykoudis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno de La Salle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Kremski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Douce de La Salle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01469637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Научный путь киргизского ученого этнолога-антрополога.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amantour Japarov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1085" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aygun Eyyubova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01463030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le postmodernisme comme impasse pour les sciences sociales.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Godelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01379071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dire les mythes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiwaki Shinoda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torfi Tulinius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Anglade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Echene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Massoudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01379062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropologie du langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrée Tabouret-Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2045" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Challulau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stockinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01379055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dessin d’architecture et l’espace de la construction.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Sakarovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01944866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pattern emotivi e narrativizzazione dell'esperienza: per una semiotica del destino.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierluigi Basso Fossali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01981286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colloque &amp;quot;Martyre et suicide dans l'Islam contemporain&amp;quot; - Discussion III</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pénélope Larzilliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Alagha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dawod Hosham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01395244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linguistique romane, langue et littérature occitanes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2021" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Maestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Sputo-Mialet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01379049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palm Island. Survivre au désastre (Australie).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Garond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Glowczewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01519511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The International Communication of Great Apes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomasello Michael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Sputo-Mialet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01660474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'œuvre de Filangieri et sa diffusion dans le monde hispanique (Deuxième session).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesús Astigarraga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simonetta Scandellari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Gitterman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01800506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évolution des méthodes en géométrie aux XIXe et XXe siècles, observée à partir du traitement d’un même et unique théorème : le théorème de clôture de Poncelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Friedelmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01944817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ugo Volli (Università di Torino): &amp;quot;Domande su Narrazione ed Esperienza&amp;quot;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2033" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ugo Volli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Zicarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01333816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'homme et le climat : comprendre et agir.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Paillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Dahan Dalmedico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Godard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Monchicourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01346930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poésies indiennes. Amour humain/Amour divin dans les poésies de l'Inde pré-coloniale. Panorama de traductions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Bhattacharya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Alexandre Journeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01829019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiche narrative, vita quotidiana, esperienza. Uno sguardo sociologico.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Jedlowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01981316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les formes variées de la narrativité : de la linéarité à l'omnitemporalité.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eero Tarasti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01981288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preferenza semiotiche nei racconti e loro ontogenesi.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang U. Dressler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01981293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingénierie sémiotique et environnement numérique pour valoriser un patrimoine scientifique audiovisuel.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stockinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Lemaitre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les archives audiovisuelles. Description, indexation et publication.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermes Science – Lavoisier, pp.320, 2011, 978-2746232198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId2412"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:130.16949152542px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Elisabeth de Pablo </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">CV | e-portfolio - an overview</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">elisabeth-de-pablo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0003-1283-7641</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">187554269</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">317199979</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visual & Audiovisual Archive Management | Rethinking Audiovisual Archives | Multimodal Indexation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">*</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projet D-Parsas - Plateforme LaCAS (Inalco):</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open Archive in Language and Cultural Area Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trendeo - Data Analyst / Multilingual Media Monitoring / 数据分析师</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multilingual Engineering / Cross-Cultural Diversity | 多语言工程 / 跨文化多样性</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">- Specializing in intangible cultural heritage - Foods and culinary traditions | 食物和烹饪传统Information & Communication Technology (ICT) | 信息及通信技术</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Co-pilote LangArts (CM&Audiovisual) / / Cultural Geography, Visual Semiotics</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contre l'obscurantisme et la désinformation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTUELLEMENT</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading6"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">[2014-...] </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TRENDEO</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> - Producteur de données économiques et d'analyses sur l'emploi et l'investissement en France depuis 2009, et sur l'industrie mondiale depuis 2016.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Analyste veilleur stratégique | Data Analyst et Media Monitoring | Information Service.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Trendeo deals with internet monitoring, specifically applied to investment matters - but not only. More info on the </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">website</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Investment in France : </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.observatoire-investissement.fr/  </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Industry et Stratégies : </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.industries-strategies.com</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading6"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">[2020-...] Chargée de mission dans le cadre du projet D-Parsas, le nouvel écosystème numérique de la recherche sur les aires culturelles et linguistiques de l’INALCO.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LaCAS : Open Archive in Language and Cultural Area Studies</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Site : </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://lacas.inalco.fr/</w:t></w:r></w:hyperlink><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Carnet de recherche Hypotheses : </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://lacas.hypotheses.org/</w:t></w:r></w:hyperlink><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Data LaCAS Hub & Knowledge : </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data LaCAS Hub & Knowledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Page personnelle : </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://bit.ly/44M7R9n</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading6"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lien LinkedIn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTIVITES DE RECHERCHE</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading6"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Gestion d'archives visuelles et audiovisuelles || Géographie culturelle - Sémiotique visuelle</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading6"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre associé | CM & Audiovisuel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Co-pilote </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Audiovisuel et Valorisation de la Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de l'Equipe Interdisciplinaire LANGARTS : </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://langarts.hypotheses.org</w:t></w:r></w:hyperlink><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Audiovisual Collection : </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.campus-aar.fr/LANGARTS  </w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading6"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">[2016 - 2018] Media Monitoring | PROJET MIGROBJETS - INALCO : Représentation et circulation des objets de la culture matérielle des exilés dans les nouveaux médias et construction de la figure du migrant dans l'espace public &amp;gt;&amp;gt; </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://migrobjets.hypotheses.org  </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Portail vidéo : </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.campus-aar.fr/MIGROBJETS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading6"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">[2008 - 2024] Chargée de cours | Lecturer - CFI/INALCO &amp;gt;&amp;gt; </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.inalco.fr/enseignant-chercheur/elisabeth-pablo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading6"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">(</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://webcommunicationculture.wordpress.com</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> - </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://webcultcom.weebly.com/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> - archivé) </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">  </w:t></w:r></w:hyperlink><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intercultural Web TV on YouTube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> -</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[1991-1994] Chargée de cours | Lecturer - DESS CRIM/INALCO</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading6"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Member : </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Association of Sound & Audiovisual Archives </w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading6"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">[2006-2011] - Membre associé | Equipe Anthropologie de la perception dirigée par Barbara Glowczewski (LAS-CNRS)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[2012-2015] - Associate Member | Work Team </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrations et Espaces Urbains</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> - CBRC</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading6"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">[1995-2016] - Chercheur associé </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESCoM</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">/MSH - Ingénieur de recherche - Responsable éditorial </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme AAR</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> | </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESCoM  </w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading6"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Participation dans de nombreux projets de recherche français et européens. Domaine : Infocom. Liste sur demande.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Associate Member </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAMPUS-AAR</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> : </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.campus-aar.fr/</w:t></w:r></w:hyperlink><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Archives Histoire des Mathématiques : </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.campus-aar.fr/AHM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archived website | Programme AAR | ESCoM/FMSH </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.archivesaudiovisuelles.fr/</w:t></w:r></w:hyperlink><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Audiovisual Production also hosted on : </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CanalU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading6"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contact mail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">SELECTION DE PUBLICATIONS</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Compte rendu &amp;quot;</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspects de la Diaspora chinoise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;, Paris, INALCO, Cahiers d'études chinoises n°6 sous la direction de Pierre Trolliet (1987)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Référence Wordcat &amp;quot;</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspects de la Diaspora chinoise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;, sous la direction de Pierre TROLLIER (1987)</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La diaspora chinoise en Floride du sud-est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> in &amp;quot;Cahier d'études chinoises &amp;quot; n°: 6/1987, Publications des Langues'O</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1er congrès AFEA 2011 : No(s) Limit(es) : </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developpement d'un environnement de travail pour la gestion et l'exploitation d'archives audiovisuelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Segmentation Workshop for Audiovisual Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> & </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analysis of Audiovisual Expression</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (with Jirasri Deslis) in</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"> Introduction to Audiovisual Archives</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> edited by Peter Stockinger, ISTE 2011</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyzing a Corpus of Traditional Bread Making</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> & </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Republishing Audiovisual Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> in </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Audiovisual Archives</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> edited by Peter Stockinger, ISTE 2011</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">CR « Colloques », Le Temps des médias 1/2012 (n° 18) , p. 246-252 : &amp;quot;</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les archives audiovisuelles – nouveaux usages, nouveaux enjeux pour la recherche et l’éducation</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;, Colloque, ESCoM/FMSH, Paris, 5 et 6 décembre 2011</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Phare Project Publication Distance Education Course Module Rapidity Course III: &amp;quot;Computer Science & Information Technologies: Applications”</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">* Development of Interactive Multimedia Applications, p.76-104</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">* Applications for Computer Assisted Learning, p.105-141 Teacher's Guide - Course III Student's Guide - Course III</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">* Rapidity Videocassette: &amp;quot;About Course III, CS & IT Application&amp;quot;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La musique Yiddish entre traditions et réalités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> in Génération, 6ème millénaire, 2000, Paris</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SemioNet: conception de services d'information en ligne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> in &amp;quot;Sémiotiques&amp;quot; - n°12, CNRS, juin 1997 - INaLF, Paris, Didier Erudition, p.151-194 - (avec P.Stockinger and H. Fadili), SemioNet. Spécification, Production et Implementation de Services d’Information en-Ligne. In : Sémiotiques 11, pp. 158 - 210</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structure générique d'un environnement multimédia et hypermédia pour un système d'information présentant l'univers littéraire de Balzac</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> in &amp;quot;Informatique Textuelle&amp;quot;, Collection: Etudes de Sémantique Lexicale, 1996, CNRS - INalF, Paris, Didier Erudition, p. 181-199</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">(with P.Stockinger et H. Fadili), Pangloss. A digital library of computer assisted multilingual and multimedia learning and training tools for languages</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Needs, Problems and Constraints linked to the Electronic Publication of an Educational Multimedia Application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> ; in: Revue Européenne de Sémiotique (Vienne - Barcelone - Perpignan - Bologna), 1993, p. 451 - 470</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">In “The right to communicate - At what price?” Economic Constraints to the Effective Use of Telecommunications in Education, Science, Culture and in the Circulation of Information. Paris: ITU,UNESCO, 1995. - 87 pp.; 30 cm. (UNESCO/CII-95/WS/2)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Conférence 26 mai 2014 &amp;quot; A la croisée des métissages&amp;quot; au CRBC dans le cadre du Groupe de travail - &amp;quot;Migrations et espaces urbains&amp;quot; organisé par Mônica Raisa Schpun : </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://crbc.ehess.fr/index.php?2079</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">MISCELLANEOUS</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading6"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Apiculture Ecoresponsable - CPF Apiculture Ecoresponsable et Bio - Certifiée &amp;quot;La Fabrique qui Pique&amp;quot; 2022 - Happy Académie Promo 2019 (Rucher Ecole - Happyculteur)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Musique Baroque / Baroque Music Festival</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Photos / Amateur Photographer </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behance Link</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le patrimoine audiovisuel de Langarts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Xe anniversaire "L’auteur dans son œuvre entre présence et effacement"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Co-organisé ‒ en partenariat interdisciplinaire, interculturel et interuniversitaire ‒ par les copilotes des centres IReMus (Sorbonne université/BnF/CNRS/Ministère de la culture), Creops (Sorbonne université), CEAC (Université de Lille), APP (Université de Rennes), IAO (Lyon 2/ENS Lyon/CNRS), Jun 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03466167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place d'un observatoire pour le projet Migrobjets (Inalco, Paris, 2016).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouverture du projet Migrobjets (Inalco, 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, inalco, Apr 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04697858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives audiovisuelles & Humanités numériques : exemple d’une documentation multimédia en ligne consacrée au Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Thanh Tam Do</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du musée du Quai Branly « Autour de l’image »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Inalco, Feb 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion et exploitation d’archives audiovisuelles ou comment rendre des archives numériques vivantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connaissance No(s) Limit(es)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française d’ethnologie et d’anthropologie (AFEA), Sep 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01325053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un environnement pour la gestion et l'exploitation d'archives audiovisuelles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La restitution anthropologique, comment et pour qui ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Equipe "Anthropologie de la perception" du laboratoire d'Anthropologie Sociale et le GRDI Anthropologie et histoire des arts Dec 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01304847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The digital environment and work process of the Audiovisual Research Archives (ARA).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stockinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Chemouny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Midrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop franco-canadien - "Les sciences humaines et sociales en mouvement. Les Archives Audiovisuelles de la Recherche (AAR) et les archives de la Fondation Trudeau".</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondation Trudeau (Canada) et ESCoM-AAR, Sep 2009, Paris, France. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.1.4318.1686⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01331007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (993)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parcours et Mosaïque d'Anecdotes, à la rencontre de Danielle Elisseeff (Ecole du Louvre, CECMC-EHESS).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Elisseeff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04577354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apport de la publication des Carnets de missions au Vietnam (1967−1987) de Jean-Michel Krivine. Un entretien avec Emmanuel Poisson (Université Paris Cité), par Elisabeth de Pablo (Inalco)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Poisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04514432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropologie de l'Amérique latine, enseignement du guarani et études des manuscrits amérindiens. Un entretien avec Capucine Boidin (IHEAL et CREDA, Université Sorbonne Nouvelle), par Elisabeth de Pablo (Inalco)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Boidin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04513571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les études hébraïques, philosophie et pensée juives. Un entretien avec Alessandro Guetta (Inalco), par Elisabeth de Pablo (Inalco).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Guetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langues, littérature et histoire turques. Un entretien avec Michel Bozdémir (Inalco), par Elisabeth de Pablo (Inalco).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bozdemir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03889633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linguistique du chinois archaïque. Un entretien avec Laurent Sagart (CNRS), par Elisabeth de Pablo (Inalco).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Sagart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03921372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Études iraniennes. Un entretien avec Matteo de Chiara (Inalco) par Elisabeth de Pablo (Inalco).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo de Chiara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03427082v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chine : la couleur de la nuit&amp;quot; par Danielle Elisseeff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Elisseeff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Otto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Alexandre Journeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03216134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nuit : une ambiguïté musicale&amp;quot; par Danièle Pistone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Pistone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Otto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Alexandre Journeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03216145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objets et sujets de la migration dans l'espace médiatique : construction des discours et des représentations. / Présentations et projections.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beraat Gökkus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Levivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01830348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le smartphone&amp;quot; par Albin Wagener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albin Wagener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Galitzine-Loumpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01914485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le caddie&amp;quot; par Anna-Louise Milne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna-Louise Milne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Galitzine-Loumpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01914477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objets et sujets de la migration dans l'espace médiatique : construction des discours et des représentations. / Au-delà de la médiatisation : métamorphoses de l’objet.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Poinsot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Fanlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Marquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Louise Milne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Tackway</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01820452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La capuche&amp;quot; par Yasmine Bouagga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Bouagga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Galitzine-Loumpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01914481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'amulette&amp;quot; par Saskia Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Galitzine-Loumpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01914490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sac de couchage&amp;quot; par Chowra Makaremi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chowra Makaremi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Galitzine-Loumpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01914476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La poussette&amp;quot; par Christine Davoudian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Davoudian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Galitzine-Loumpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01914473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La tente&amp;quot; par Michel Agier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Agier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Galitzine-Loumpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01914343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La frontière&amp;quot; par Catherine Wihtold de Wenden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Wihtol de Wenden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Galitzine-Loumpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01914463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sac plastique&amp;quot; par Christiane Vollaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Vollaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Galitzine-Loumpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01914466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les papiers&amp;quot; par Marie-Caroline Saglio Yatzimirsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Saglio-Yatzimirsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Galitzine-Loumpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01914474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DUNHUANG. Des peintures de musiciens à la notation des airs de musique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Giès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yingshi Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Alexandre Journeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01967051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA LANGUE MATÉRIELLE DE L'EXIL (1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Loumpet-Galitzine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chowra Makaremi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Natanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Tura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Oumhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01305530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DUNHUANG. Des peintures de musiciens à la notation musicale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yingshi Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Giès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Alexandre Journeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01967066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Corde musicale d’Hitchcock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Decobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Alexandre Journeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03376385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extrait de danse indienne dans le cadre de la Journée du Sanscrit du 25 juin 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Alexandre Journeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02056035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une des plus anciennes notations musicales, pour luth pipa, retrouvée dans les grottes de Dunhuang.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yingshi Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Alexandre Journeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01949232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le système capitaliste en crise terminale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immanuel Wallerstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Wieviorka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Blanchandin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01395289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle sécurisation des parcours et des revenus ? Quelle qualité de l’emploi ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Merckaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Santelmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Palliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Matarasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01412021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Défaire le genre avec Judith Butler.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fauré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Veauvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Mareglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugène Gousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01788307v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition écologique, reconversion, emplois.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Méda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Establie D’argence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kniaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Wieviorka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy de Schutter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01412020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femmes, genre, féminismes en Méditerranée. &amp;quot;Le Vent de la Pensée&amp;quot;: Hommage à Françoise Collin.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Veauvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Boustani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laënnec Hurbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Ferrando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01589623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La victime et le témoin dans la mémoire de la dictature (1964-1985) dans le Brésil actuel.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Sarti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raisa Schpun Mônica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugène Gousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01518809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Global Left: Yesterday, Today, Tomorrow: The Worldwide Struggle to Determine the Future System(s). La lutte mondiale pour déterminer les systèmes à venir.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immanuel Wallerstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Wieviorka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01395291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interview de Jean Kerleo par Marie-Anouch Sarkissian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anouch Sarkissian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kerleo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Alexandre Journeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01949249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réinterprétation algébrico-arithmétique des surfaces de Riemann par Dedekind et Weber.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmylou Haffner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minli Yam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01988001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence Musique et Parfum. L'invitation au voyage.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anouch Sarkissian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Masraff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Alexandre Journeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01949245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation '77: The Forging of a New Opposition.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James A. Green</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raisa Schpun Mônica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugène Gousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01518921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseignement de la géométrie et formation des ouvriers (France 1800 - 1860).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud d'Enfert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minli Yam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01991281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sommes-nous plus libres avec un droit supplémentaire ? Mise en question de la revendication d'un mariage pour tous.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Veauvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Naze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleonora Missana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01788316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mondialisation et démocratisation du monde - Discussion avec Alain Touraine (EHESS) et Georges Corm (Université Saint-Joseph, Beyrouth).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Veauvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Touraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Corm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Mareglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01788289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réinvention des genres littéraires à l’ère du numérique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gefen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neli Dobreva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugène Gousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02183022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repenser la place du travail dans nos sociétés post-croissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Méda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fremeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neli Dobreva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01395287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets de la transition écologique sur le niveau d’emploi.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Méda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fremeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Timbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Callonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Quirion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01412017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O status cultural do jornalismo brasileiro.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bergamo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raisa Schpun Mônica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugène Gousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01518878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel(s) lieu(x) pour quelle(s) géométrie(s)? Autour des premières années de l'Institut des Hautes Etudes Scientifiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sandrine Paumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minli Yam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01991286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconversion écologique, emploi, travail et politiques sociales.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Méda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fremeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gadrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neli Dobreva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01412015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statuts de l'exil.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Galitzine-Loumpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Nuselovici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Wihtol de Wenden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lojkine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alioua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01379129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intermédiaires, médiateurs, traducteurs ? Catégoriser les acteurs des espaces d'interaction sino-africains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Galitzine-Loumpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Anani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Florence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01379128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chèque Tzanck&amp;quot; de Marcel Duchamp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Read</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neli Dobreva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02183023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudier l'exil.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Galitzine-Loumpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Nuselovici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy L. Green</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristina Schulz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01469781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Sonia Maluf, anthropologue, professeure associée à l’Universidade Federal de Santa Catarina (UFSC), Brésil.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Maluf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neli Dobreva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugène Gousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02184023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Session 2 : Production culturelle. Débat sous la direction d'Edgardo Manero (CNRS/EHESS).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgardo Manero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Ah-Hee-Ayan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugène Gousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01786764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduction et réception de la littérature vietnamienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Munehiro Nohira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaohua Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montira Rato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yeon Kwan Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01469704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les relations entre politique et économie au Brésil sur fond de campagne électorale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Farhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raisa Schpun Mônica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Mareglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01514974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conflits entres prêtres : Nature et société dans les disputes de la Compagnie de Jésus au Brésil.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Camenietzki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raisa Schpun Mônica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugène Gousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Mareglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01514951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de la documentation &amp;quot;A la croisée des métissages&amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01313810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les images et les formes. Deuxième partie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Galitzine-Loumpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Nuselovici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Legrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01379122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les échecs historiques pour créer une gauche mondiale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immanuel Wallerstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Wieviorka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01395281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La scène muséale et patrimoniale. Première partie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Galitzine-Loumpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Nuselovici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Legrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01379117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Galina Kaninskaia (Université d'Etat Demidov de Iaroslavl, Russie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galina Kaninskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neli Dobreva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugène Gousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01412010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'émergence d'une nouvelle génération d'auteurs: écritures et thématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cam Thi Doan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboubakr Chraïbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Paumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khiêm Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Poisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01323679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que vient-on chercher dans un lieu saint?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Butel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Mareglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01379011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec la philosophe Stefania Tarantino (Università degli studi di Napoli L'Orientale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Tarantino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neli Dobreva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugène Gousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01412008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les images et les formes. Première partie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Galitzine-Loumpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Nuselovici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Legrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01379121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Récit & image : le cinéma comme nouvelle approche de la société vietnamienne contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Barnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que Chi Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuong Le Thi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Tercinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03049492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la création.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xingjian Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Dutrait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Chemouny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Legrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01395253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Session 2 : Production culturelle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tânia Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Napolitano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severino João Albuquerque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Acker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dariá Gorete Jaremtchuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01786757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Session 3 : Résistance et droits de l'homme. Débat sous la direction de Jean Hébrard (EHESS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Ah-Hee-Ayan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugène Gousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01786773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rendu du vécu. Deuxième partie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Galitzine-Loumpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Nuselovici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Legrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01379116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hommage à Charles Morazé : &amp;quot;Les trois âges du Brésil, essai de politique&amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilton Barroso Filho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rogério Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugène Gousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01509415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles technologies, éducation et apprentissage.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imma Tubella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neli Dobreva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugène Gousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01395272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Brésil, pays émergé.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raisa Schpun Mônica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugène Gousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01518934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’optique géométrique de Hamilton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Michel Marle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01326978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homosexualité et homophobie en Afrique - Session 1.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Dozon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Dankwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Boisseron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Galitzine-Loumpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01395276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec l'économiste Marc FLEURBAEY (CNRS).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fleurbaey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neli Dobreva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Mareglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01412006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec le sociologue Bernardo SORJ (Federal University of Rio de Janeiro).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernardo Sorj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neli Dobreva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Momoko Seto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01412005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Session 4 : Mémoire, héritage et perspectives comparées. Débat sous la direction de Mônica Raisa Schpun (EHESS).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mônica Raisa Schpun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Ah-Hee-Ayan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugène Gousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01786779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faits linguistiques : langue vietnamienne contemporaine. Regard contrastif avec le français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Thanh Tam Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Ah-Hee-Ayan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuong Le Thi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khanh Nguyen Cong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03059271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Laura Pisano (Università degli Studi di Cagliari)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Pisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neli Dobreva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugène Gousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01970305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Session 1 : La nature du régime. - Débat sous la direction de James N. Green (Brown University).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James N. Green</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Ah-Hee-Ayan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugène Gousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01786744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La singularité de la littérature de la diaspora / Les modalités de dialogue entre les littératures de l'intérieur et de l'extérieur.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Ah-Hee-Ayan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuong Le Thi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khanh Nguyen Cong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Mareglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colloque &amp;quot;Figurer l'exil&amp;quot;: Exposer.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Galitzine-Loumpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Nuselovici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stockinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01379120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dictature militaire et les regards sur l'histoire du travail au Brésil.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Santana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raisa Schpun Mônica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuong Le Thi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khanh Nguyen Cong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01518748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colloque &amp;quot;Figurer l'exil&amp;quot;: Eprouver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Galitzine-Loumpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Nuselovici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stockinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01379113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallarmé et la Chine&amp;quot;. Une conférence donnée par Laurent Mattiussi (2014)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mattiussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Alexandre Journeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01308742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour de l'exposition &amp;quot;Hanoi en couleurs (1914-1917)&amp;quot;, autochromes de Léon Busy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Poisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trong Hiêu Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stockinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01379088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Barkahoum Ferhati, directrice de recherche au Centre National de Recherche Préhistorique, Anthropologique et Historique (CNRPAH, Alger, Algérie).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barkahoum Ferhati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neli Dobreva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugène Gousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02184034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Session 3 : Résistance et droits de l'homme.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Chirio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Joffily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Maria Pedro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bryan Pitts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janaína Teles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01786771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universalisme, genre et pensée de la différence sexuelle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Veauvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ida Dominijanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Mareglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Ferrando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01788298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la théologie de la libération à la «bourse famille» en Amazonie : la méthodologie anthropologique à l’épreuve du changement social.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Bronrizio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raisa Schpun Mônica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Mareglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01514940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franchissant des frontières : la biographie d'un militant de la lutte armée en Amérique du sud.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benito Bisso Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raisa Schpun Mônica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Mareglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Ah-Hee-Ayan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01518757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rencontre avec Ilan Bizberg, chercheur au Colegio de México.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilan Bizberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Craveri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Legrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01412000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Économie du bien-être et de la justice sociale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Zuber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neli Dobreva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Mareglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01395271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Session 4 : Mémoire, héritage et perspectives comparées.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James N. Green</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgardo Manero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Torelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Simone Rodeghero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01786777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie chinoise ancienne et culture visuelle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tien-Jen Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neli Dobreva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01469760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phan Đăng Di: &amp;quot;Điện ảnh, một cách tự nói về mình</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dang Di Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Thanh Tam Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuong Le Thi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Legrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01469671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Frieda EKOTTO, professeur de littérature comparée et d’études africaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frieda Ekotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Galitzine-Loumpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01412007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homosexualité et homophobie en Afrique - Session 2.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Bazenguissa-Ganga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frieda Ekotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Gueboguo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aminata Cécile Mbaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Awondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01395278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie de l'Islam à l’image post-soviétique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Bobrovnikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neli Dobreva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02089580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde : Différentes voix de la création vietnamienne d'expression française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Ah-Hee-Ayan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuong Le Thi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khanh Nguyen Cong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Mareglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03059261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Session 1 : La nature du régime.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mônica Raisa Schpun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Hebrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Roberto Martins Filho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Cancelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony W. Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01784347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les années Lula : politiques sociales ou néolibéralisme ? - A l'occasion de la publication du numéro 6 de la revue Brésil(s).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Cabanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yumi Garcia dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Zanin Shimbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Veloso Hirata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01518794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colloque international sur les archives audiovisuelles et la mémoire à l'ère numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Lemaallem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lamboux-Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aîda Chebbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01412003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les images dans la peau.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gastambide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01379024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences sociales en débat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Wieviorka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Berrebi-Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Prochasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lemieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delavergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01411980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A framework for linking Documents with its usage within the Context of Competitive Intelligence.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukman Akanbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neli Dobreva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Delrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01794777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notions esthétiques : termes clés, termes intraduisibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Elisseeff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Alexandre Journeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siyan Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary-Anne Zagdoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03376915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hétérotopies urbaines. A l'occasion de la publication du numéro 3 de la revue Brésil(s) Sciences.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Souty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Agier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Peralva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heitor Jr. Frúgoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Birman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01512479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Odyssée atlantique de Manoel de Salvador : l’esclavage et la vie sociale à Luanda (Angola) au XVIIIe siècle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roquinaldo Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raisa Schpun Mônica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Mareglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01519032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lima Barreto et les impasses de la modernité brésilienne : quand liberté n’est pas synonyme d'égalité et que l’exclusion s’articule à l’intégration sociale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilia Schwarcz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilda Mendes dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raisa Schpun Mônica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Mareglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01519008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doit-on et peut-on reformuler les valeurs universelles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Wieviorka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Charamond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Mareglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01395254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhythm, Mode, and Form: The Culture, Context, and Philosophy of Time. History, and Intention in Knowledge Organization Systems.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Tennis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neli Dobreva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Delrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01794746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment Penser et écrire la religion?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gotman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Bernand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delavergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stockinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01411982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2. Démarche et apport scientifique de Paul Vieille.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Veauvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feriel Lalami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Zabbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Pisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Duke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01796397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La tonkinoise de l'île de Groix.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gastambide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Baloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Nguyen Tat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01469617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Role Based Model for Collaborative Information Retrieval.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toyin Oguntunde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neli Dobreva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Delrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01799577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposal of a theoretical framework for music information representation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ligia Maria Arruda Café</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neli Dobreva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Delrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01799587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un Web de connaissances multilingue.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seham El Kareh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neli Dobreva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Delrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01799581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4. L'héritage scientifique de Paul Vieille.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Veauvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bresc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanda Dressler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Grandguillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clare Brandabur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01796399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche exploratoire : proposition d’une méthode basée sur une ontologie de domaine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Kembellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neli Dobreva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Delrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01799592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction au colloque de l'ISKO sur la pertinence de l’information par la contextualisation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amos David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stockinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neli Dobreva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01787982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The place of information and knowledge in the concept of Smart City by David Bueno et Claudie Meyer.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bueno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neli Dobreva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Delrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01799576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une autre économie est possible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Castells</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Wieviorka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Touraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stockinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01411955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universalisme, genre et pensée de la différence sexuelle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ida Dominijanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Setti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Veauvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01411998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des Lumières jusqu'à aujourd'hui en Chine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongtu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Charle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aoyu Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01395202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pouvoir, Musique et Chamanisme. La Chine des marges vue par deux ethnologues.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Trebinjac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Névot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne de Sales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stockinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01379020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport des annotations d'utilisateurs pour l'accès en ligne aux manuscrits Arabes anciens numérisés via le catalogue.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Soualah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neli Dobreva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Delrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01799580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractéristiques particulières des manuscrits en langue arabe d’Afrique de l’ouest (Tombouctou) à prendre en compte dans les outils techniques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulahi Alfadoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neli Dobreva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Delrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01799584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction et la visualisation d’un thésaurus du vocabulaire des techniques de l’information et de la communication à partir de l’analyse de réseaux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coleta Vaisman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audilio Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neli Dobreva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01794772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La classification : entre savoir de référence et objet documentaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gardies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neli Dobreva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Delrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01794762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Âm nhạc Việt Nam từ những ngày đầu đến nay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang Hai Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Thanh Tam Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khanh Nguyen Cong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuong Le Thi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01469593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre ciel et terre : concert de flûtes par Pierre Hamon, Jean Boucault, Johnny Rasse, et Joël Gare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Boucault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Rasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gerland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01379093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A propos de la gastronomie vietnamienne. Focus sur deux spécialités : Bò bún&amp;quot; et &amp;quot;Chè chuối&amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tâm Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Thanh Tam Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuong Le Thi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01469681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ambition de la littérature vietnamienne contemporaine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cầm Thi Đoàn - Poisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cam Thuân Doan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Mareglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01346056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clôture du colloque sur la pertinence de l’information par la contextualisation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amos David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neli Dobreva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Delrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01799597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la croisée des métissages.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Pivaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01300245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3. Démarche et apport scientifique de Paul Vieille - suite et fin.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Accad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Veauvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Hourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bresc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Alagha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01796398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les inégalités raciales au Brésil et aux États-Unis, 1990-2010.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Reid Andrews</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raisa Schpun Mônica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugène Gousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuong Le Thi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01512485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dilemmes anthropologiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raisa Schpun Mônica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Fry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Herrenschmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01518988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Société Chinoise d’Etudes de l’Histoire de France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mei Duanmu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Bergeret Curien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aoyu Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01395201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chants d'oiseaux: Document filmique d'un concert du 19 août 2013.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leili Anvar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cransac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Ferney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igal Shamir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fady Zakar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01379087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La musique vietnamienne depuis ses origines jusqu'à nos jours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang Hai Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Thanh Tam Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khanh Nguyen Cong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuong Le Thi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01469584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métis en création.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelino Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gastambide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Mareglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01385164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualiser des corpus structurés de liens hypertextes sous forme de nuages de tags : atouts et limites.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Pinède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neli Dobreva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Delrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01794767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiter les indexations savante, professionnelle et sociale à l’heure des humanités numériques. Le cas des Archives Audiovisuelles de la Recherche.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Papy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neli Dobreva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Delrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01799586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1. Paul Vieille animateur de la recherche, la revue Peuples Méditerranéens.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Accad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Veauvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pirouz Eftekhari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beth Stafford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01598399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La présence vietnamienne en France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Daum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brocheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Câm-Liêm Luong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01379026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les défis démographiques de la mondialisation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Charamond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Mareglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01395209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les métamorphoses de la littérature vietnamienne contemporaine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Mareglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh Thuân Doan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Doan Cam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03033099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la conception de l'architecture d'information du système de veille sanitaire de défense.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Tanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neli Dobreva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Delrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01794779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le web interactionniste : représentations et réalité.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neli Dobreva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Delrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01799589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haines de la démocratie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tzvetan Todorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Revault d'Allonnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Henny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01395203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La redistribution des cartes dans la géopolitique mondiale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Wieviorka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Charamond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01395200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du Japon et d'ailleurs, avec André Leroi-Gourhan.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Joulian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Le Carrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01395198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les accusations de blasphème et la politique des Etats démocratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Favret-Saada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Henny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stockinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01395204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Focus on Korean Art.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Bruneton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrix Mecsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Mareglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01379014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La communication multimédia de l’ONG “Médecins du monde”. Conférence d'Alain Forgeot (Médecins du Monde).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Forgeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Collard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01347100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Japon : l'après désastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Cobbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Ferrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kolin Kobayashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanako Inaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux sociaux, culturels et politique de la traduction partie 1 (Atelier de recherche du Réseau des Etudes sur la Corée, Paris)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Delissen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinkwon Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyoungyeol Kwon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyungjoon Chin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Madelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01798694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les frontières du Brésil et la construction de l'indianité : le Maréchal Rondon et le Colonel Reis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Henri Piault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raisa Schpun Mônica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Mareglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Ah-Hee-Ayan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01512454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studies about South Korea.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huiyeon Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Gray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Orange Rivé-Lasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01796402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le community organizing : développer le pouvoir des citoyens?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charmes Eric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Ancel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Fisher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Glasman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Bacqué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01395210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voix de femmes, voix de luttes dans les printemps (tempêtes) arabes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Accad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Veauvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milagros Palma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Mareglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01411983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches en cours sur l'après-social - Les mouvements sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Touraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Ceci-Nunez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bataille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stockinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01411969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philosophie et genre. Réflexions et questions sur la production philosophique féminine en Europe du Sud au XXe siècle. (Espagne, Italie).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Veauvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Rius Gatell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Tarantino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01788277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouverture des ...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cransac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe-Jean Catinchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bonhoure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamilya Jubran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Guerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01379019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'administrateur au chercheur, enjeux politiques et scientifiques de la recherche contemporaine en sciences humaines et sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Wieviorka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stockinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Paradiso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01395196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Japon : l'après désastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Cobbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsutomu Iyori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shin Omae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Hladik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01385168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches en anthropologie de l'Afrique de l'Ouest.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Dozon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stockinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Blanchandin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01411975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femmes, genre, féminismes en Méditerranée. Hommage à Françoise Collin - Partie 1.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Veauvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Segarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Boustani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Ferrando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Muraro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01788278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séisme, tsunami et nucléaire : une riziculture dévastée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yôichirô Sato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Cobbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stockinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01411979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches en cours sur l'après-social - Le sujet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Touraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Ceci-Nunez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bataille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stockinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01411965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion de la Conférence sur Li Bo de Sergey Toroptsev.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Toroptsev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Chepiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Alexandre Journeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01320353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Début de la Conférence sur LI Bo de SergeyToroptsev (Extrait)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Toroptsev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Chepiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Alexandre Journeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01320341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Angola, entre recherche brésilianiste et recherche africaine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raisa Schpun Mônica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Hebrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Candido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catarina Madeira-Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Frédéric Schaub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01395192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduire le chinois classique en Corée et en France&amp;quot; (Atelier de recherche du Réseau des Etudes sur la Corée, Paris)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Delissen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daeyeol Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyoungyeol Kwon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Bruneton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01796429v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repenser le progrès à la lumière de la crise écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Méda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Wieviorka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stockinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01411973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociétés en guerres: Ethnographies des mobilisations violentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamit Bozarslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Bazenguissa-Ganga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Debos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Baczko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Makki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01411960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mémoire et Amérique latine II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lefranc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Champeil-Desplats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stockinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01411954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le community organizing : développer le pouvoir des citoyens?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Donzelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Boyte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Talpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie-Anne Boudreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01395214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser global: Sciences sociales et mondialisation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Wihtol de Wenden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Wieviorka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Henny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01411977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur la justice globale : leçons de Platon, Rawls et Ishiguro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Fraser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Wieviorka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stockinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01411974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Himalaya à l'épreuve de l'expérience ethnographique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jacquesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Dollfus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Le Carrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01411956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mémoire et Amérique latine I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Borrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomon Lerner Febres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Maria Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Champeil-Desplats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01411953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mémoire et guerre d'Algérie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Manceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Champeil-Desplats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stockinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01411952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De D. Pedro I du Brésil à D. Pedro IV de Portugal, avec un bref séjour à Paris.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Lustosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raisa Schpun Mônica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Mareglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01395193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Commission de la Vérité au Brésil : interrogations à partir de la douleur.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Sarti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raisa Schpun Mônica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Momoko Seto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Mareglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01512445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence conclusive du colloque ...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Dreier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Sintomer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Chabanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurette Wittner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01395215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'édition indépendante critique : engagements politiques et intellectuels.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Valensi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Henny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Trochel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01395206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traite atlantique des esclaves et transformations des cultures africaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahima Thioub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Caraça</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Dozon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stockinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01411984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salariat à la brésilienne ? Nouvelles configurations des relations d'emploi au Brésil.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadya Araujo Guimaraes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mônica Raisa Schpun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Mareglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01411948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux sociaux, culturels et politique de la traduction partie 2 (Atelier de recherche du Réseau des Etudes sur la Corée, Paris)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Delissen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyoungyeol Kwon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Mareglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01798687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'universel au dialogue des cultures.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stockinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Blanchandin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01395199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le community organizing : développer le pouvoir des citoyens?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherry Schrecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luke Bretherton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Kling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Gabriel Contamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toussaint Jean-Yves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01395212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dix-septièmes Rencontres d'Aubrac : Les Imaginaires de l'Eldorado.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Loup Rajot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Baumgarten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Di Folco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Ruy Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pont-Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01379016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femmes, genre, féminismes en Méditerranée. Hommage à Françoise Collin - Partie 2.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Veauvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laënnec Hurbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azadeh Kian-Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rada Ivekovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Muraro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01788281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les funérailles princières en Europe, XVIe-XVIIIe siècle : le grand théâtre de la mort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Hengerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Le Carrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Pioch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01411959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches en cours sur l'après-social - Modernité et modernisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Touraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Ceci-Nunez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bataille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Blanchandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01411971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches en cours sur l'après-social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Touraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Ceci-Nunez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bataille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stockinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01411961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éloge des errants : l’expérience urbaine de l’altérité.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Berenstein Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raisa Schpun Mônica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Momoko Seto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01512456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un poème de Li Bo, vu en chinois et français et entendu en chinois et russe (extrait)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Toroptsev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Chepiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Alexandre Journeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01320348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La condition animale : un autre point de vue sur nos sociétés et leur histoire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Burgat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Baratay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Henny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01395207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches en cours sur l'après-social - Du sacré au sujet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Touraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Ceci-Nunez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bataille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stockinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01411964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches en cours sur l'après-social - L'après-sujet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Touraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Ceci-Nunez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bataille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stockinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01411972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduire, lire, éditer: la culture lusophone en France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chandeigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mônica Raisa Schpun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stockinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01411945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Researches on Korean Diaspora.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fumagalli Matteo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eunsil Yim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Mareglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01796403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier &amp;quot;Traduire le chinois classique en Corée et en France&amp;quot;: Interventions de l'atelier 2.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daeyeol Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyoungyeol Kwon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Bruneton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Sancho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01385165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mémoire et régime de Vichy en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Champeil-Desplats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Lochak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stockinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01411950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un regard anthropologique sur la biomédecine et la santé mondiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinh-Kim Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stockinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Charamond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01411958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsiganes - Revue &amp;quot;Brésil(s)&amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bordigoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Berocan Veiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Fotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Hirata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01411949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studies about North Korea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Orange Rivé-Lasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gelézeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youngmi Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainer Dormels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01796405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visibilités et invisibilités migrantes 2.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Lucia Duarte Lanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Battegay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyro de Almeida Lins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mônica Raisa Schpun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01411942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels retours sur la mémoire et les &amp;quot;lieux témoins&amp;quot;?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adoram Schneidleder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Glowczewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Garond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01509640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Équations différentielles sur les surfaces et théorème d'uniformisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01310376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femmes, Genre & Histoire globale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Thébaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Boidin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rochefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smith Bonnie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01612501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la conjoncture de Poincaré à l'espace chiffonné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Paradiso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01471181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le défi d'une perspective mondiale en histoire des femmes et du genre. Première partie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Boidin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Thébaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rochefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smith Bonnie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01787960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publier, diffuser et conserver des corpus audiovisuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stockinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raisa Schpun Mônica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jirasri Deslis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Guérinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Carou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01794712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrique des représentations - 2.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mônica Raisa Schpun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karla Adriana Martins Bessa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Stella Martins Bresciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Zalc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heloisa Pontes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01411931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropologie de la santé mondiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinh-Kim Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stockinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Sylvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01395189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le défi d'une perspective mondiale en histoire des femmes et du genre. Deuxième partie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nupur Chaudhuri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Paradiso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01796442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouverture des ...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe-Jean Catinchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno de La Salle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Psonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cransac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01379007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journée d'études sur les Polytonalités.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Malhaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Alexandre Journeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01301603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'indien et la politique I - Bolivie et Pérou.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Salazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01395183v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages pédagogiques de corpus audiovisuels. Première partie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stockinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mônica Raisa Schpun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01794732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les espaces en jeu 1.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurette Wittner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bertheleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronica Sales Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Feveile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mônica Raisa Schpun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01411936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les espaces en jeu - 2.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Souty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurette Wittner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bertheleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronica Sales Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Feveile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01411937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du Collège d'Etudes Mondiales, FMSH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Wieviorka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stockinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Sylvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01395190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le féminisme critique de Pasolini.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Veauvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Naze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Tarantino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01395208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Archives Audiovisuelles de la Recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stockinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Chemouny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Papy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01787978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'alchimie à l'ère de Carl-Gustav Jung.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Greiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Chemouny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Paradiso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02093335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'est-ce que l'espace ? Mouvement, cohomologie, et origine de la géométrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Paradiso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01471186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bourbaki géomètre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Chorlay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01313726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment produire des espaces (Klaus Volkert, Bergische Universität Wuppertal)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Volkert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01326948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrique des représentations - 1.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mônica Raisa Schpun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Stella Martins Bresciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Zalc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heloisa Pontes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01411929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La force et les usages des représentations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Hirata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Berocan Veiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henriette Asseo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guita Grin Debert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Graziela Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01411932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosmopolitanism and Solidarity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Craig Calhoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Sylvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Bastin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01395187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse interdisciplinaire de la société en réseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Castells</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stockinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Sylvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01395188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arts et jeux face aux désastres.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Glowczewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chihiro Minato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Garond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01509610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le monde selon CLIO Histoire, Femmes et Sociétés. Première partie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Boidin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Thébaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rochefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Klapisch-Zuber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01796444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les destins mondiaux de l'Amérique Latine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernesto Ottone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stockinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Sylvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01395186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travailler avec des corpus audiovisuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stockinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Glowczewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Chemouny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jirasri Deslis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01794698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivre Jérusalem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Betty Rojtman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stockinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Chemouny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01411928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les savoir-faire du papier en France et au Japon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Cobbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Dubard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomoko Kawamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katsuhiko Masuda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Le Prat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01451062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le monde selon CLIO Histoire, Femmes et Sociétés. Deuxième partie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Hugon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Brandler-Weinreb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Delord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Rillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01796445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visibilités et invisibilités migrantes 1.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Green</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugenia Scarzanella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Brunello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Battegay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mônica Raisa Schpun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01411940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'indien et la politique II - Bolivie et Pérou.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poupeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chaumeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01395185v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment sortir de l'enfermement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Glowczewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucienne Strivay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Garond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Castejon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01509623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages pédagogiques de corpus audiovisuels. Deuxième partie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Sylvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Paradiso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Chave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01794738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques de recréation des lieux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Glowczewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Carpanin Marimoutou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Garond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01509595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représenter et écrire la mémoire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Glowczewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïda Kanafani-Zahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Taylor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Sauli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Latte Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01509575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques travaux de J. Marsden en géométrie symplectique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Weinstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Paradiso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Chave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01471182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment aborder la notion de l'esthétique en mathématique?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01313768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ni Dieu ni Maître : les Réseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Castells</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Wieviorka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Touraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stockinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01411926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La peur de l'autre : aux sources de la violence et du racisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Wieviorka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dupoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Thuram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Monchicourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01395191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colloque Voix Contemporaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Pistone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Alexandre Journeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Mareglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01379104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence de Marshall Sahlins (Université de Chicago).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marshall Sahlins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Sylvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Bastin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01378998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MONDORAL - Pourquoi faut-il raconter des histoires ? OPUS 4.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe-Jean Catinchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Pellicane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Laferriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Angelopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01379005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Much necessary for all sorts of men : 450 years of Euclid's Elements in English</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">June Barrow-Green</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Anglade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Paradiso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01471030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduction d'une oeuvre littéraire en quechua : Le Petit Prince par César Itier et Lydia Cornejo Endara.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Itier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Cornejo Endara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03663119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'oeuvre de Misha Gromov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pansu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Anglade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01471029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MONDORAL - Pourquoi faut-il raconter des histoires ? OPUS 3.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Jaulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enis Batur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Baumgarten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Cyrulnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Enthoven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01379004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Importance of French Differential Geometry for the Early Work of Lie and Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rowe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Anglade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Paradiso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01471027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eglise de Nasbinals - De vrais faux (Bach, Monteverdi, Mozart, Moussorgski…) concert-conférence par Igal Shamir, violoniste et écrivain.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igal Shamir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cransac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Paradiso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Chemouny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01379008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des bracelets en verre pour nos Gauloises : archéologie, expérimentation, fabrication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Bechennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stockinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01378999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colloque Voix Contemporaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Pistone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Alexandre Journeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Mareglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01379097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colloque Voix Contemporaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Pistone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Alexandre Journeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Mareglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01379103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des bracelets en verre pour nos Gauloises : archéologie, expérimentation, fabrication.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Bechennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jirasri Deslis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01338075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MONDORAL - Pourquoi faut-il raconter des histoires ? OPUS 2.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timour Muhidine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Peju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01379001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arts, langue et cohérence&amp;quot;. Rencontre scientifique du 3 février 2010.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Pistone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Alexandre Journeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01310363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WANG Gang, interview d'un peintre chinois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Alexandre Journeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01304227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MONDORAL - Pourquoi faut-il raconter des histoires ? OPUS 1.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Py</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno de La Salle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Touati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cransac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihad Darwiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01379000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colloque Voix Contemporaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Pistone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Alexandre Journeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Mareglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01379101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne en los Andes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Rosas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Carvallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolanda Rigault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Winkler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01359648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littérature et alchimie, de la Renaissance au New Age.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Greiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Chemouny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02093339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pluralité culturelle et enjeux identitaires dans la littérature maghrébine d'expression française.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beida Chikhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil El Jabbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02093305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'hymne national argentin : de la Place de Mai à You Tube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esteban Buch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Alberto Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fisher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Carlos Garavaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Sigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01411911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Argentina en el espejo de los Centenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Alberto Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fisher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Carlos Garavaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Sigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Bernand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01411908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vous avez dit révolution ? Les langages politiques de la république de la monarchie catholique à l'indépendance (1806-1816)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entin Entin Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fisher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Garavaglia Juan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Sigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Bernand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01411913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problèmes de modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Houzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01471179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Das Quartier Barbes - Produktion und Verhandlung von Raum.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Meissner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01346927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperation between Thai silk and Champagne Association of France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Goemaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheerachote Soontararak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prateep Meesilpa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jirasri Deslis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01584783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thai cultural performances.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jirasri Deslis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01584775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il &amp;quot;Roman du Comte de Toulouse&amp;quot; e altri frammenti narrativi della letteratura occitana medievale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Di Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01537112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultural Studies, changement social et dynamiques publiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Nengeh Mensah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bourdelais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01832478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Club du choro de Paris : musique populaire brésilienne.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Inês Guimarães</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Roses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01469350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environnement réel et imaginaire de l'homme dans le vocabulaire d'Arabie: pierres, idoles, loups-garous.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Belova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Prieto-Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01536269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New data about irrigation gained from the recently discovered Sabaen incription by the AFSM at the Awan temple, near Marib, Yemen.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Maraqten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Prieto-Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01536251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The excavation at Kashawbah on the Tihamah.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Phillips</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Prieto-Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01536337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transformation du paysage durant l'Antiquité : techniques hydrauliques et construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Darles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gentelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Prieto-Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01536245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’histoire de la vie privée : entreprise éditoriale et renouveau des paradigmes historiographiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Felippe de Alencastro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Winkler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01541103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filiation et originalité du mouvement romantique dans le Brésil du Segundo Reinado.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rozeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Winkler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01562438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I &amp;quot;salutz&amp;quot; del canzoniere provenzale L</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Solla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01539631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des régimes de vie à l’esthétique de la minceur, le cas brésilien.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bernuzzi de Sant'Anna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bourdelais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01832471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaman (le Yémen) : depuis quand cette appellation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Julien Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Prieto-Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01536153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The first incantation from Ancient South Arabia.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Prieto-Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01536134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symboles de richesse aux portes de sanctuaires du pays tamoul.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Prieto-Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01574158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les rouages du commerce dans l’Inde du 17ème siècle à travers les mémoires d’un marchand jaina.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Prieto-Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01574156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vision humaniste autour de la pratique médicale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Hans Lowy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Sylvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Paradiso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02093322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le néolamarckisme français, un essai avorté de dépassement du darwinisme.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Loison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Chemouny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01966742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle santé ? Quel public ? Genre, dévoilement, VIH : des notions qui dérangent la santé et la politique sociale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Nengeh Mensah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bourdelais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01832477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les catholiques et le darwinisme, entre conflit et accommodement.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Chemouny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01966759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un improbable écho de la &amp;quot;révolution de mai&amp;quot; argentine : la rébellion de Huanaco en 1812</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Piel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fisher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Carlos Garavaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Sigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Bernand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01411907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time, agency and the banality of Evil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Bhabha Homi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Winkler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01378997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour saluer Boris Vian.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson Veras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01378992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivre l'absurde chez Camus.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Chemouny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02021455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sentiment messianique au cours du mouvement constitutionnel iranien (1906-1911).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Prieto-Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01531575v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le modernisme brésilien, un produit de la Première Guerre mondiale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Compagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Winkler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01562441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Textile of Surin.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weeratham Taragoonnernthai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jirasri Deslis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01584778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vie et mort d'un seigneur en Albigeois au XIIIe siècle, d'après des sources diplomatiques. Sicard Alaman le Jeune au prisme du cartulaire familial.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Dayde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01537108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comensamen comensarai&amp;quot; : uno studio tipologico sugli incipit trobadorici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Sanguineti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriana Scarpati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01539642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les esclaves et la révolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Bernand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fisher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Carlos Garavaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Sigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01411900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vérité scientifique et vérité religieuse.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Chemouny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01966769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enseignement de la théorie de l'évolution versus l'enseignement du créationnisme : jurisprudences aux Etats-Unis et en Europe.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Chelini-Pont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Chemouny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01966771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une histoire de la Croix-rouge française : problématique générale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bourdelais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01832481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining Crystalline Quartz: Amethyst and Rock Crystal and Cryptocrystalline Quartz: Chalcedony, Carnelian and Agate.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Pickworth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Prieto-Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01536266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanâ’î et les débuts du ghazal persan.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Feuillebois-Pierunek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Prieto-Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01531576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les femmes dans le Kathâsaritsâgara.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Iran Farkhondeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Prieto-Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01579364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’art médical à la cour moghole : l’encyclopédie de médecine de Shirazi dédiée au prince Dara Shukoh (m. 1659)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Speziale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Prieto-Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01531577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape of dams : Himyar's hydraulic archievements.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Prieto-Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01536241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’invention de la diplomatie culturelle brésilienne dans l’entre-deux-guerres.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Winkler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01562445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction au colloque ...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Chemouny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01889317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teilhard de Chardin : paléontologie, évolution et religion à la fin du XIXe et au début du XX siècle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Godinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Chemouny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01966762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Religion naturelle et religion révélée.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Becquemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Chemouny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01966754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche comparée des systèmes de santé des Etats-Unis et de la France (partie I).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bourdelais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01832274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Religion, science et société dans l'ultramodernité contemporaine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Willaime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Chemouny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01966764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Royer et la traduction reniée de l'Origine des espèces.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Zuber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Chemouny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01966747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélection et neutralisme : évolution des pathogènes et biologie de la santé.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Wirth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Chemouny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01947528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">150 ans d'idées reçues sur Darwin et la théorie de l'évolution.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Veuille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Chemouny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01947527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vocabulaire du texte, vocabulaire de l'image: la représentation des troubadours dans les chansonniers occitans.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01536359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planète Offenbach. Fantaisie lyrique sur des musiques de Jacques Offenbach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId949" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Vautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Kester-Duhaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Souyri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Fauconneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Galland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01469508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Dragon-Heathen Allegory in Occitan Hagiography.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huw Grange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01537186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humour et vérité dans l'œuvre de Fouad Laroui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Laroui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stockinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01378990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engagements d'un historien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Stora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stockinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil El Jabbar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01378973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langue et pouvoir: Quelle place pour l'occitan dans les actes de la chancellerie seigneuriale de Montpellier (XIIe-XIIIe siècles).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Joan Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01378987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId962" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une histoire filmée des Noirs au Canada. Entretien avec Sylvia D. Hamilton (Fondation Pierre Elliott Trudeau), réalisé par Margot Sputo-Mialet dans le cadre du programme &amp;quot;Archives Audiovisuelles de la Recherche&amp;quot; (AAR).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia D. Hamilton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Sputo-Mialet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId962" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01346095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belgrano en guarani.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Boidin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fisher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Carlos Garavaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Sigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Bernand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01395177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Images de l'Immaculée Conception en Europe du Sud.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId967" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Valery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId968" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Antoniazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId970" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianna Lora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01581460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Bajaur Collection of Kharosthī Manuscripts Studies in Gāndhārī Buddhist Literature&amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId973" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingo Strauch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Prieto-Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01574154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId974" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lectures du paysage archéologique de Badoh-Pathari en Inde centrale (Ve-XIIIe s.).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Casile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Prieto-Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId974" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01574159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cas des céramiques indiennes et indianisantes du site archéologique de Khao Sam Kaeo (Thaïlande péninsulaire) - IVe-IIe s. av. J.-C.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phaedra Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Prieto-Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01574107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un Inédit du Jawf.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId979" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Audouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Prieto-Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01536115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The final passages in Khor Rori 3 and 4, what do they really mean?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId981" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serguei Frantsouzoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Prieto-Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01536141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les partitions de l’identité : musique et politique étrangère du Brésil.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId983" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fléchet Anaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Winkler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01562446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contes absurdes et facécieux, la malice de Nasreddine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihad Darwiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Chemouny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Winkler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01378993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouverture du colloque ...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId986" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fisher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elvira Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Carlos Garavaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Sigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01411903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId988" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouilles archéologiques au Yémen et en Arabie saoudite.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Robin Christian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Papino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Winkler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId988" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01379013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les livres additionnels (XIV-XV) aux Éléments : ce qu'ils peuvent nous apprendre sur l'histoire de la transmission du traité d'Euclide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId992" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Vitrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Paradiso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01471178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId993" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Los héroes de Mayo en el cine argentino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId994" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estela Erausquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fisher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Carlos Garavaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Sigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Bernand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId993" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01411906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId995" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les influences des idéologues français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId986" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fisher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elvira Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Carlos Garavaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Sigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId995" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01411904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId996" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De los tumulos a las primeras montoneras, 1806-1830</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId997" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul Fradkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fisher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Carlos Garavaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Sigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Bernand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId996" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01411898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId998" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Vian, prophète d'Exopotamie?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId999" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Germain-Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Chemouny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Gonzalo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId998" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02021458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tékérlémé, roulement de paroles pour entrer dans les contes turcs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1002" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dido Lykoudis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Chemouny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02021448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théologie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1004" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Debert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1005" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Gaspar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1006" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01580348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fashionable trend and Thai Silk by Jim Thompson.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jirasri Deslis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01580408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Policing Public Health, Scotland 1800-1860.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1010" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Rodger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bourdelais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01832486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1011" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche comparée des systèmes de santé des Etats-Unis et de la France (partie II).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bourdelais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1011" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01832468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1012" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Angleterre religieuse de Darwin.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1013" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Baubérot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Chemouny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1012" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01966751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1014" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La trajectoire d'une littérature bilingue au XVIIIe siècle : le cas d'Antoine Clet du Puy-en-Velay.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1015" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Surrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1014" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01539649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1016" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liturgie et débats en Allemagne.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1017" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilla Cavicchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1018" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Collomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1019" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Basilio Ricossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1020" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Gay Canton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1021" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Bériou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1016" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01581438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1022" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du remirar en somnians troubadouresque à la métaphore de pingere nella mente de la scuola siciliana.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1023" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazyna Bozy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1022" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01536358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1024" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sus donq auant hilhotz!&amp;quot; lire Pey de Garros avec Clément Marot : pourquoi et comment ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1025" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Couffignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1024" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01537103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1026" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exhibition and demonstration.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1027" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siriporn Boonchoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jirasri Deslis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1026" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01584773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1028" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du Musée de Salagon et visite de l'exposition permanente sur les lavandes et plantes aromatiques en haute Provence.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1029" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Musset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minli Yam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1028" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02091838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1030" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historia reciente y situación política actual de Venezuela.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1031" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Roses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1030" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02092107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1032" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les notes des feuillets de garde des manuscrits, une source pour l'historien et l'historien de la littérature.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1033" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Prieto-Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1032" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01531578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1034" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Zavulistan, marche orientale de l’empire sassanide.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1035" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rika Gyselen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Prieto-Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1034" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01531571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1036" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">And it is taken away from those not listed this document. New approaches to legal documentation from Marib.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1037" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Multhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Prieto-Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1036" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01536162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1038" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Results of the first excavation seasons at Madain Sâlih, ancient Hegra.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1039" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laila Nehmé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1040" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Prieto-Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1038" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01536280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1041" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figural bronzes from Jabal al-'Awd - where do they come from?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1042" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Fleischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Prieto-Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1041" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01536341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1043" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les porte-parole de la Révolution s'adressent aux Indiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1044" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Chassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fisher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Carlos Garavaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Sigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Bernand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1043" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01411901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1045" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les indésirables (film et débat).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1046" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Musset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1047" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Taliercio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Meissner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1045" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01802585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1048" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouverture du colloque ...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1049" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Waquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Chemouny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1048" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01947525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1050" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec la musicologue azerbaïdjanaise Sanubar Baghirova.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1051" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanubar Baghirova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1052" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aygün Eyyubova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1050" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01825459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1053" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ongles, Village d'accueil des familles d'anciens harkis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1054" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Séby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1053" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01335705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1055" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William F. Hanks (University of California Berkeley, Etats Unis): &amp;quot;Le discours rituel maya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1056" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hanks William</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1057" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1058" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Stépanoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1059" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoinette Molinié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1055" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01378983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1060" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">İçəri Şəhərin küçələri ilə (Bakı, Azərbaycan).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1061" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aygun Eyyubova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1060" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01469535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1062" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrimoine culinaire thaïlandais au cœur de Paris.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1063" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porntip Pipatpallop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jirasri Deslis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1062" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01378991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1064" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lima : son passé pré-inca et Inca.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1065" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirko Solari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolanda Rigault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Winkler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1064" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01330944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1066" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guerra y guerras, 1806-1852</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1067" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Rabinovich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fisher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Carlos Garavaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Sigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Bernand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1066" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01395175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1068" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new construction inscription from the recently excavated Temple B in Baraqish.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1069" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Prieto-Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1068" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01532826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1070" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Italian-Saudi archaeological seasons at Madain Sâlih.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1071" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro de Maigret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Prieto-Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1070" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01536336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1072" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Textile of Lamphun.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheerachote Soontararak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jirasri Deslis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1072" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01584782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1073" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise à mal du roi Arthur dans le roman de Jaufre : fonds archaïque ou réécriture critique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1074" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1073" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01536355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1075" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pecunia nervus belli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Carlos Garavaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fisher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Sigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Bernand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1075" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01411899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1076" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Paradox of Global Poverty.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1077" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akhil Gupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1078" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Friedman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1079" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Abeles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1076" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01411896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1080" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Senillosa y el pensamiento de las Luces entre España / Francia y el Rio de la Plata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elvira Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fisher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Carlos Garavaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Sigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Bernand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1080" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01411902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1081" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lingua franca, une langue méditerranéenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1082" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Dakhlia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil El Jabbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Legrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1081" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01469346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1083" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glauber e o exílio : o caso do filme História do Brasil.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1084" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Villaça</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Winkler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1083" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01562448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1085" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’historiographie de la culture au Brésil : trajectoire passée et tendances actuelles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Napolitano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Winkler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1085" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01562437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1086" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le plan du métro de Mexico.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1046" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Musset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1087" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Mendoza Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Meissner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1086" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01802566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1088" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mort et résurrection d'une petite ville : Le déplacement de San Juan Parangaricutiro, Mexique, 1944.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1046" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Musset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Meissner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1088" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01802574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1089" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quau saup çò qu'es un ? (Shuadit : estranh destin d'una lengua familiara a travès del cant del Jusiòu)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1090" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Lelievre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1089" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01539602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1091" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La France, l'Islam et le Monde Arabe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1092" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Fremeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil El Jabbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1091" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01469343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1093" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musiques et pouvoirs dans l'Europe du premier XVIIe siècle : le cas de l'Occitanie (1600-1650).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1094" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Escarpit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1095" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Lassaque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1093" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01537163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1096" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ongles, Village d'accueil des familles d'anciens harkis. Témoignage des habitants d'Ongles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1097" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Raybaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1098" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bidet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1096" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01335718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1099" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lectura e interpretación de la prensa: la « Gaceta de Buenos-Ayres » 1811</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fisher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Bernand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Carlos Garavaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Sigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1099" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01395178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Acadiens, histoire d'une communauté francophone canadienne. Entretien avec Joseph-Yvon Thériault (UQAM), réalisé par Muriel Chemouny dans le cadre du programme &amp;quot;Archives Audiovisuelles de la Recherche&amp;quot; (AAR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph-Yvon Thériault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Chemouny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Paradiso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01346604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mondialisation et compétition.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Carlos Bresser-Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Roses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01411892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visite du chantier de fouilles archéologiques à Noisy-le-Grand avec Cyrille Le Forestier (INRAP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jirasri Deslis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Sputo-Mialet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01337497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">มาจาก(คนละ)ฟากฟ้าของเพิงผา. (From (Different) Horizons of Rockshelter).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rasmi Shoocongdej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jirasri Deslis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01338100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ressorts absurdes au cinéma.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Chemouny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02021451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution et théologie de la création.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Euvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Chemouny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01966761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chanteurs peintres du Bengale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pimpaneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Sinelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Gonfond-Pimpaneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03611063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une première révolution agricole en Iran.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier de Planhol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Prieto-Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01531582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles données sur la chronologie des rois de Nashshân, aux VIIIe-VIIe siècles avant l'ère chrétienne.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Arbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Prieto-Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01536339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouverture du colloque par Christian Robin, membre de l'Institut et François BRON, directeur d'études à l'École Pratique des Hautes Études.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Julien Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Prieto-Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01536103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A reconsideration of the &amp;quot;Grand Temple&amp;quot; (Timna Temple 1) or &amp;quot;Grand Palais Royal&amp;quot; in Tamna.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romolo Loreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Prieto-Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01536239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent Discoveries from the Palaeolithic Period in Soqotra.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hizri Amirkhanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitalij Naumkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Sedov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Prieto-Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01536108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dating of the Himyarite Crowned Figure in Zafar.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Yule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Prieto-Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01536110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation des activités de &amp;quot;Mondes iranien et indien&amp;quot; en 2008.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Huyse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Prieto-Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01574375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Images de l'Immaculée Conception en Europe du Nord.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose-Marie Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonore Fournié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Lepape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristiane Lemé-Hébuterne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Heck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01581449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire de l'arrivée des anciens harkis en France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderahmen Moumen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01334087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lacouture - un biographe engagé.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lacouture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Chemouny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02092114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les miroirs de Borges.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId999" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Germain-Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Chemouny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02021457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les communautés francophones au Canada. Entretien avec Joseph-Yvon Thériault (UQAM), réalisé par Muriel Chemouny dans le cadre du programme &amp;quot;Archives Audiovisuelles de la Recherche&amp;quot; (AAR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph-Yvon Thériault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Chemouny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Paradiso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Chave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01346083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilinguisme et interpénétration des langues en Limousin aux XIVe-XVe siècles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01378984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questions autour du trouble déficitaire de l'attention.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Poissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bourdelais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01832482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus Coranicum : l'état des lieux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Prieto-Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01536356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques problèmes de la chronologie sabéenne et minéenne et l'histoire du Proche-Orient.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Prieto-Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01536340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les rituels en Arabie du Sud, apports de l'archéolozoologie : exemple du temple de Sirwah (Yémen).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Skorupka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Prieto-Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01536240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation des activités de recherche 2008 de l’équipe Mondes iranien et indien.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Huyse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Prieto-Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01526249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palm trees in Arabia.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique de Moulins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Phillips</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Prieto-Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01536257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remarks on Rock Inscriptions and Drawings of Raymat Humaid.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yusuf Abdullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Prieto-Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01536147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouverture du colloque &amp;quot;Les paysages de la mine, un patrimoine contesté&amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeannine Marquaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathérine Génisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Percheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01465123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Revanche des genres. Art contemporain australien (2ème partie).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01339442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Vathaire (Cimetière du Père Lachaise, Paris): Funérailles et sécularisation : les cérémonies funéraires au cimetière du Père Lachaise.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Vathaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02189818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lanoir (Institut Protestant de Théologie): De Sara et Agar à la reine de Saba : quelques trajectoires de figures féminines bibliques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lanoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02183968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climatic Hazard Mitigation Through Risk and Resilience Committees in Nepal.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komal Raj Aryal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jirasri Deslis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01920578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariage et projet migratoire féminin I.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mônica Raisa Schpun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01821729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apprentissage du quechua à l'INALCO.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Cornejo Endara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01379083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La procédure d'inscription du bassin minier du Nord-Pas de Calais sur la liste du Patrimoine mondial de l'Unesco.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine O'Miel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01487274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du griot au slameur : oralités anciennes, oralités urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ballaké Cissoko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poète Lazare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01378974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en patrimoine du paysage minier : regards croisés.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Preite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bailly-Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Mio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01487300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paysages miniers de la bauxite en Provence, la réhabilitation oubliée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mioche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01471850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axe d'identité culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Wieviorka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stockinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Tia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01411829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colloque &amp;quot;Paris Métropoles en miroir. L’Ile-de-France comme région métropolitaine&amp;quot; - 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Molinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Marcelloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mansat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grumbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Régis Cypriani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01411857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser le développement au XXIe siècle : Les paradigmes échoués du XXe siècle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacy Sachs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stockinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01411834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi le destinataire du sublime n’est-il pas un simple spectateur ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baldine Saint Girons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neli Dobreva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01411863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colloque &amp;quot;Paris Métropoles en miroir. L’Ile-de-France comme région métropolitaine&amp;quot; - 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittorio Spigai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Terral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coudroy de Lille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannis Tsiomis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01411861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrico da broa caseira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Barreira Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Gonçalo Barreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Barreira Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouette Barboff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01337033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les stratégies de l’héritage minier.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainer Slotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01483046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux du paysage minier à Thetford Mines.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cinq-Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01482964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Merle, rivière capturée par l’exploitation minière dans le bassin houiller lorrain.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chip Buchheit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01471791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du bon usage de l'Humanité, ou comment se réconcilier avec la Nature ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Picq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Romanens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cressens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Cochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vallauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01524481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques exemples de gain économique par une gestion de la naturalité dans les forêts du canton de Neuchâtel (Suisse)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Junod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vallauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Wenker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01524450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les indicateurs de naturalité des forêts, d’empreinte de la gestion et de sentiment de nature en France. Perspectives dans le contexte européen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Cluzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vallauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Wenker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01524412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La biodiversité : un thème qui peine à émerger à la télévision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vallauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Wenker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01524392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'alliance entre art et commerce aux Etats-Unis dans les années 1930-1950 : l'exemple du mécénat de Walter Paepcke (Container Corporation of America).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Sputo-Mialet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01578836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La chambre de Commerce pour une nouvelle image du territoire : la Nouvelle Foire de Rome.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Giuliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Sputo-Mialet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01578839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugenio Boban : anticuario y bibliófilo.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ámparo Gómez Tepexicuapan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01525321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warum und seit wann spricht man im Abendland über Kunst?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frommel Sabine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gernot Kamecke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Meissner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01540973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naturalité et société : réflexions sociologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Wintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vallauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Wenker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01522254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernst Bloch und Werner Tübke: Imaginationen einer revolutionären Eigengeschichte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl-Siegbert Rehberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Meissner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01562470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'art aborigène australien au cœur du projet architectural du musée du qui Branly.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Glowczewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica de Largy Healy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01991315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Climate Models to Earth System Models.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jirasri Deslis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01918280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling Forced and Internal Climate Variability During the Last Millennium.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Goosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Guiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jirasri Deslis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01918288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-Model Fusion Approach in Global Change Research: Recent Development and Future Challenges.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changhui Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jirasri Deslis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01918306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate Models: learning from the Past Long-Term Climate Variability.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie N Joussaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jirasri Deslis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01918277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food demand, Productivity Growth and the Spatial Distribution of Land and Water use: A Global Modelling Approach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Popp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jirasri Deslis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01918323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turning Hazards into Ressources? Climate Change, Floods and Coastal Wetlands in the Costa Brava (North-East Iberian Peninsula).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Serrat Llobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jirasri Deslis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01918342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Études actuelles sur un type de parcellaire encore très peu connu en Alsace : Les paysages d’enclos - Extension, typologie, éléments de datation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Schwartze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01894860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La questions des habitats au Moyen Âge : un paradigme à discuter.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Hanusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01894858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutations du paysage rural altomédiéval et de la biodiversité végétale dans l’Ouest armoricain.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Catteddu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marguerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01894879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le site de La Tourelle à Lamballe (22) : premières données sur la naissance et l’évolution d’un espace rural de l’âge du Bronze au Moyen Âge.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Mentele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01894878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des écuyers écrivains au service du prince : les auteurs de traités d’art équestre en milieu curial (Italie et France, XVIe-XVIIe siècles).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Deriu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Sputo-Mialet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01527814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paramètres à considérer pour le suivi de l'approche écosystémique dans les forêts aménagées nord-américaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Drapeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vallauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Wenker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01524424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décoder l'institution : Deleuze et Lévi-Strauss.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Cuillerai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesar Borie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01530938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’empreinte « changements globaux » : enseignements et conséquences pour la naturalité à venir des forêts.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vallauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Wenker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01522443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Lindenberg (Université de Paris VIII, Paris): Les rituels juifs et le sens de la mort.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Lindenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02189821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Toledot Yeshu : un contre-évangile juif sur la vie de Jésus.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Baumgarten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Chemouny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02016656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eigengeschichte, Empathie und Krise. Zur Beschreibung von Kriegserfahrungen um 1800</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clemens Tangerding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Meissner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01562477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les changements passés de l’usage des sols, une cause majeure d’érosion de la naturalité des forêts européennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vallauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Wenker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01522321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de l'IEO-IDECO par Christel Roques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romei Leonardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01584748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Evelyne Houlès, professeur d'occitan au Lycée Barral à Castres.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Houlès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romei Leonardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01584747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Armes et les Lettres. La littérature comme poursuite de la politique par d’autres moyens en Italie et en France à la Renaissance : Histoire d’une topique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Toftgaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Sputo-Mialet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01527813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Bruyère à la cour : déconstructions paratopiques du courtisan efféminé ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Corgnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Sputo-Mialet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01527823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résilience écologique et plasticité économique appliquées à la gestion des forêts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Bruciamacchie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vallauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Wenker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01524418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mito y Psicopatología del lazo social.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maritza Quevedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesar Borie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01529730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phénoménologie anthropologique de la suggestion et théorie psychanalytique du transfert.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesar Borie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01529719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prochaine fois, je vous chanterai : chansons interdites.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée de La Salle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Souyri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Boutineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01378962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Jean-Jacques Hervy (Conservateur du Musée du Vin, Paris).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervy Jean-Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Chemouny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Paradiso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01786781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classifications ou catégorisations : où en est-on en ethnosciences.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bahuchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01799605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environnement des hominidés africains : Approches pluridisciplinaires et outils illustrés par des exemples.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Taieb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01799621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre la musique et le temps : vers une catégorisation de la périodicité.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Tenzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01799614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le quartier ethnique en question I.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mônica Raisa Schpun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01821296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lasar Segall (1891-1957) : peintre voyageur et cosmopolite.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mônica Raisa Schpun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01821331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femmes migrantes et processus d’intégration.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mônica Raisa Schpun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01821550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notion d’espace rural au Néolithique moyen.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ghesquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01893961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les avoines dans les productions agro-pastorales du nord de la France, de l’Âge du Fer au Moyen Âge : hypothèses carpologiques et indications.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Matterne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ruas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01894876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une archéologie des sociétés agraires gallo-romaines.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ouzoulias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01894849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique et mutation de l’occupation des terroirs ruraux en Île-de-France. L’exemple diachronique du plateau de Saclay (Essonne).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01894885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les parcellaires fossiles gallo-romains conservés dans le massif forestier de Haye (Meurthe-et-Moselle) : leur apport à l’étude de l’espace agraire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Georges-Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01894854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction générale au séminaire &amp;quot;Représenter la Ville&amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1046" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Musset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Meissner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01800567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’espace rural à l’âge du bronze sur le littoral de la Manche : de la ferme au parcellaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01893963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'occupation du plateau de Thaon à l'âge de fer. Retour critique sur la problématique et les résultats de l'évaluation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy San Juan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01893969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Morazé. Un historien engagé.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Aymard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Collomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lefranc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevènement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01800510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paysage et rapport au territoire minier : un point aveugle pour la recherche ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01482965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrations - Atelier 2 : &amp;quot;Phénomènes invisibles, récits improbables&amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoinette Chauvenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tramor Quemeneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Levy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Felder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01411880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrations, nouvelles pratiques, approches plurielles. Ouverture du colloque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Agier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Leclerc-Olive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Schnapper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01411879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle biodiversité en ville?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Letourneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Caroline Prevot-Julliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Haffner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01411865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques de mobilisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Klimov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Miryasova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markku Lonkila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Wieviorka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Desert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01411841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du griot au slameur : oralités anciennes, oralités urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nampé Sadio Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lassy King Massassy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rappeur Blackis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumaïla Diakite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samba Diabate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01378978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distance Learning, Intercultural Communication and ICT.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kumiko 青木久美子 Aoki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stockinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Meissner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01455401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La stratégie de l’ONF relative aux réserves forestières intégrales en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Michau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vallauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Wenker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01524468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réconcilier humanité et naturalité ? Ou comment les paysans du monde ont &amp;quot;domestiqué&amp;quot; la forêt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michon Geneviève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vallauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Wenker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01524385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un profilo delle Scienze della comunicazione in Italia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Morcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Romei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01469335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Foster the Economic and Societal Technical Solutions?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Callonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jirasri Deslis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01918823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interlocking Natural and Social Systems - Resilience, Governance and Research Policy Considerations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uno Svedin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jirasri Deslis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01918817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The State of UK Climate Modelling.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua Fisher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jirasri Deslis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01918303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long Term Climate Variability: from Past to Future and from Data to Models.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Guiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jirasri Deslis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01918265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Climate Change: Past and Future.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Mann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jirasri Deslis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01918250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changing Landscapes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Faull</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Debrabant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01465252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forêts naturelles, forêts exploitées et exotiques envahissantes. Doit-on continuer dans cette voie avec les changements climatiques à venir?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Schnitzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stella Duchiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vallauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Wenker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01522458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'interdit dans une pièce du Kyogen, farce japonaise .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiyoko Aiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Chemouny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02012949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propos interdits, propos rebelles, défis à l'inquisition?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bartolomé Bennassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Chemouny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02012962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La court du Roy, ma maistresse d’Escolle&amp;quot; : Marot courtisan et poète.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Sputo-Mialet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01527808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mlle de Scudéry, ou le modèle d’une femme de lettres à la cour.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mongenot Christine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Sputo-Mialet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01527817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance de la continuité dans l’espace et le temps des microhabitats pour la conservation de l’entomofaune saproxylique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vallauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Wenker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01522320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Costs of Strategic Adaptation to Climate Variability and Change.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Millner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jirasri Deslis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01920570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IPCC (Intergovernmental Panel on Climate Change) Working Group I.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Somerville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jirasri Deslis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01920583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to build interdisciplinary research on Climate Change (Round table).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Somerville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chanzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thoron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01920611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Sustainability of Kyoto's Architecture: Where Did the Victims of Climate Change Go?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jirasri Deslis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01918825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Economics of the Climate/Development of the Gordian Knot; Beyond a Sound Pessimism.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Charles Hourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jirasri Deslis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01918752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Effect of Thermal Pollution on Benthic Foraminiferal Assemblages, in the Mediterranean Shore Face Adjacent to Hadera Power Plant (Israël).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruthie Arieli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jirasri Deslis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01918746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discussion - &amp;quot;L'espace rural dans l'Antiquité et le Haut Moyen Âge&amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ouzoulias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Desloges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Georges-Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Catteddu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01894888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon Offsetting: An Ethical and Psychological Approach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Fragnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jirasri Deslis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01918828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trop savant en ses architectures&amp;quot;. Problématiques littéraires au discours architectural : l’exemple de la réception et de la réécriture du Poliphile à l’âge baroque.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Polizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Meissner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01562463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre &amp;quot;fantaisie sociale&amp;quot; et &amp;quot;paysages simulés&amp;quot;: espaces publics, ville privée et citoyenneté.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1046" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Musset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Meissner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01802522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rencontre avec Jacques MAHOU, artisan boulanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mahou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouette Barboff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03605005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levi Strauss y la evolución actual de la Antropología.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1079" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Abeles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesar Borie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01529701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intervention après l'intervention : les voyageurs français au Mexique et le souvenir de l'Empire de Napoléon III, 1870-1910.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas de Neymet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01525322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informes y exploraciones científicas en Palenque durante la intervención francesa en México.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héctor González Medrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01525302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">¿Estructura?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Espinoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesar Borie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01530888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conferencia Marc Augé: &amp;quot;Antropología, cultura y libertad&amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Augé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesar Borie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01526252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pensée du rêve, pensée sauvage: autres paradigmes de rationalité?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Ogilvie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesar Borie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01529723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La naturalité dans les pratiques de gestion des forêts productives du Palatinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg-Joseph Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vallauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Wenker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01524433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trois ontologies : Quine, Descola, Negri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles T. Wolfe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Glowczewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01519561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sublime et la rhétorique de la dissimulation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Lombardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neli Dobreva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01395166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre la pierre et le concept&amp;quot;. Exposition de Jérôme Gulon.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Alexandre Journeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01304228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colloque &amp;quot;Paris Métropoles en miroir. L’Ile-de-France comme région métropolitaine&amp;quot; - 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittorio Spigai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Terral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coudroy de Lille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannis Tsiomis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01411859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser le développement au XXIe siècle : L'économie du développement au cours de la seconde moitié du XXe siècle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacy Sachs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stockinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01411832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pain de blé domestique (O pão de trigo caseiro)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celeste Correia Carvalho Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouette Barboff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01337047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changing Landscapes: once there was coal mining!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keith Falconer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01483042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser le développement au XXIe siècle : Quelle politique pour quel développement?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacy Sachs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stockinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01411839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrations - Atelier 3 : &amp;quot;Multiterritorialités, circulations migratoires, double exil et double présence&amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Hily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Gomez Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Chappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Magnan Penuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01411884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poincaré, une promenade dans les méthodes nouvelles de la mécanique céleste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Chenciner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Legrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01471017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux d’une gestion de transition du patrimoine minier industriel.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Kaszynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01487272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Mochicas: Pratiques Rituelles et Artistiques dans la Huaca de la Luna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Fraresso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goepfert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Wright</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolanda Rigault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01330885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La restauration du Moulin de Couargis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Agache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouette Barboff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01378965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pain dans tous ses états.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouette Barboff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain d'Iribarne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mahou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Ascencao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Nocturne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01378957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marché du sexe et immigration III.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mônica Raisa Schpun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01821277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : évolutions de l'histoire de la santé depuis 1960.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bourdelais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01832264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les travaux de Thomas McKeown et leurs critiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bourdelais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01826969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dire l'impuissance.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gaignebet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Chemouny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02013017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lecture d'extraits de &amp;quot;Cruelle Zélande&amp;quot; de Jacques Serguine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Tollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Chemouny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02012960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du puritanisme à la licence, le cas d'Alfred Nobel.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Chemouny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02012955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Récits méditerranéens de l'inceste adelphique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Caisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Chemouny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02012945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La langue interdite, sacrée ou héroïque au cinéma.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier-Laurent Salvador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Chemouny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02016664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William F. Hanks (University of California Berkeley, Etats Unis): &amp;quot;La formation historique de la langue maya contemporaine pendant l’époque coloniale au Yucatan (du XVIe au XIXe siècle)&amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1056" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hanks William</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1057" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1058" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Stépanoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1059" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoinette Molinié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02183654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William F. Hanks (University of California Berkeley, Etats Unis): &amp;quot;La deixis dans le parler quotidien en maya yucatèque contemporain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1056" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hanks William</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1057" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1058" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Stépanoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1059" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoinette Molinié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02183646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trois visions de l'Empire : Gassier, Laurens, Lanusse.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Raffi-Beroud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01525314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur quelques ekphraseis : poésie et paysage dans la peinture vénitienne du début du XVIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Hochmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Meissner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01562453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sauvetage archéologique en Seine-Saint-Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Bechennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stockinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01378969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le plateau littoral de la plaine de Caen, un cas de topographie historique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Desloges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01894851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enclos mérovingiens de Basse-Normandie et l’évolution des terroirs régionaux au cours du haut Moyen Âge.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01894857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction au colloque ...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fichet de Clairefontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01889311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'encensure&amp;quot; de Giordano Bruno.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Chemouny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02012933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate, Geography and Macroeconomics: Revised Data, Refined Analysis and New Findings.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Martin Füssel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Guiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jirasri Deslis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01918330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marché du sexe et immigration II.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mônica Raisa Schpun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01821737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les émigrés brésiliens et la clandestinité. Projection du documentaire « Queimando pneu na terra da rainha » (« A tombeau ouvert chez sa gracieuse majesté ») de Daniela Kawakami, 2006.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mônica Raisa Schpun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01821722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nostalgie, le retour, la quête des racines. Discussion autour du documentaire « Saudade » (« Nostalgie ») de Bela Bianco-Feldman, 1991.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mônica Raisa Schpun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01821692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Intergenerational Equity: A Concept to Build for Sustainability, the Case of Global Warning.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Okubi Djédjé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jirasri Deslis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01918831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Intergovernmental Panel on Climate Change and the Challenges of Climate policy, Equity and Ethics.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Somerville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jirasri Deslis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01918821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Negociations on Climate Change: How to Take Advantage of Risk Aversion to Improve the Conditions for the Emergence of a Consensus.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thoron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jirasri Deslis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01918824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent Trends and Vulnerabilities in the Carbon Cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jirasri Deslis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01918338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Largest Lakes and reservoirs of Russia as a Priority Water Ressource for Society.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Lemeshko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jirasri Deslis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01918333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La commission de l'exploration scientifique du Mexique : quelles archives en France?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01524539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sentiments associés à la naturalité dans les forêts d’Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vallauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Wenker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01524375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actualité des dogmes et ses gardiens.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesar Borie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01530884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Las formas elementales de la Virgen de La Tirana.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesar Borie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01530876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estados Unidos frente a la intervención francesa en México.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Galeana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01525300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Mexique s'expose à Paris : Xochicalco, Léon Méhédin et l'exposition universelle de 1867.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Demeulenaere-Douyère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01525318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La « dictada occitana » de Castres : une fête de la langue occitane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Vernieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Romei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01379095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaginer l’avenir, les fondements de la politique de sécurité nationale américaine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaicbourdt Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Tertrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Bergeret Curien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mei Duanmu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01395163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paysage industriel dans la peinture de Pierre Paulus et de Giuseppe Flangini.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Forti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01483040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutions hydrologiques irréversibles dans les anciens bassins miniers : exemples sur le Nord-Pas de Calais.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Meilliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Debrabant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01465254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La antropologia del parentesco despues de Claude Levi Strauss.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Porqueres I Gené</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesar Borie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01529710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figures royales dans les paratextes théâtraux des années 1780-1790.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Emmanuelle Plagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Sputo-Mialet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01527831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sprachspiele. Ein Paradigma der Literaturwissenschaft in der Folge von Ludwig Wittgenstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gernot Kamecke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Meissner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01562478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du marécage à la mer. Figure de la stagnation et de l'innovation dans la littérature française à l'aube du XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Heckmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Meissner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01562475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’exil : une expérience particulière au sein de l’immigration. Séance animée par Laurette Wittner (RIVES-CNRS).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurette Wittner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mônica Raisa Schpun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01821270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Legal Fragmentation: From Tought to Technique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martti Koskenniemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01799617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariage et projet migratoire féminin II.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mônica Raisa Schpun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01821262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecosystèmes forestiers, recyclages internes et naturalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Dodelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vallauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Wenker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01522317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldona, la folie slave en musique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldona Nowowiejska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Harrison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Schick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01378994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du griot au slameur : voyage au cœur d'une création</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rappeur Dgiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rappeur Blackis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poète Lazare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collignon Médéric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01378989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du griot au slameur : oralités anciennes, oralités urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nampé Sadio Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lassy King Massassy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rappeur Blackis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumaïla Diakite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samba Diabate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01378981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un livre terrible pour temps de terreur : Lyotard et la 3e Critique de Kant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Harvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neli Dobreva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stockinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01411864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La &amp;quot;Comisión científica de México&amp;quot;, la &amp;quot;Comisión científica, literaria y artística de México&amp;quot; y la &amp;quot;Academia de las ciencias y literatura&amp;quot; : tres proyectos científicos y culturales bajo el Segundo Imperio mexicano.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Soberanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01525303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrations - Atelier 4 : &amp;quot;Altérité chez soi, altérité en soi&amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Salzbrunn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Martiniello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Haince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Mekdjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Gruntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01411887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Ultra-réalisme » et détournement : la photographie dans l'oeuvre de Hans Haacke et la question du mécénat.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Streiberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Sputo-Mialet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01578838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle d'Agfa dans la constitution de structures photographiques en Allemagne de l'Ouest après 1945.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Feyeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Sputo-Mialet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01578835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les champignons : richesse spécifique et potentiel indicateur dans les forêts anciennes en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vallauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Wenker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01522258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Setting Cumulative Emissions Targets to Reduce the Risk of &amp;quot;Dangerous&amp;quot; Climate Change.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirsten Zickfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jirasri Deslis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01918319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Revanche des genres. Art contemporain australien (1ère partie).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01339413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au pied de la montagne des langues.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Outtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1061" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aygun Eyyubova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01378988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de la langue hongroise et de son environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bougeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stockinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1061" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aygun Eyyubova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01378968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du griot au slameur : oralités anciennes, oralités urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ballaké Cissoko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taoufiq Izeddiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stockinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01378975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chamanisme des peuples autochtones de Mongolie et de Sibérie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberte Hamayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Winkler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01378954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les gouttes d'eau: Exposition &amp;quot;Rosées&amp;quot; à la Galerie Baudoin Lebon.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tschang-Yeul Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Wenker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Sputo-Mialet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01378971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectacle des étudiants de quechua à l'INALCO.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Cornejo Endara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01379084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropologie de la maladie et du mythe au Laos et en Asie du Sud-Est.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Wenker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01378945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrations - Atelier 1 : &amp;quot;Dangers d’un parcours, risques en partage, expériences limites&amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Green</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandra Carrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Bouilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Liagre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smaïn Laacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01411877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some Important Political Lessons of the New Anti-systemic Movements in Latin America.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Aguirre Rojas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Anguiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasant Kaiwar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01411876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les aumôniers français au Mexique durant l'intervention.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Olivier Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01525296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décrire, Analyser, Témoigner. Ethnographie et formes de vie en temps de sida (Afrique du sud).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Glowczewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01519510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les paysages de succession minière en Allemagne orientale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Deshaies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01482962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux de la conservation du patrimoine minier en Sardaigne.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciano Ottelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01483052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptions et représentations des gestionnaires : les forestiers sont-ils des humains sensibles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Boutefeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vallauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Wenker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01524381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour sur trente ans de recherches avec les Aborigènes : du terrain à l'Internet.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Glowczewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica de Largy Healy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01987914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Joëlle Aéli (Plasticienne, Aulnay-sous-bois, France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Aéli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Chemouny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Paradiso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01786782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une photographie contre-révolutionnaire : le calotype français des années 1840-1850.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Louis Roubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Sputo-Mialet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01578833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La biodiversité et les citadins.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bougrain-Dubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liseane Rocha Cortez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01411867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discussion - &amp;quot;L'espace rural dans les âges de fer&amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gertrude Blancquaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy San Juan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Favory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01893972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les parcellaires antiques de Gaule médiane et septentrionale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Favory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01893971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les discours de Chappuys et de Du Bellay sur la cour.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bottineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Sputo-Mialet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01527809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cours d'occitan pour adultes à la Maison des jeunes et de la Culture de Graulhet, Tarn.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Vernieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Caparros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfred Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Gau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01580424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le quartier ethnique en question III.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mônica Raisa Schpun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01821715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cancer et grande pauvreté - Ethnologie de la &amp;quot;Maison de Nanterre&amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Affergan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01832498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notion de l'espace et du territoire dans les sociétés rurales et nomades du Néolithique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Kowalewska-Marszalek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01966789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des réserves naturelles forestières de composition et de naturalité très différentes, un réseau de référence indispensable pour une stratégie de conservation à long terme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Despert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vallauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Wenker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01524473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tribus criminelles (1871- ), (Inde).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Soucaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Sauli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Glowczewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01519556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un espace forestier sans exploitation ni chasse sur 25 000 ha en Europe. Mode d'emploi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl-Friedrich Sinner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vallauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Wenker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01524459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptions et représentations objectives et subjectives de la naturalité dans les forêts de montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Quéau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Dodelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vallauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Wenker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01524378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Puebla Imperial : Maximiliano y Carlota en la Angelópolis en 1864 y 1865.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Aguilar Ochoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01525316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réévaluation des travaux de terrain de la &amp;quot;Commission scientifique du Mexique&amp;quot; à travers les dépêches du colonel Doutrelaine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Prévost Urkidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01525307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco de Paula de Arrangoiz, intervencionista mexicano.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raúl Figuerosa Esquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01525295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La influencia francesa frente a la cultura de élite y la popular en México.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugenia Revueltas Acevedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01525311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cours d'occitan de J.Thomas, terminales ES, Lycée de la Borde Basse, Castres.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romei Leonardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01584751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Joan Thomas, professeur d'occitan au Lycée de la Borde Basse à Castres.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romei Leonardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01584750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ithaka: die Architektur des Palastes in Homer's Odyssee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenz Thuri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Meissner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01562452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abbild, Bild, Text: Das Portrait zwischen ikonischer Differenz und Sprache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Beyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Meissner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01562461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leon/Sutiaba (Nicaragua): frontière ethnique et justice spatiale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1046" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Musset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Meissner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01802547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Nouvelle-Orléans -Deuxième partie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1046" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Musset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Meissner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01802541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de la liste Otto, livres indésirables en France sous l'occupation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cransac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Chemouny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02013023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En dire plus ou en dire moins : traduire les Mille et une nuits.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboubakr Chraibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Chemouny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02012912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1665" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les estampes japonaises dans l'ombre et dans la lumière.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kuniko Uemura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Chemouny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02013013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Centre d'Etudes Mongoles et Sibériennes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberte N. Hamayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Wenker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Sputo-Mialet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02091935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Jean-Jacques Hervy (Conservateur du Musée du Vin, Paris).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervy Jean-Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Chemouny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Paradiso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01784288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional Climate Change and Extremes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Déqué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jirasri Deslis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01918311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1673" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection and Attribution of Climate Change to Different Causes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Planton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jirasri Deslis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01918292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-Disciplinary International Research on Land-Atmosphere Interactions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Reissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jirasri Deslis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01918283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esquisse de l’évolution de l’exploitation rurale dans une plaine alluviale : l’exemple du confluent Seine – Yonne de La Tène ancienne à la fin de l’Antiquité.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Séguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01894886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1679" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holocene Climatic Changes and Their Effect on Morphodynamics and Sedimentation in Campania.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Guiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jirasri Deslis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01918272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1681" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La littérature romantique à la lumière des archives de la Congrégation de l'Index</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Amadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Chemouny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02016648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’empreinte des protecteurs, protection des forêts et naturalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Génot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Schnitzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vallauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Wenker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01522474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1685" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naturalité et biodiversité : quels enjeux de conservation, quelles mises en oeuvre?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lepart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vallauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Wenker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01522479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1687" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence de significations communes et apprentissage des solidarités.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Soloveytchik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lebedev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Rui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Thevenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01411849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1693" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrations - clôture du colloque.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smaïn Laacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Jedlicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Leclerc-Olive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Quiminal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Hily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01411890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1696" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Post-Kyoto.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jirasri Deslis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01920600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1697" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IPCC (Intergovernmental Panel on Climate Change) Working Group II.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chanzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jirasri Deslis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01920588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1698" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Present-Day Geomorphological Changes in Polar Regions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zbigniew Zwolinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jirasri Deslis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01918748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1700" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Condesa (Mexico). Ethnographie d'un espace mondialisé.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1046" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Musset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Mensitieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Meissner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01802530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1702" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IPCC (Intergovernmental Panel on Climate Change) Working Group I and III.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie N Joussaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jirasri Deslis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01920594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1703" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conte d'un joueur de Biwa aveugle : conte à ne pas raconter.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiwaki Shinoda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Chemouny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02012931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1705" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Bréviaire du carabin, sacrée parole ou parole sacrée.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Chemouny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02012966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1707" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le film documentaire, les approches et les méthodes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Tahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Sputo-Mialet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02092109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1709" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De quelques interdits en peau de lapin!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jourde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Chemouny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02013022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1711" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interrogations sur le devenir du monde.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiebing Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Tertrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Bergeret Curien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mei Duanmu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01395165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1713" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulin, laboratoire, entrepôt de stockage des farines.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouette Barboff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01378964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1715" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le fournil.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Arrii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouette Barboff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01378963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1717" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que reste-t-il de l’uranium dans l’Ouest de la France : de la fermeture à l’effacement des mines contemporaines.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Kerouanton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Debrabant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Winkler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01465248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1719" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les paysages miniers en Toscane : un modèle de paysage culturel.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Preite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Debrabant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01465090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1720" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géométrie et imagination : quatre brèves nouvelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Legrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01471019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1722" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du griot au slameur : oralités anciennes, oralités urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Emler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médéric Collignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Orti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nampé Sadio Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lassy King Massassy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01378976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1726" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Azab (Université islamique d'Al Azhar, Le Caire, et Inalco, Paris): La place des femmes dans l’Islam.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Azab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01378958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1728" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les changements du paysage naturel dans la vallée de Walbrzych après la fermeture de la mine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazimierz Szewczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01487271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1730" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre le vert et le noir : la genèse des paysages miniers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01465132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1732" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sublime est le transcendantal: réflexions sur la conception du sublime dans la Frühromantik.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanna Pinna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neli Dobreva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01395168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1734" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colloque &amp;quot;Paris Métropoles en miroir. L’Ile-de-France comme région métropolitaine&amp;quot; - 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Lory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiana Mazzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Gandelsonas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dieter Lapple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter Uyttenhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01411856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1740" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction au colloque &amp;quot;Les écrivains à la cour en Europe ...&amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Sputo-Mialet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01525364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1742" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influencia de la &amp;quot;Comisión científica de México&amp;quot; en el desarrollo disciplinar en el siglo XIX en México.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosaura Ramirez Sevilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01525305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1744" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honoré de Balzac : romancier et historien de l’architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frommel Sabine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Meissner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01562465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1745" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goethe als Architekturhistoriker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Frommel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Meissner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01562464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1747" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arioste et l’architecture de l’imaginaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulina Spiechowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Meissner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01562468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1749" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintenir la biodiversité en forêt boréale : fondement de l’approche d’aménagement forestier écosystémique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vallauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Wenker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01522318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1751" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cours d'occitan de J.Thomas, terminales S et L, Lycée de la Borde Basse, Castres.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romei Leonardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01584753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1752" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrial and Environmental Policies: Reciprocal Impacts.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jirasri Deslis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01918340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1754" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borehole Climatology and Model Simulations: Steps to Integrated Assessment.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Felipe Gonzales Rouco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jirasri Deslis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01918298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1756" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Faire l’Amérique » : lettres et films d’immigrés. Projection de « Moving memories », sélection de films d’amateur de la première partie du XXe siècle tournés par des immigrés japonais aux Etats-Unis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mônica Raisa Schpun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01821251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1757" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le quartier ethnique en question II. Projection du documentaire « Gambarê » de José Carlos Lage, 2005.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mônica Raisa Schpun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01821568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1758" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2000 ans de construction des paysages agraires entre Caen et Bayeux. Aspects méthodologiques et perspectives de recherche.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van den Bossche Benjamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01894882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1760" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conference Opening.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volkmar Lauber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Guiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jirasri Deslis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01889315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1762" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cuestión de la estructura es una pregunta por el pensar y no por los afectos?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Bilbao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesar Borie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01529725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1764" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychanalyse et anthropologie : entre malentendu et divergence.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesar Borie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01529714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1766" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les acteurs des mobilisations : motivations et pratiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreï Demidov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergueï Patrouchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Dauce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Zaytseva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Le Huérou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01411845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1772" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilisations sociales, pouvoir et politique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risto Alapuro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreï Konoval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Le Huérou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Agrikoliansky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01411852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1776" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engagements, solidarités, lien social : penser les mobilisations collectives en Russie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain d'Iribarne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Le Huérou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01411840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1777" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espigueiros&amp;quot; - Les greniers à grains en granit de Soajo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouette Barboff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01336944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1778" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lévi-Strauss en el pensamiento filosófico latinoamericano.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesar Borie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01530873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1780" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Potlatch Macabro: Reflexiones antropologicas en torno a las Maras centroamericanas.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Brinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesar Borie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01530878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1782" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des productions artisanales aux biens mondialisés (Pologne).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Pomiecinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Glowczewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01519554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1784" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chemins de la réconciliation : poser les questions clés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lanaspeze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Wintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Athanaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Romanens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01524403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1788" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Una familia lejana imperial : et tema del Segundo Imperio mexicano en textos selectos de Carlos Fuentes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Igler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01525313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1790" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cas Lartigue : un amateur de la haute bourgeoisie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Le Galliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Sputo-Mialet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01578834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1792" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pelagio Antonio Labastida y la intervención francesa.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Eugenia García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01525294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1794" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La presse française et l'intervention française au Mexique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-David Avenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01525290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1796" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Nouvelle-Orléans - Première partie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1046" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Musset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Meissner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01802536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1797" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Impact of global Environmental Change on Farming Communities on the Ogoli River Bank in Otukpo Area of Benue State, Nigeria.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Godwin Anjeinu Abu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jirasri Deslis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01918344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1799" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Impacts of Climate Change on Continental Ecosystems.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jirasri Deslis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01918334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1801" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Simulated Tree-Ring Cellulose d180 at the European Scale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Danis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jirasri Deslis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01918270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1803" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frommel Sabine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Meissner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01562479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1804" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entdeckung und Enthüllung : die Literatur und der Mond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Meissner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01562458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1806" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Fontaine et la parrhesia à la cour.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Welfringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Sputo-Mialet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01527825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1808" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La petite maison de Jean-François Bastide : Beaux Arts et Belles-Lettres au service du bonheur privé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Davrius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Meissner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01562469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1810" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premiers coups d’oeil sur le Dictionnaire de l’académie des Beaux-Arts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Leniaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Meissner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01562467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1812" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Es ging mir immer nur um's Ganze&amp;quot;: Rembrandt, Hitler et le langage artistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Meissner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01562462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1814" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’empreinte chimique sur les sols et les forêts européennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vallauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Wenker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01522322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1815" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La hechicera del trueno. Un caso araucano de descontrol de potencias mágicas.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Mege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesar Borie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01529733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1817" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’esthétique verte : comment percevoir la nature dans son altérité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Fel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vallauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Wenker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01524390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1819" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La naturalité dans la gestion multifonctionnelle des forêts domaniales sur un grand territoire : l'exemple des forêts domaniales du bassin ligérien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Jarret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vallauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Wenker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01524441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1821" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concilier biodiversité, naturalité et économie : retour sur 70 ans d’expérience dans une forêt privée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Fernex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice de Turckheim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vallauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Wenker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01524446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1824" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La verdad del sujeto ¿estructura de borde?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan José Soca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesar Borie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01529728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1826" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction au colloque.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Dartevelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Poivert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Sputo-Mialet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01574386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1829" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Dr. Angel Inglesias.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Martínez Guzmán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01525308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1831" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La intervención francesa en los archivos del Carso.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01525289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1833" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mécénat de la photographie contemporaine en France: le cas de la banque Neuflize/OBC.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Poivert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Sputo-Mialet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01578840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1834" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le MAEDUP : l'art des noeuds coréens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sang-Lan Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Wenker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stockinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01378961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1836" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Race, Civilizational Model, and Eugenics Thought in China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sucheta Mazumdar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Prum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasant Kaiwar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stockinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01411874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1839" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dynamiques et la &amp;quot;trame verte&amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clergeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Hubert-Moy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Werner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01411870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1844" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser le développement au XXIe siècle : Les précurseurs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacy Sachs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stockinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01411830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1845" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire et avenir de la diplomatie russe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheng Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Tertrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Bergeret Curien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mei Duanmu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01395164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1847" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les gouttes d'eau : Neige et Rosées.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tschang-Yeul Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Wenker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01378970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1848" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec David Bourgeois (Artisan Boulanger).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouette Barboff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01378967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1850" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changer le monde ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Aymard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Tertrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Bergeret Curien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mei Duanmu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01395161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1851" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrations - Atelier 5 : &amp;quot;Migrations en héritage, mémoires de migrants&amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Quiminal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Gareche Ziamni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lila Belkacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davina El-Baze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01411889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1856" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Descriptions de sculptures dans la poésie grecque d’époque hellénistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Queyrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Meissner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01562450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1858" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des interdits en musique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe-Jean Catinchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Kremski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igal Shamir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Bénichou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02013025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1862" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’influence de l’industrie minière et sidérurgique sur le paysage de la région de Banska Štiavnica.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jozef Labuda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01471813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1864" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journées d'étude &amp;quot;Migrations&amp;quot; - Séance introductive.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Agier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Leclerc-Olive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1046" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Musset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Schnapper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01796659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1865" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le western : espace de liberté, territoires d'interdits.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Chemouny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02016668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1866" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiction et mémoire interdite : le cas de Gao Xinjian, prix Nobel de littérature.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yinde Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Chemouny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02011511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1868" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sauvetage archéologique en Seine-Saint-Denis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Bechennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Chemouny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romei Leonardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01338086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1869" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marché du sexe et immigration I.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mônica Raisa Schpun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01821571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1870" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discussion - L'espace rural dans le néolithique et à l'âge du Bronze.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Blouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Lanchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ghesquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01893966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1874" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transition épidémiologique et sanitaire en question.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bourdelais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01832269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1875" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naturalité des forêts et biodiversité : une comparaison par méta-analyse de la richesse spécifique des forêts exploitées et des réserves intégrales en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vallauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Wenker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01522257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1877" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographie, Art ou Document ? Passage de la sémantique à la pratique à travers l’étude de missions photographiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaële Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Meissner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01562474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1879" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« EAST » : des archives à la collection.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaële Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Sputo-Mialet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01578837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1880" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musée de l’Ermitage dans l’histoire du collectionnisme en Russie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Ozerkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1061" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aygun Eyyubova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Legrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01469338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1882" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Azab (Université islamique d'Al Azhar, Le Caire, et Inalco, Paris): La mort en Islam et ses sources ante-islamiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Azab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01469326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1883" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O bolo da lasca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Fernandes Baptista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouette Barboff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01337037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1885" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du griot au slameur : oralités anciennes, oralités urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nampé Sadio Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumaïla Diakite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samba Diabate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adama Diarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adama Yalomba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01378979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1888" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notion de l'espace et du territoire dans les sociétés rurales et nomades du Néolithique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Kowalewska-Marszalek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stockinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01378960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1889" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scenari urbani e luoghi emblematici nella letteratura italiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gian Mario Anselmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Meissner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01562473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1891" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les secrets de Marco Polo.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId999" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Germain-Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Chemouny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02012923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1892" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des contes pour enfants qui pollueraient les esprits... .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Sigoda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Chemouny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02013016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1894" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Allouche-Benayoun (Université Paris-Est Créteil Val-de-Marne): La place des femmes dans le judaïsme.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1895" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Allouche-Benayoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02183938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1896" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouverture des treizièmes rencontres d'Aubrac.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cransac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Chemouny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02011506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1898" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrations - Atelier 6 : &amp;quot;Filmer la migration. Deux expériences autour du documentaire sociologique&amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Lallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Devillez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Leclerc-Olive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lila Belkacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01411891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1902" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser le développement au XXIe siècle : Développement et mondialisation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacy Sachs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stockinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01411835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1903" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les infrastructures minières : diversité pour une même fonction.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1904" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Christian Guiollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01465141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1905" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amazonía peruana de ayer y de hoy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Varese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolanda Rigault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizia Rosés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01509360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1908" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion du colloque &amp;quot;Les paysages de la mine, un patrimoine contesté&amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1909" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Woronoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1908" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01487291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1910" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser le développement au XXIe siècle : Les défis du développement au XXle siècle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacy Sachs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stockinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01411836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1911" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Start and the End of Our Interglacial.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jirasri Deslis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1911" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01918249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1913" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ville, musée ou parc d’attractions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1914" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Meissner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1913" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01562471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1915" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Los moderados ante la intervención francesa.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1916" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvestre Villegas Revueltas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01525299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1917" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du projet &amp;quot;La Paloma&amp;quot; www.lapalomaproject.com.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Igler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1917" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01525324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1918" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecotrombocis para dos trombones reberverados: el canto estructural de las sirenas.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1919" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Reyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesar Borie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1918" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01530891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1920" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fuzier : un médecin-ethnologue à Veracruz durant l'intervention française au Mexique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1921" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Fredj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01525309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1922" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle social et culturel de l'impératrice Charlotte.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1923" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1922" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01525297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1924" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voltaire et le théâtre à la cour.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Plante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Sputo-Mialet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01527827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1926" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’espace de la cour selon Saint-Evremond : le jardin des écrivains ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1927" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Sputo-Mialet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1926" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01527820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1928" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fléchier et l’instruction du dauphin.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1929" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Sputo-Mialet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1928" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01527819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1930" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les auteurs francophones à la Cour de Catherine II.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1931" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Stroev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Sputo-Mialet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1930" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01527835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1932" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être dramaturge à la cour de Catherine II : Denis Fonvizine et l’institution du théâtre national en Russie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1933" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexei Evstratov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Sputo-Mialet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1932" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01527829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1934" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantilly, un repaire de libertins : le patronage aristocratique à la cour du Grand Condé.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1935" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Griffejoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Sputo-Mialet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1934" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01527822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1936" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naturalité, fonctionnalité et résilience des hydrosystèmes boisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1937" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-François Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vallauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Wenker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1936" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01522261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1938" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conservation de la biodiversité et de la naturalité sont-ils des objectifs conciliables au sein du réseau des réserves naturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1939" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gilg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vallauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Wenker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01522259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1940" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’empreinte des forestiers : exemple de la Restauration des Terrains en Montagne sur les forêts. Retour critique sur les conceptions et réalisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1941" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vallauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Wenker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1940" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01522449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1942" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Avenida Insurgentes : un microcosme mexicain ?.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1046" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Musset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Meissner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1942" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01802555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1943" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Roadmap to Assess the Economic Cost of Climate Change with an Application to Hurricanes in the United States.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1944" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hallegatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jirasri Deslis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1943" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01918313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1945" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De part et d'autre de la rivière : occupation des sols du Néolithique à l'époque moderne dans la moyenne vallée de l'Oise.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1946" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Malrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1947" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1945" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01894883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1948" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking Adaptation and Mitigation for Climate Risk Reduction.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1949" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Shogren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jirasri Deslis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1948" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01918327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1950" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discussion - &amp;quot;Approches diachroniques de l'espace rural&amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Matterne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ruas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Mentele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van den Bossche Benjamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1950" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01894887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1951" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lecture critique du volume collectif &amp;quot;Catégories et catégorisations une perspective interdisciplinaire&amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1952" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pottier Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1953" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1951" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01798808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1954" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèses des deux journées consacrées à la problématique de la catégorisation en sciences humaines et sociales.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1955" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Simoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1956" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Houdebine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1957" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1954" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01799627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1958" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les catégorisations de l'objet. Perspectives anthropologiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1959" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mondher Kilani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1958" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01799612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1960" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'entendre et le catégoriel.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1961" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Hagège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1960" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01799624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1962" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour de la classification organologique de Geneviève Dournon.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1963" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1964" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Barbara Le Gonidec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1965" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Furniss-Yacoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1966" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Alvarez-Péreyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1962" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01799609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1967" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les paradigmes de l'anthropologie et le problème de la catégorisation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1968" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Wulf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1967" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01799602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1969" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’occupation spatiale au second âge du Fer dans le Nord/Pas-de-Calais.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gertrude Blancquaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1969" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01893967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1970" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scrittori a Corte : tipologie italiane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1971" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Quondam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Sputo-Mialet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1970" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01527815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1972" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives théoriques et pratiques de l’analyse des mobilisations sociales en Russie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1973" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Favarel-Garrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Klimov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Zaytseva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1974" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Berelowitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1972" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01411854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1975" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Giulia Dondero (Université de Liège, Belgique): &amp;quot;La fotografia devozionale&amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1976" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Giulia Dondero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciotti Federica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romei Leonardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1975" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02896943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1978" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inti et le Grand Condor.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1979" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Arce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stockinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1978" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01379078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1980" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expropiando el pasado para la construcción del presente. Conciencia histórica e identidad en una comunidad de Potosí, Bolivia.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1981" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Gil García Francisco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1982" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Langue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1980" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01379075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1983" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sept années chez les Ovahimba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1984" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rina Sherman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stockinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1983" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01379073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1985" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discussione.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1986" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manar Hammad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1987" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coppock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1988" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Jervolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1989" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eco Umberto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1990" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rosa Russo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1985" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01348437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1991" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figures de l'Autre.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1992" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rennie Yotova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1991" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02182992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1993" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arquitectura Tradicional en el lago Llanquihue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1994" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Siebald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1995" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Meissner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1993" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01797922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1996" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onsets.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Sagart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1996" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01845056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1997" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lines of Evidence.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1998" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Baxter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1997" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01845078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1999" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Rambelli (Università di Sapporo): &amp;quot;Il buddhismo, il sacro e i segni&amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2000" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Rambelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciotti Federica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romei Leonardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1999" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01347593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2001" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Criterios analíticos en la comprensión de un sitio metalúrgico y minero. Entrevista con Salvador Rovira (Universidad Autónoma de Madrid, España)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2002" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Rovira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Wenker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Roses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2001" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01826794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2003" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Después del referendum: Los retos internacionales de una revolución.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2004" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1982" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Langue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2003" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02091843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2005" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialogue interdisciplinaire sur les approches de la construction sociale des territoires.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2006" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg Mein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2007" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Krasteva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2008" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Schlesinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2009" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Pohl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2010" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Wolikow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2005" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01395158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2011" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les voix des ancêtres et les voies du développement.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2012" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Wenker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciotti Federica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2011" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01786715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2013" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le retour des migrations II. Le phénomène Dekassegui : un retour différé ? Projection de « Permanência » (« Permanence ») d’Helio Ishii, 2006.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mônica Raisa Schpun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2013" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01821760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2014" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sino-Tibetan and Beyond.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Sagart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1998" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Baxter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2014" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01845098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2015" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire et documents sur la colonisation allemande au Chili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2016" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Carrasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2017" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Gleisner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2015" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01788269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2018" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'écrit dans la danse, un souffle créateur en Polynésie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2019" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tokainiua Devatine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Glowczewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2018" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01379079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2020" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mémoires, identités, nations : la Turquie et ses passés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2021" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Garcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2022" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Georgeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2023" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chuvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2024" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edhem Eldem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2025" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Toumarkine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2020" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01395153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2026" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectacles des Douzièmes Rencontres d'Aubrac.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2027" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mozafar Shafi'I</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2028" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leyli Atashkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2029" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean During</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1002" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dido Lykoudis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igal Shamir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2026" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01378947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2030" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour de &amp;quot;l'Atlantique noir&amp;quot;: les enquêtes contemporaines sur l'Atlantique noir dans sa dimension culturelle et politique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2031" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Diouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2032" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gilroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2033" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pap Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2034" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Agudelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Bazenguissa-Ganga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2030" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01359279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2035" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rastier (CNRS): &amp;quot;Idoles et mystères. Pour une anthropologie sémiotique du distal&amp;quot;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2036" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rastier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciotti Federica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romei Leonardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2035" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01348921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2037" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élaboration d'une politique patrimoniale pour le ancien centre de Bethléem.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2038" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Woywood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2039" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Winkler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2037" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01511902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2040" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le quartier Bellavista : Développement et Patrimoine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2038" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Woywood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Winkler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2040" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01511918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2041" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epuisement. Introduction à la question du désastre en anthropologie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Soucaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2042" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Lebas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Glowczewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2041" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01519528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2043" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allocution d’ouverture.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2044" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Chouquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Wenker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciotti Federica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2043" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01784368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2045" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langue et Culture Occitanes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2046" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Hirondelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2047" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bach,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romei Leonardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2045" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01330112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2048" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrimoine préhistorique dans la région montpelliéraine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2049" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Requirand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Wenker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2048" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01338105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2050" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire, mémoire et représentation médiatique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2051" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Steinle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2052" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Challulau,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2050" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02182993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2053" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The State of Pakistan: The Military and Politics in Transition ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2054" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayesha Siddiqa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2053" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03111918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2055" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Marsciani (Università di Bologna, Italia ): &amp;quot;Il discorso della preghiera&amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2056" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Marsciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciotti Federica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romei Leonardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2055" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02896946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2057" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Kahler-Bohle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2058" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Kahler-Bohle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1995" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Meissner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2057" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01797929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2059" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finals.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1998" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Baxter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2059" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01845064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2060" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Corrain (Università di Bologna, Italia ): &amp;quot;Sacralizzare l’astratto: la Rothko Chapel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2061" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Corrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciotti Federica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romei Leonardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2060" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01348906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2062" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pampa del Toco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2063" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Mercado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2064" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Linker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2065" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaston Carreño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Winkler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2062" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01328768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2066" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspects socio-culturels de la littérature arabe classique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2067" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Sadan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2068" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Challulau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2066" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02183020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2069" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notion de régionalisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2070" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Leboutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2071" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2072" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ramon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stockinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2069" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01395150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2073" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discussione 1.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1988" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Jervolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2074" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ugo Volli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1986" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manar Hammad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciotti Federica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romei Leonardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2073" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01347596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2075" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que savons-nous des Khunnu, maîtres de la Mongolie du IIIe siècle avant notre ère au IIe siècle de notre ère ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2076" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Desroches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2075" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01378953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2077" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmission de la tradition orale quechua par l'adaptation de contes au théâtre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1979" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Arce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stockinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2077" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01379074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2078" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cave coopérative de Clermont-l'Hérault.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Wenker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizia Rosés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2078" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01826813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2079" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Miranda : enjeux politiques et culturels autour d’une star.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mônica Raisa Schpun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2079" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01821767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2080" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Miranda : enjeux politiques et culturels autour d’une star migrante (deuxième partie).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mônica Raisa Schpun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2080" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01821705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2081" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hotel Hasse, Puerto Octay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2082" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavio von Chrismar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1995" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Meissner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2081" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01797932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2083" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un regard ethnosociologique sur les musiques chinoise et ouïgoure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Trebinjac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1061" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aygun Eyyubova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2083" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01469307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2084" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Ferraro (Università di Torino): &amp;quot;Antenato totemico e anello di congiunzione. La connessione tra ‘sacro’ e ‘segno’ nel pensiero di Émile Durkheim&amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2085" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Ferraro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciotti Federica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romei Leonardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2084" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01347599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2086" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mythes et les contes ont-ils encore un sens ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiwaki Shinoda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2087" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Buschinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId999" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Germain-Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2086" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01378946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2088" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropologie de l'Himalaya : milieux, sociétés, cultures.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2089" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Toffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2088" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01378939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2090" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction à la langue et à la tradition orale quechua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Itier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2091" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Maestre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2090" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01379067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2092" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabella Pezzini (Università La Sapienza di Roma) et Maria Rosa Russo (Università degli Studi Mediterranea di Reggio Calabria): &amp;quot;L’invenzione del sacro urbano. I luoghi di Padre Pio&amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2093" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabella Pezzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1990" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rosa Russo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciotti Federica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romei Leonardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2092" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01348433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2094" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Goulag en Héritage: regards croisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2095" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Coeure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2096" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleg Khlevniuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2097" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Werth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2098" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Scherbakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2099" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léona Toker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2094" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01395250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Leone (Università di Torino, Italia ): &amp;quot;Volti e risvolti del sacro&amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciotti Federica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romei Leonardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01348913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ugo Volli (Università di Torino): &amp;quot;Al cuore della semiotica del sacro, i nomi divini - Esodo 3:6-16&amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2074" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ugo Volli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciotti Federica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romei Leonardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01347587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mémoires, identités, nations : enjeux identitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2021" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Garcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Racine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Perghini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anath Ariel de  Vidas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01411814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialogue interdisciplinaire sur les approches de la construction sociale des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2006" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg Mein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2007" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Krasteva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2008" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Schlesinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2009" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Pohl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2010" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Wolikow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01395149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner et apprendre à parler le quechua.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Cornejo Endara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01299190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masques&amp;quot;: Poèmes de YANG Lian, traduits et mis en scène par Chantal Chen-Andro (Paris 7 - LCAO chinois)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Chen-Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Alexandre Journeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01469767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que faire du vingtième siècle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Aymard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ferro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Mink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Saint-Geours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01411825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La globalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Wieviorka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stockinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Tia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01411826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The origin of the concept of topological space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Abgrall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01471229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paradigmes de la mémoire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Lavabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Racine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01411807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mémoires du communisme.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Lavabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Blaive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Goussef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maté Zombory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01395151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Destini del sacro. Discorso religioso e semiotica delle culture. Saluti inaugurali.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gian Carlo Pellacani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanna Galli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Neri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Melloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01347556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution des outils de conservation et de la mise en valeur du patrimoine: France - Chili - Palestine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Revault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Winkler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01511881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensation et Démarche 2007 : un échange artistique franco-coréen.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seon-Ja Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Cauchie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Wenker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Winkler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01469317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Dusi (Università di Modena e Reggio Emilia): &amp;quot;Mystic musical: ‘Jesus Christ Superstar’&amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Dusi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciotti Federica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romei Leonardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01348428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel développement à Madagascar ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goedefroit Sophie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Réveret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Wenker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01786682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit à la parole et résistance des peuples face à la globalisation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Wenker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciotti Federica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01786694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ベトナムの黒タイ族村落における民族学調査</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masao Kashinaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01781106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Baxter-Sagart System of Old Chinese Reconstruction.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Sagart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1998" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Baxter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01836384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Palabra en Duo / Ñe’ê jovai ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susy Delgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Boidin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bonnemazou Camille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01330598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que la danse continue : autour d'un film sur le chant, la danse et la possession d'esprits chez les Ovahimba et d'autres peuples de langue Otjiherero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1984" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rina Sherman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01359281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Fabbri (IUAV - Istituto Universitario di Archittettura, Venezia, Italia): &amp;quot;Profanazioni&amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Fabbri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciotti Federica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romei Leonardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02896951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’art de la Parole : une pratique contemporaine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel de Lattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Wenker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02183014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rappresentazioni iconiche del sacro. Conferenza data da Umberto Eco.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1989" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eco Umberto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marrone Gianfranco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romei Leonardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciotti Federica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01322290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immigration, genre et projet familial. Discussion à partir du documentaire « Cartas » (« Lettres ») d’Helio Ishii, 2004.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mônica Raisa Schpun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01802902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Locaux contre autochtones. Paradoxes des stratégies participatives.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Roca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Wenker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciotti Federica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01786710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’urgence de la confirmation par la science du rôle écologique du corridor forestier de Fianarantsoa.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Carrière-Buchsenschutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Wenker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciotti Federica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01786730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définir, instituer, mettre en scène les musiques du monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talia Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Laborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stockinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01395139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouilles archéologiques sur le site de la Capitelle du Broum.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Wenker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Roses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01826791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herbert Junginger. Relatos de un oriundo de Frutillar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herbert Junginger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1995" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Meissner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01788276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les descendants d’immigrés japonais au Brésil et la chirurgie d’Occidentalisation des yeux. Présentation d’une enquête en cours.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mônica Raisa Schpun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01821753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colonisation et décolonisation en Inde.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashis Nandy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03111959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduzione ai lavori. Gianfranco Marrone (Università di Palermo).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marrone Gianfranco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciotti Federica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romei Leonardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01347574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La scrittura della storia come esercizio di pietas. Un confronto postumo fra Ricoeur e Certeau.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1988" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Jervolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciotti Federica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romei Leonardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01348427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour de &amp;quot;l'Atlantique noir&amp;quot;: La formation historique de l'espace diasporique de l'Atlantique noir.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2032" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gilroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Agier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chivallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vron Ware</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Ribeiro Thomaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01359277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lignes de vie. Mémoires des dominés, mémoire des déplacés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ganz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Cavagnoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Saint-Sardos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Naudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01411819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaynata, imapaq runasimita yachachini ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Cornejo Endara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01379081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ville de Hong Kong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stockinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01455143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impactos económicos y sociales de la inmigración alemana en Valdivia en el siglo XIX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricio Bernedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01462817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costantino Marmo (Università di Bologna): &amp;quot;Semiotica della presenza: alle origini di un dogma&amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costantino Marmo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciotti Federica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romei Leonardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01348435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lengua y tradición oral guaraní a través de la historia de vida de Susy DELGADO.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susy Delgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Boidin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01330581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colonización y asentamiento alemán en el lago Llanquihue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1994" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Siebald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1995" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Meissner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01796376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanni Codeluppi (Università IULM, Milano): &amp;quot;Il consumo come religione&amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanni Codeluppi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciotti Federica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romei Leonardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01347603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armando Fumagalli (Università Cattolica del Sacro Cuore, Milano): &amp;quot;Filmare l’ineffabile: spiritualità e audience nella fiction a contenuto religioso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armando Fumagalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciotti Federica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romei Leonardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01348426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la recherche de la langue perdue des pharaons noirs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Rilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01378943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de la littérature et des chants dans l'enseignement du quechua.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Cornejo Endara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01299200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La politisation des musiques du monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talia Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Laborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stockinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01395140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les grands traumatismes : Partition, Apartheid, Génocides, Guerres.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Sémelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Babicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Baixcas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tyrone Savage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01395152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felice Cimatti (Università della Calabria, Italia ): &amp;quot;Il collasso della mente modulare e l’esperienza del sacro&amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felice Cimatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciotti Federica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romei Leonardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01348929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investissement minier et développement.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Revéret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Wenker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciotti Federica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01786736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La scène poétique indienne contemporaine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kedarnath Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Montaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03111938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aperçu du potentiel archéologique des Neuf Bouches: le travail dans un fossé.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Wenker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizia Rosés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01826809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le retour des migrations I.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mônica Raisa Schpun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01821255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Männerchor&amp;quot; (Coro masculino)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1995" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Meissner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Wenker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01797924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Petite Ceinture de Paris.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2039" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Winkler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01511934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversidad en Costa Rica.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Wenker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01332509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Ricci (Università di Siena sede di Arezzo): &amp;quot;Mangiare il sacro, toccare il santo&amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciotti Federica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romei Leonardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01348432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour de &amp;quot;l'Atlantique noir&amp;quot;: Présentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2032" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gilroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio Sansone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01359276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coppock (Universita di Modena e Reggio Emilia), Domenico Jervolino (Università di Napoli), Fabio Rambelli (Università di Sapporo), ArmandoFumagalli (Università Cattolica del Sacro Cuore, Milano), Nicola Dusi (Università di Modena): &amp;quot;Discussione 3&amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1987" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coppock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1988" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Jervolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2000" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Rambelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armando Fumagalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Dusi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01348430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coup d'oeil sur les peuples turcs dans l'histoire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2022" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Georgeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1061" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aygun Eyyubova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01378950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche diachronique des Indiens de langue nahuatl et tlapanèque de l'Etat de Guerrero au Mexique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Dehouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01378949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il discorso della preghiera.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2056" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Marsciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02542070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des associations des villes aux associations des champs en pays Betsileo.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Wenker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciotti Federica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01786712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En attendant les zébus… Les enjeux de la gestion durable de la forêt des Mikea.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Meral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vahinala Raharinirina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Wenker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01786723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Familia Schmidt-Appel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1995" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Meissner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Wenker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01797927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genealogía y Colonización Alemana en el Lago Llanquihue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germán Hofmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1995" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Meissner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01797934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerardo Held Yunge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerardo Held Yunge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1995" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Meissner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01797928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La restitution du droit à la parole.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goedefroit Sophie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Wenker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciotti Federica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01786701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discussione 5.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2085" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Ferraro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2061" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Corrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1986" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manar Hammad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01348918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discussione 2.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1987" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coppock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1988" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Jervolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizia Violi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanna Cosenza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1986" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manar Hammad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01347605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le temps présent paraguayen.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Capdevila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1982" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Langue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01620747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alumnuykuna sumaqta runasimi rimarinanpaqqa takichispa yachachini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Cornejo Endara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01379082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité linguistique et langues en contact en Guyane française.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leglise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2091" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Maestre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01379077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présences du passé. Mémoires et sociétés du monde contemporain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Racine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stockinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01411804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les grands traumatismes : Nazisme et Shoah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Levy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Zajde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hochmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Racine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01411811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Différence entre une fouille programmée et une fouille préventive. Entretien avec Laurence Bouquet (INRAP).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Wenker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizia Rosés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01826815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire, culture et genre dans le contexte des migrations internationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raisa Schpun Mônica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Aparecida Moura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01889314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Old Chinese Word Structure.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Sagart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01845046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ville orphéonique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gumplowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Veit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Laborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Werner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01395248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martyre et islamo-nationalisme : le cas de la Palestine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pénélope Larzilliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dawod Hosham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stockinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01395241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circulation et usage des supports enregistrés en Ile de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ribac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Laborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stockinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01395137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scritture di architettura. Forme di narratività nella comunicazione del progetto.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Brizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01981317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sémiotique narrative et re-publication de ressources audiovisuelles numériques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stockinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01981305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Music Evening.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eila Tarasti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eero Tarasti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tero Halonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taru Ritavesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalle Pajari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01379053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers d'autres espaces compositionnels.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Veit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Laborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Werner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01411993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Troisième session du colloque &amp;quot;La narration dans tous ses états ...&amp;quot;: Echanges.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Langewiesche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01845128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La constitution interactive du corps mondain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01944841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espace physiologique et espace géométrique à la fin du 19ème siècle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivahn Smadja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01944830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Documentation de deux langues Amazoniennes de Bolivie : le cavineña et le reyesano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stockinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2091" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Maestre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01379065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectacle &amp;quot;Dire les mythes&amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1002" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dido Lykoudis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno de La Salle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Kremski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Douce de La Salle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01469637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du smertnik au chahid : les métamorphoses de la mort héroïque en tchétchénie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dawod Hosham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stockinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01395236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ideological Roots of Suicide Bombers, The Salafi Case in Iraq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faleh Jabar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dawod Hosham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01395233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pattern emotivi e narrativizzazione dell'esperienza: per una semiotica del destino.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierluigi Basso Fossali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01981286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benvenuti al congresso ...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marrone Gianfranco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01979048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dessin d’architecture et l’espace de la construction.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Sakarovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01944866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Société africaine: Une approche du politique, des cultures motrices et des cultures matérielles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Warnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01379056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropologie du langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrée Tabouret-Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2068" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Challulau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stockinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01379055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les concepts de djihad et de martyre, entre réformisme et islamisme.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Sharif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dawod Hosham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01395231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le postmodernisme comme impasse pour les sciences sociales.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Godelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01379071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dire les mythes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiwaki Shinoda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torfi Tulinius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Anglade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Echene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Massoudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01379062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Научный путь киргизского ученого этнолога-антрополога.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amantour Japarov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1061" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aygun Eyyubova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01463030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Co-operative Communication of Human Beings.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomasello Michael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Sputo-Mialet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01737104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Ontogenetic Emergence of Shared Intentionality.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomasello Michael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Sputo-Mialet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01781080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinquième session du colloque &amp;quot;La narration dans tous ses états ...&amp;quot;: Récits.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humberto Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Lallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terence Wright</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Ian Crawford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01845173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La géométrisation du lieu et l’espace géométrique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas de Vittori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01944873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pathologie et métaphores de l’espace: Binswanger et la phénoménologie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Gandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01944826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domande su Narrazione ed Esperienza.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2074" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ugo Volli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01981275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narration et expérience esthétique. L'Incrédulité de Saint Thomas du Caravage.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Fröhlicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01981300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sfida metodologica e intellettuale della semiotica. Intervista con Gianfranco Marrone (Università di Palermo).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marrone Gianfranco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romei Leonardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Mancini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01333803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honneur et martyre dans les mouvements radicaux au Pakistan.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Abou Zahab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dawod Hosham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01395238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentation de l'Indochine dans la littérature française.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Copin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2052" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Challulau,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01330705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'économie de l'entreprise et ses nouvelles problématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain d'Iribarne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2068" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Challulau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stockinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01395247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le djihad et le martyre globalisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dawod Hosham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stockinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01395243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le martyre chiite et le martyre sunnite à la Al Qaeda dans une perspective comparatiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Khosrokhavar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dawod Hosham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stockinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01395232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'univers des indiens Huarpe de Guanacache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregorio Manzur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2091" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Maestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Debaisieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01379050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les vestiges de Jinsha.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bingyang Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Alexandre Journeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01379112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évolution de la notion d’espace en physique et en mathématiques de 1850 à 1930.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Michel Marle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01944821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Naples aux Indes Occidentales : une route oubliée ? (Première session).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Gruzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Pimentel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Maria Rao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Trampus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01798807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Percevoir l’espace par le mouvement.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Droulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01944851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'écriture de l'expérience extrême.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01333808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pratica come testo: per una etno-semiotica del mondo quotidiano.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarcisio Lancioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2056" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Marsciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01981283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deuxième session du colloque &amp;quot;La narration dans tous ses états ...&amp;quot;: Expériences.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Glowczewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Hermant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Pezeril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roderick Coover</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01845147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unité du sens, pluralité des régimes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Landowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01981294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vita delle forme, la vita nelle forme.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2093" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabella Pezzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01981291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuovi modelli. La teoria della narrazione in prospettiva sociosemiotica.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2085" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Ferraro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01981278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’invention de l’espace à la Renaissance (1400-1600)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Nabonnand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01471227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Los cocaleros del Chapare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Ruiz Montealegre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hector Ulloque Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2091" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Maestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01379179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souffle de Corée.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Alexandre Journeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01343856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encre de Chine. Peintures de CHEN Quansheng.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quansheng Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Alexandre Journeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01343858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urbino e la storia della semiotica. Intervista con Pino Paioni.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pino Paioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romei Leonardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciotti Federica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenza del Marco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01333655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somos la voz del árbol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Riester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Riester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustin Ribot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01379047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Société africaine - une approche du politique, des cultures motrices et des cultures matérielles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Warnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2091" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Maestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01346102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développements de la sociolinguistique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stockinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01379058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ugo Volli (Università di Torino): &amp;quot;Domande su Narrazione ed Esperienza&amp;quot;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2074" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ugo Volli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Zicarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01333816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colloque &amp;quot;Martyre et suicide dans l'Islam contemporain&amp;quot; - Discussion III</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pénélope Larzilliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Alagha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dawod Hosham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01395244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linguistique romane, langue et littérature occitanes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2091" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Maestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Sputo-Mialet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01379049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'homme et le climat : comprendre et agir.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Paillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Dahan Dalmedico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Godard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Monchicourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01346930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évolution des méthodes en géométrie aux XIXe et XXe siècles, observée à partir du traitement d’un même et unique théorème : le théorème de clôture de Poncelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Friedelmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01944817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palm Island. Survivre au désastre (Australie).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Garond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Glowczewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01519511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The International Communication of Great Apes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomasello Michael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Sputo-Mialet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01660474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'œuvre de Filangieri et sa diffusion dans le monde hispanique (Deuxième session).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesús Astigarraga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simonetta Scandellari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Gitterman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01800506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preferenza semiotiche nei racconti e loro ontogenesi.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang U. Dressler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01981293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiche narrative, vita quotidiana, esperienza. Uno sguardo sociologico.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Jedlowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01981316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les formes variées de la narrativité : de la linéarité à l'omnitemporalité.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eero Tarasti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01981288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semiotica, cinema e nuovi media. Intervista a Gianfranco Bettetini.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianfranco Bettetini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romei Leonardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Mancini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01333649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingénierie sémiotique et environnement numérique pour valoriser un patrimoine scientifique audiovisuel.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stockinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Lemaitre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les archives audiovisuelles. Description, indexation et publication.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermes Science – Lavoisier, pp.320, 2011, 978-2746232198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId2412"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="12E9C9C6"/>
+    <w:nsid w:val="3B66478C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="12A40CF5"/>
+    <w:nsid w:val="CEE518AC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="38840C59"/>
+    <w:nsid w:val="F7B03B97"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -640,51 +640,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elisabeth-de-pablo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-1283-7641" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/187554269" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/317199979" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lacas.inalco.fr/portals/html/resource_339623745/resource_339623745.html" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.trendeo.net/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.observatoire-investissement.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.industries-strategies.com" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lacas.inalco.fr/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lacas.hypotheses.org/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lacas.inalco.fr/portals/html/resource_339623745/resource_339623745.html?portalURL=https:%2F%2Flacas.inalco.fr%2F&amp;portalTitle=Lacas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bit.ly/44M7R9n" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/in/elisa-stdp/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://langarts.hypotheses.org" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/LANGARTS/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://migrobjets.hypotheses.org" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/MIGROBJETS" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inalco.fr/enseignant-chercheur/elisabeth-pablo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://webcommunicationculture.wordpress.com" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://webcultcom.weebly.com/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/user/InterculturalWebTV" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iasa-web.org/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://crbc.ehess.fr/index.php?964" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://semioweb.msh-paris.fr/escom/FR/default.htm" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archivesaudiovisuelles.fr/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://campusaar.hypotheses.org/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/AHM" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archivesaudiovisuelles.fr" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canal-u.tv/recherche/?q=%22elisabeth+de+Pablo%22&amp;submitProgramSearch=Ok&amp;simpleform_submitted=searchbar-form&amp;fromSimpleForm=1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:elisabethstdp@gmail.com" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.persee.fr/doc/geo_0003-4010_1989_num_98_547_20913_t1_0365_0000_2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.worldcat.org/title/aspects-de-la-diaspora-chinoise-reprend-le-texte-de-4-memoires-de-maitrise-par-jacqueline-wong-cheng-paulette-elisabeth-de-pablo-brigitte-bottin-sous-la-dir-de-p-trolliet-prof-de-geogr-de-la-chine-a-linalco/oclc/493037454" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://afea2011.sciencesconf.org/browse/author?authorid=191142" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iste.co.uk/index.php?f=x&amp;ACTION=View&amp;id=453" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cairn.info/revue-le-temps-des-medias-2012-1-page-246.htm#s1n3" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://crbc.ehess.fr/index.php?2079" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.behance.net/elisa-stdp" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466167v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Pablo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697858v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343831v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thanh Tam Do" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325053v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304847v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331007v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Stockinger" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Lemaitre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Chemouny" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Midrier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.4318.1686" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04577354v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Elisseeff" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Galitzine" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04513571v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Boidin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04514432v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Poisson" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04242566v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Guetta" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03889633v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bozdemir" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Gimenez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03921372v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sagart" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03427082v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo de Chiara" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03216134v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laureillard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Otto" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Alexandre Journeau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03216145v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Pistone" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01914485v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albin Wagener" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Galitzine-Loumpet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01830348v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Cousin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beraat G&#246;kkus" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Levivier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01914477v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Louise Milne" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01820452v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Poinsot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Fanlot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Marquette" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Louise Milne" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Tackway" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01914481v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Bouagga" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01914490v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01914463v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Wihtol de Wenden" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01914473v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Davoudian" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01914343v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Agier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01914476v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chowra Makaremi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01914474v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Saglio-Yatzimirsky" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01914466v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Vollaire" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01967066v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingshi Chen" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gi&#232;s" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03376385v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Decobert" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01305530v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Loumpet-Galitzine" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Natanson" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Tura" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Oumhani" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01967051v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-02056035v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01949232v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01395289v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Immanuel Wallerstein" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Wieviorka" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Blanchandin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01412021v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Merckaert" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Tessier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Santelmann" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Palliet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Matarasso" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01788307v2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Faur&#233;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Veauvy" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mareglia" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;ne Gousset" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01518809v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Sarti" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raisa Schpun M&#244;nica" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01412020v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique M&#233;da" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Establie D&#8217;argence" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kniaz" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy de Schutter" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01589623v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Perrot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Boustani" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;nnec Hurbon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Ferrando" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01395291v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boutry" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Legrand" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01949245v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anouch Sarkissian" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Masraff" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bertrand" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01949249v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Kerleo" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01988001v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmylou Haffner" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Flament" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minli Yam" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01518921v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James A. Green" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01788316v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Naze" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Missana" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01788289v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Touraine" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Corm" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-02183022v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gefen" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neli Dobreva" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01991281v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud d'Enfert" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01412017v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fremeaux" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Timbeau" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Callonnec" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Quirion" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01395287v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01518878v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bergamo" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01469781v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Nuselovici" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy L. Green" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Schulz" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Lee" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01991286v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sandrine Paumier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01412015v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gadrey" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01379129v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lojkine" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Alioua" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01379128v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Anani" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Florence" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-02183023v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Read" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-02184023v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Maluf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01786764v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgardo Manero" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Ah-Hee-Ayan" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01469704v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dang" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munehiro Nohira" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaohua Tian" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montira Rato" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeon Kwan Park" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01395253v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingjian Gao" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Dutrait" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01518934v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Th&#233;ry" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01786757v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#226;nia Pellegrini" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Napolitano" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severino Jo&#227;o Albuquerque" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Acker" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dari&#225; Gorete Jaremtchuk" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01786773v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean H&#233;brard" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01379116v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01509415v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilton Barroso Filho" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rog&#233;rio Lima" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01395272v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imma Tubella" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01323679v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cam Thi Doan" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboubakr Chra&#239;bi" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Paumier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khi&#234;m Do" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01379011v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Butel" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01412008v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Tarantino" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01379121v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03049492v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Barnes" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Que Chi Truong" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuong Le Thi" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Tercinet" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01395281v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01412010v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galina Kaninskaia" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01313810v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rolland" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01379122v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01379117v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01514974v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Farhi" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pereira" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01514951v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Camenietzki" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01395276v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dozon" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Dankwa" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Boisseron" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01786779v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#244;nica Raisa Schpun" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01326978v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Michel Marle" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01412005v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Sorj" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Momoko Seto" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01412006v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fleurbaey" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03059271v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khanh Nguyen Cong" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01786744v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James N. Green" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01970305v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pisano" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03052395v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01379120v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01518748v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Santana" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01786771v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Chirio" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Joffily" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Maria Pedro" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Pitts" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana&#237;na Teles" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-02184034v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barkahoum Ferhati" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01788298v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Dominijanni" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01308742v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mattiussi" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01379088v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trong Hi&#234;u Dinh" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01379113v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01514940v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Bronrizio" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01518757v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benito Bisso Schmidt" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01518794v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Georges" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Cabanes" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yumi Garcia dos Santos" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Zanin Shimbo" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Veloso Hirata" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01412000v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilan Bizberg" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Craveri" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01395271v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Zuber" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01786777v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Torelly" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Simone Rodeghero" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Schneider" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01469760v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien-Jen Lin" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Lin" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01469671v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang Di Phan" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01412007v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frieda Ekotto" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01395278v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bazenguissa-Ganga" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gueboguo" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aminata C&#233;cile Mbaye" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Awondo" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-02089580v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Bobrovnikov" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03059261v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01784347v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Hebrard" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Roberto Martins Filho" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Cancelli" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony W. Pereira" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01412003v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Lemaallem" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lamboux-Durand" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#238;da Chebbi" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01379024v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Gastambide" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01411980v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Berrebi-Hoffmann" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Prochasson" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Lemieux" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delavergne" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01794777v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukman Akanbi" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Delrieu" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01512479v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Souty" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Peralva" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heitor Jr. Fr&#250;goli" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Birman" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03376915v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Mathieu" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siyan Jin" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary-Anne Zagdoun" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01796399v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bresc" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanda Dressler" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Grandguillaume" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare Brandabur" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01799592v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Kembellec" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01787982v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Zacklad" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amos David" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01799576v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bueno" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Meyer" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01411955v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Castells" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01411998v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Setti" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01469617v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Baloup" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Nguyen Tat" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01799577v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toyin Oguntunde" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01799587v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ligia Maria Arruda Caf&#233;" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01799581v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seham El Kareh" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01395254v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Charamond" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01411982v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gotman" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Bernand" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01794746v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Tennis" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01796397v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feriel Lalami" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Zabbal" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Duke" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01519032v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roquinaldo Ferreira" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01519008v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Schwarcz" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilda Mendes dos Santos" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01395202v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongtu Li" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Charle" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aoyu Wei" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01379020v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Trebinjac" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie N&#233;vot" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de Sales" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01794762v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fabre" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gardies" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01799584v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulahi Alfadoulou" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01799580v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Soualah" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01794772v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coleta Vaisman" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audilio Gonzalez" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01799597v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01300245v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pivaty" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01469681v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh T&#226;m Tran" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01346056v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#7847;m Thi &#272;o&#224;n - Poisson" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cam Thu&#226;n Doan" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01379093v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hamon" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Boucault" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Rasse" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gare" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gerland" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01395201v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mei Duanmu" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Bergeret Curien" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01469593v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Hai Tran" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01512485v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Reid Andrews" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01796398v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Accad" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hourcade" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Alagha" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01518988v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Fry" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Boyer" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Herrenschmidt" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Hoffmann" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01794767v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pin&#232;de" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01385164v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelino Truong" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01379087v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leili Anvar" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Cransac" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ferney" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igal Shamir" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fady Zakar" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01799586v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Papy" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01469584v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01598399v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pirouz Eftekhari" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Dupuy" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beth Stafford" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01379026v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Daum" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brocheux" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#226;m-Li&#234;m Luong" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01395209v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Bras" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03033099v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Thu&#226;n Doan" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Doan Cam" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01794779v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tanti" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01799589v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Boutin" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01395203v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tzvetan Todorov" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Revault d'Allonnes" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Henny" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01395200v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Foucher" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01395198v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bert" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Soulier" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Joulian" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Le Carrer" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01395204v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Favret-Saada" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01379014v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bruneton" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrix Mecsi" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01347100v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Forgeot" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Collard" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03195356v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Cobbi" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Ferrier" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kolin Kobayashi" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanako Inaba" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01798694v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Delissen" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinkwon Jung" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyoungyeol Kwon" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyungjoon Chin" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Madelain" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01512445v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01395193v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Lustosa" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01411973v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01411960v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamit Bozarslan" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Debos" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Baczko" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Makki" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01411954v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lefranc" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Champeil-Desplats" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fournier" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01395214v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hamel" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Donzelot" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Boyte" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Talpin" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie-Anne Boudreau" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01411977v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jullien" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01411974v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Fraser" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01411956v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jacquesson" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gros" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Dollfus" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01411953v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Borrillo" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salomon Lerner Febres" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Maria Gomez" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01411952v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Manceron" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01411979v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y&#244;ichir&#244; Sato" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01411965v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Ceci-Nunez" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bataille" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01320353v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Toroptsev" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Chepiga" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01320341v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01395192v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Candido" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Madeira-Santos" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Schaub" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01796429v2" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daeyeol Kim" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lamouroux" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01796402v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huiyeon Kim" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Gray" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Orange Riv&#233;-Lasan" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01411983v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milagros Palma" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01395210v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charmes Eric" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Ancel" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Fisher" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Glasman" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Bacqu&#233;" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01395196v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Paradiso" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01385168v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsutomu Iyori" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shin Omae" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Hladik" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01379019v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe-Jean Catinchi" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bonhoure" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamilya Jubran" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guerber" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01411969v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01411975v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01788277v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Rius Gatell" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01512454v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Henri Piault" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01788278v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Segarra" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Muraro" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01395206v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Noel" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Valensi" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Trochel" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01395215v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Dreier" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Sintomer" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chabanet" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurette Wittner" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01411948v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadya Araujo Guimaraes" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01411984v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Thioub" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Cara&#231;a" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01798687v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01788281v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azadeh Kian-Thi&#233;baut" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rada Ivekovic" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01411971v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01411961v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01411959v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Sabatier" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Le Gall" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hengerer" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Pioch" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01395212v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherry Schrecker" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Bretherton" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Kling" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Contamin" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toussaint Jean-Yves" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01395199v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01379016v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Loup Rajot" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baumgarten" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Di Folco" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Ruy Sanchez" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pont-Humbert" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01512456v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Berenstein Jacques" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Marc" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01796403v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fumagalli Matteo" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eunsil Yim" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01385165v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sancho" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01395207v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Burgat" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Baratay" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01411972v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01411964v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01411945v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chandeigne" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01320348v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01796405v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gel&#233;zeau" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youngmi Kim" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Dormels" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01411950v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Lochak" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01411958v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinh-Kim Nguyen" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01411949v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bordigoni" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Berocan Veiga" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Fotta" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Vincent" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Hirata" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01411942v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Lucia Duarte Lanna" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Battegay" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyro de Almeida Lins" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01509640v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adoram Schneidleder" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Glowczewski" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Garond" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01310376v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bergeron" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01612501v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Th&#233;baud" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rochefort" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Virgili" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smith Bonnie" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-02093335v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Greiner" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Chave" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01313726v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Chorlay" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01326948v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Volkert" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01411929v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Stella Martins Bresciani" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Zalc" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heloisa Pontes" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01411932v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henriette Asseo" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guita Grin Debert" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Graziela Gomes" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01395187v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Calhoun" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sylvestre" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bastin" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01471186v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bennequin" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01794732v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Descamps" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01411936v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bertheleu" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Sales Pereira" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Feveile" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01411937v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01395190v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01395208v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01787978v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01794712v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jirasri Deslis" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Gu&#233;rinet" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Carou" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01301603v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Malhaire" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01379007v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno de La Salle" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Psonis" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01395189v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01471181v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lombard" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01411931v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karla Adriana Martins Bessa" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01787960v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01796442v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lett" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nupur Chaudhuri" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01395183v2" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Salazar" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Lomn&#233;" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01395188v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01509610v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pene" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chihiro Minato" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01794698v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01796444v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Klapisch-Zuber" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01411928v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Rojtman" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01451062v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Dubard" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoko Kawamura" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katsuhiko Masuda" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Le Prat" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01796445v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hugon" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Brandler-Weinreb" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Delord" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Rillon" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01395186v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Ottone" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01411940v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Green" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenia Scarzanella" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piero Brunello" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01794738v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01395185v2" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Poupeau" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chaumeil" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01509623v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucienne Strivay" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Morvan" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Castejon" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01509595v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Carpanin Marimoutou" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lescot" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01509575v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;da Kanafani-Zahar" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Taylor" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sauli" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Latte Abdallah" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01471182v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Weinstein" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01313768v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Jullien" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01411926v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01395191v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Vidal" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dupoux" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Thuram" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Monchicourt" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01379104v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01378998v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marshall Sahlins" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01379005v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Pellicane" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Laferriere" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gaude" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Angelopoulos" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01379008v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01378999v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Bechennec" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Mercier" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Michel" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01379004v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Jaulin" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enis Batur" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Cyrulnik" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Enthoven" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01471027v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rowe" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Anglade" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01471029v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pansu" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03663119v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Itier" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Cornejo Endara" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01471030v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=June Barrow-Green" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01379097v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01338075v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01379103v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01310363v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01379001v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bloch" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timour Muhidine" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Peju" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Revel" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rey" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01304227v1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Wang" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01379000v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Py" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Touati" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihad Darwiche" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01379101v1" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01359648v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Rosas" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Carvallo" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda Rigault" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisette Winkler" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-02093339v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bonnemazou" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-02093305v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beida Chikhi" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil El Jabbar" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Fillon" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01411911v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Buch" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Alberto Romero" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fisher" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Garavaglia" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Sigal" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01411908v1" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01411913v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Entin Entin Gabriel" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Garavaglia Juan" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01471179v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Houzel" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01346927v1" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Meissner" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01584783v1" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Goemaere" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheerachote Soontararak" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prateep Meesilpa" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01584775v1" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01537112v1" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Di Luca" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01536337v1" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Phillips" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Prieto-Ramos" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01536245v1" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Darles" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gentelle" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01536269v1" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Belova" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01536251v1" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Maraqten" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01541103v1" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Felippe de Alencastro" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01562438v1" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rozeaux" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01832478v1" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Nengeh Mensah" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bourdelais" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01469350v1" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria In&#234;s Guimar&#227;es" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Roses" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01889317v1" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Corre" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01966762v1" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Godinot" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01966754v1" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Becquemont" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01832274v1" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01966764v1" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Willaime" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01574159v1" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Casile" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01574154v1" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Strauch" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01581460v1" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Valery" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Antoniazzi" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Claverie" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Lora" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Schmitt" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01966747v1" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Zuber" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01947528v1" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Wirth" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01947527v1" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Veuille" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01536359v1" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Camps" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01536141v1" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serguei Frantsouzoff" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01536115v1" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Audouin" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01469508v1" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Vautier" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Kester-Duhaut" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Souyri" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Fauconneau" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Galland" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01574107v1" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phaedra Bouvet" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01537186v1" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huw Grange" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01562446v1" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fl&#233;chet Ana&#239;s" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01378990v1" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Laroui" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01378973v1" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Stora" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01378987v1" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Joan Bernard" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01346095v1" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia D. Hamilton" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Sputo-Mialet" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01395177v1" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01584778v1" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weeratham Taragoonnernthai" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01537108v1" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Dayde" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01536241v1" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01536266v1" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Pickworth" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01579364v1" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Iran Farkhondeh" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01531576v1" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Feuillebois-Pierunek" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01539642v1" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Sanguineti" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriana Scarpati" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01531577v1" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Speziale" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01562445v1" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dumont" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01411900v1" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01966769v1" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaudin" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01966771v1" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Chelini-Pont" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01832481v1" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01536134v1" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Stein" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01536153v1" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Julien Robin" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-02093322v1" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Hans Lowy" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01562441v1" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Compagnon" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-02021455v1" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Chabot" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01378997v1" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bhabha Homi" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01378992v1" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Besson" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arielle Besson" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Veras" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01539631v1" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Solla" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01411907v1" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Piel" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01966759v1" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Portier" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01966742v1" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Loison" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01832477v1" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01574158v1" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Francis" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01574156v1" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Petit" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01832471v1" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bernuzzi de Sant'Anna" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01531575v2" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Hermann" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01471178v1" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Vitrac" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01378993v1" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01379013v1" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Robin Christian" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Papino" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01536280v1" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila Nehm&#233;" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charloux" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01536162v1" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Multhoff" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01531578v1" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Richard" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01539649v1" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Surrel" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01581438v1" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Cavicchi" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Collomb" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Basilio Ricossa" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;jane Gay Canton" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole B&#233;riou" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01832468v1" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01966751v1" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baub&#233;rot" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01832486v1" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Rodger" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-02021458v1" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Germain-Thomas" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Gonzalo" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-02021448v1" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dido Lykoudis" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01411901v1" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Chassin" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-02091838v1" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Musset" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-02092107v1" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Burgos" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01537103v1" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Couffignal" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01536358v1" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grazyna Bozy" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01536341v1" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Fleischer" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01584773v1" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siriporn Boonchoo" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01580408v1" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Booth" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01531571v1" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rika Gyselen" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01580348v1" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Debert" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Gaspar" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Payan" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01411903v1" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Chartier" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvira Arnoux" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01411898v1" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Fradkin" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01411906v1" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estela Erausquin" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01411904v1" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01562437v1" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01825459v1" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanubar Baghirova" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayg&#252;n Eyyubova" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01947525v1" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Waquet" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01802585v1" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Musset" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Taliercio" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01584782v1" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01532826v1" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Agostini" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01469346v1" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Dakhlia" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01536336v1" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro de Maigret" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01536355v1" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Alibert" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01562448v1" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Villa&#231;a" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01411899v1" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01411896v1" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akhil Gupta" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Friedman" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Abeles" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01378983v1" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hanks William" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Imbert" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles St&#233;panoff" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Molini&#233;" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01378991v1" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Porntip Pipatpallop" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01330944v1" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Solari" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01395175v1" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Rabinovich" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01335705v1" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; S&#233;by" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01411902v1" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01469535v1" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aygun Eyyubova" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01802566v1" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Mendoza Castillo" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01802574v1" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-02021451v1" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jannin" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01338100v1" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasmi Shoocongdej" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01337497v1" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Le Forestier" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01574375v1" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Huyse" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01536339v1" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Arbach" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01536239v1" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romolo Loreto" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01537163v1" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Escarpit" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lassaque" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01536108v1" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hizri Amirkhanov" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitalij Naumkin" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Sedov" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01536103v1" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bron" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01536110v1" TargetMode="External"/><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Yule" TargetMode="External"/><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01531582v1" TargetMode="External"/><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier de Planhol" TargetMode="External"/><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01539602v1" TargetMode="External"/><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Lelievre" TargetMode="External"/><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01469343v1" TargetMode="External"/><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fremeaux" TargetMode="External"/><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01346604v1" TargetMode="External"/><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph-Yvon Th&#233;riault" TargetMode="External"/><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01411892v1" TargetMode="External"/><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Carlos Bresser-Pereira" TargetMode="External"/><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01395178v1" TargetMode="External"/><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01335718v1" TargetMode="External"/><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Raybaud" TargetMode="External"/><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bidet" TargetMode="External"/><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01966761v1" TargetMode="External"/><Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Euv&#233;" TargetMode="External"/><Relationship Id="rId1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03611063v1" TargetMode="External"/><Relationship Id="rId1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pimpaneau" TargetMode="External"/><Relationship Id="rId1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Sinelle" TargetMode="External"/><Relationship Id="rId1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gonfond-Pimpaneau" TargetMode="External"/><Relationship Id="rId1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01581449v1" TargetMode="External"/><Relationship Id="rId1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Marie Ferr&#233;" TargetMode="External"/><Relationship Id="rId1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Fourni&#233;" TargetMode="External"/><Relationship Id="rId1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Lepape" TargetMode="External"/><Relationship Id="rId1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristiane Lem&#233;-H&#233;buterne" TargetMode="External"/><Relationship Id="rId1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Heck" TargetMode="External"/><Relationship Id="rId1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01334087v1" TargetMode="External"/><Relationship Id="rId1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderahmen Moumen" TargetMode="External"/><Relationship Id="rId1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-02092114v1" TargetMode="External"/><Relationship Id="rId1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lacouture" TargetMode="External"/><Relationship Id="rId1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-02021457v1" TargetMode="External"/><Relationship Id="rId1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01346083v1" TargetMode="External"/><Relationship Id="rId1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01378984v1" TargetMode="External"/><Relationship Id="rId1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Caron" TargetMode="External"/><Relationship Id="rId1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01526249v1" TargetMode="External"/><Relationship Id="rId1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01536356v1" TargetMode="External"/><Relationship Id="rId1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Marx" TargetMode="External"/><Relationship Id="rId1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01536257v1" TargetMode="External"/><Relationship Id="rId1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique de Moulins" TargetMode="External"/><Relationship Id="rId1151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01536240v1" TargetMode="External"/><Relationship Id="rId1152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Skorupka" TargetMode="External"/><Relationship Id="rId1153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01536147v1" TargetMode="External"/><Relationship Id="rId1154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuf Abdullah" TargetMode="External"/><Relationship Id="rId1155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01536340v1" TargetMode="External"/><Relationship Id="rId1156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lemaire" TargetMode="External"/><Relationship Id="rId1157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01832482v1" TargetMode="External"/><Relationship Id="rId1158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Poissant" TargetMode="External"/><Relationship Id="rId1159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01465123v1" TargetMode="External"/><Relationship Id="rId1160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannine Marquaille" TargetMode="External"/><Relationship Id="rId1161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lemoine" TargetMode="External"/><Relationship Id="rId1162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cath&#233;rine G&#233;nisson" TargetMode="External"/><Relationship Id="rId1163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Percheron" TargetMode="External"/><Relationship Id="rId1164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bergeron" TargetMode="External"/><Relationship Id="rId1165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01339442v1" TargetMode="External"/><Relationship Id="rId1166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Le Roux" TargetMode="External"/><Relationship Id="rId1167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-02189818v1" TargetMode="External"/><Relationship Id="rId1168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques de Vathaire" TargetMode="External"/><Relationship Id="rId1169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-02183968v1" TargetMode="External"/><Relationship Id="rId1170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lanoir" TargetMode="External"/><Relationship Id="rId1171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01920578v1" TargetMode="External"/><Relationship Id="rId1172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komal Raj Aryal" TargetMode="External"/><Relationship Id="rId1173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01821729v1" TargetMode="External"/><Relationship Id="rId1174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01379083v1" TargetMode="External"/><Relationship Id="rId1175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01487274v1" TargetMode="External"/><Relationship Id="rId1176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine O'Miel" TargetMode="External"/><Relationship Id="rId1177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01378974v1" TargetMode="External"/><Relationship Id="rId1178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ballak&#233; Cissoko" TargetMode="External"/><Relationship Id="rId1179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Po&#232;te Lazare" TargetMode="External"/><Relationship Id="rId1180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01487300v1" TargetMode="External"/><Relationship Id="rId1181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Preite" TargetMode="External"/><Relationship Id="rId1182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Bailly-Ma&#238;tre" TargetMode="External"/><Relationship Id="rId1183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Caron" TargetMode="External"/><Relationship Id="rId1184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mio" TargetMode="External"/><Relationship Id="rId1185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Launay" TargetMode="External"/><Relationship Id="rId1186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01471850v1" TargetMode="External"/><Relationship Id="rId1187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mioche" TargetMode="External"/><Relationship Id="rId1188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01411829v1" TargetMode="External"/><Relationship Id="rId1189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Tia" TargetMode="External"/><Relationship Id="rId1190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01411857v1" TargetMode="External"/><Relationship Id="rId1191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Molinier" TargetMode="External"/><Relationship Id="rId1192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Marcelloni" TargetMode="External"/><Relationship Id="rId1193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mansat" TargetMode="External"/><Relationship Id="rId1194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Grumbach" TargetMode="External"/><Relationship Id="rId1195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois R&#233;gis Cypriani" TargetMode="External"/><Relationship Id="rId1196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01411834v1" TargetMode="External"/><Relationship Id="rId1197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacy Sachs" TargetMode="External"/><Relationship Id="rId1198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01411863v1" TargetMode="External"/><Relationship Id="rId1199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baldine Saint Girons" TargetMode="External"/><Relationship Id="rId1200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01411861v1" TargetMode="External"/><Relationship Id="rId1201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Spigai" TargetMode="External"/><Relationship Id="rId1202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Massot" TargetMode="External"/><Relationship Id="rId1203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Terral" TargetMode="External"/><Relationship Id="rId1204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coudroy de Lille" TargetMode="External"/><Relationship Id="rId1205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Tsiomis" TargetMode="External"/><Relationship Id="rId1206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01337033v1" TargetMode="External"/><Relationship Id="rId1207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Barreira Martins" TargetMode="External"/><Relationship Id="rId1208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gon&#231;alo Barreira" TargetMode="External"/><Relationship Id="rId1209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Barreira Martins" TargetMode="External"/><Relationship Id="rId1210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouette Barboff" TargetMode="External"/><Relationship Id="rId1211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01483046v1" TargetMode="External"/><Relationship Id="rId1212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Slotta" TargetMode="External"/><Relationship Id="rId1213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01482964v1" TargetMode="External"/><Relationship Id="rId1214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cinq-Mars" TargetMode="External"/><Relationship Id="rId1215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01471791v1" TargetMode="External"/><Relationship Id="rId1216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chip Buchheit" TargetMode="External"/><Relationship Id="rId1217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01524481v1" TargetMode="External"/><Relationship Id="rId1218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Picq" TargetMode="External"/><Relationship Id="rId1219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Romanens" TargetMode="External"/><Relationship Id="rId1220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cressens" TargetMode="External"/><Relationship Id="rId1221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Cochet" TargetMode="External"/><Relationship Id="rId1222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vallauri" TargetMode="External"/><Relationship Id="rId1223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01524450v1" TargetMode="External"/><Relationship Id="rId1224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Junod" TargetMode="External"/><Relationship Id="rId1225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Wenker" TargetMode="External"/><Relationship Id="rId1226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01524412v1" TargetMode="External"/><Relationship Id="rId1227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cluzeau" TargetMode="External"/><Relationship Id="rId1228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01524392v1" TargetMode="External"/><Relationship Id="rId1229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dupuy" TargetMode="External"/><Relationship Id="rId1230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01522443v1" TargetMode="External"/><Relationship Id="rId1231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Blondel" TargetMode="External"/><Relationship Id="rId1232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01578836v1" TargetMode="External"/><Relationship Id="rId1233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jones" TargetMode="External"/><Relationship Id="rId1234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01578839v1" TargetMode="External"/><Relationship Id="rId1235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Giuliano" TargetMode="External"/><Relationship Id="rId1236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01525321v1" TargetMode="External"/><Relationship Id="rId1237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;mparo G&#243;mez Tepexicuapan" TargetMode="External"/><Relationship Id="rId1238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01540973v1" TargetMode="External"/><Relationship Id="rId1239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Klein" TargetMode="External"/><Relationship Id="rId1240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frommel Sabine" TargetMode="External"/><Relationship Id="rId1241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gernot Kamecke" TargetMode="External"/><Relationship Id="rId1242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01522254v1" TargetMode="External"/><Relationship Id="rId1243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Wintz" TargetMode="External"/><Relationship Id="rId1244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01562470v1" TargetMode="External"/><Relationship Id="rId1245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl-Siegbert Rehberg" TargetMode="External"/><Relationship Id="rId1246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01991315v1" TargetMode="External"/><Relationship Id="rId1247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica de Largy Healy" TargetMode="External"/><Relationship Id="rId1248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01918280v1" TargetMode="External"/><Relationship Id="rId1249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Brasseur" TargetMode="External"/><Relationship Id="rId1250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01918288v1" TargetMode="External"/><Relationship Id="rId1251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Goosse" TargetMode="External"/><Relationship Id="rId1252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Guiot" TargetMode="External"/><Relationship Id="rId1253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01918306v1" TargetMode="External"/><Relationship Id="rId1254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changhui Peng" TargetMode="External"/><Relationship Id="rId1255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01918277v1" TargetMode="External"/><Relationship Id="rId1256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie N Joussaume" TargetMode="External"/><Relationship Id="rId1257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01918323v1" TargetMode="External"/><Relationship Id="rId1258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Popp" TargetMode="External"/><Relationship Id="rId1259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01918342v1" TargetMode="External"/><Relationship Id="rId1260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Serrat Llobet" TargetMode="External"/><Relationship Id="rId1261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01894860v1" TargetMode="External"/><Relationship Id="rId1262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Schwartze" TargetMode="External"/><Relationship Id="rId1263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01894858v1" TargetMode="External"/><Relationship Id="rId1264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hanusse" TargetMode="External"/><Relationship Id="rId1265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01894879v1" TargetMode="External"/><Relationship Id="rId1266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Catteddu" TargetMode="External"/><Relationship Id="rId1267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Marguerie" TargetMode="External"/><Relationship Id="rId1268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01894878v1" TargetMode="External"/><Relationship Id="rId1269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanchet" TargetMode="External"/><Relationship Id="rId1270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Mentele" TargetMode="External"/><Relationship Id="rId1271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01527814v1" TargetMode="External"/><Relationship Id="rId1272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Deriu" TargetMode="External"/><Relationship Id="rId1273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01524424v1" TargetMode="External"/><Relationship Id="rId1274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Drapeau" TargetMode="External"/><Relationship Id="rId1275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01530938v1" TargetMode="External"/><Relationship Id="rId1276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cuillerai" TargetMode="External"/><Relationship Id="rId1277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Borie" TargetMode="External"/><Relationship Id="rId1278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01894851v1" TargetMode="External"/><Relationship Id="rId1279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Desloges" TargetMode="External"/><Relationship Id="rId1280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01894857v1" TargetMode="External"/><Relationship Id="rId1281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Carpentier" TargetMode="External"/><Relationship Id="rId1282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01889311v1" TargetMode="External"/><Relationship Id="rId1283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Marin" TargetMode="External"/><Relationship Id="rId1284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fichet de Clairefontaine" TargetMode="External"/><Relationship Id="rId1285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-02012933v1" TargetMode="External"/><Relationship Id="rId1286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Gauthier" TargetMode="External"/><Relationship Id="rId1287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01578838v1" TargetMode="External"/><Relationship Id="rId1288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Streiberger" TargetMode="External"/><Relationship Id="rId1289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01918330v1" TargetMode="External"/><Relationship Id="rId1290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Martin F&#252;ssel" TargetMode="External"/><Relationship Id="rId1291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01821737v1" TargetMode="External"/><Relationship Id="rId1292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01821722v1" TargetMode="External"/><Relationship Id="rId1293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01821692v1" TargetMode="External"/><Relationship Id="rId1294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01578835v1" TargetMode="External"/><Relationship Id="rId1295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Feyeux" TargetMode="External"/><Relationship Id="rId1296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01918831v1" TargetMode="External"/><Relationship Id="rId1297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Okubi Dj&#233;dj&#233;" TargetMode="External"/><Relationship Id="rId1298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01918821v1" TargetMode="External"/><Relationship Id="rId1299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Somerville" TargetMode="External"/><Relationship Id="rId1300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01918824v1" TargetMode="External"/><Relationship Id="rId1301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Thoron" TargetMode="External"/><Relationship Id="rId1302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01918338v1" TargetMode="External"/><Relationship Id="rId1303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciais" TargetMode="External"/><Relationship Id="rId1304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01918333v1" TargetMode="External"/><Relationship Id="rId1305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Lemeshko" TargetMode="External"/><Relationship Id="rId1306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01524539v1" TargetMode="External"/><Relationship Id="rId1307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Le Goff" TargetMode="External"/><Relationship Id="rId1308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01524375v1" TargetMode="External"/><Relationship Id="rId1309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Boisson" TargetMode="External"/><Relationship Id="rId1310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01530884v1" TargetMode="External"/><Relationship Id="rId1311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Fournier" TargetMode="External"/><Relationship Id="rId1312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01530876v1" TargetMode="External"/><Relationship Id="rId1313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Campos" TargetMode="External"/><Relationship Id="rId1314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01525300v1" TargetMode="External"/><Relationship Id="rId1315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Galeana" TargetMode="External"/><Relationship Id="rId1316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01525318v1" TargetMode="External"/><Relationship Id="rId1317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Demeulenaere-Douy&#232;re" TargetMode="External"/><Relationship Id="rId1318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01379095v1" TargetMode="External"/><Relationship Id="rId1319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Vernieres" TargetMode="External"/><Relationship Id="rId1320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Romei" TargetMode="External"/><Relationship Id="rId1321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01395163v1" TargetMode="External"/><Relationship Id="rId1322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaicbourdt Nicolas" TargetMode="External"/><Relationship Id="rId1323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Tertrais" TargetMode="External"/><Relationship Id="rId1324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01483040v1" TargetMode="External"/><Relationship Id="rId1325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Forti" TargetMode="External"/><Relationship Id="rId1326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01465254v1" TargetMode="External"/><Relationship Id="rId1327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Meilliez" TargetMode="External"/><Relationship Id="rId1328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Debrabant" TargetMode="External"/><Relationship Id="rId1329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01529710v1" TargetMode="External"/><Relationship Id="rId1330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Porqueres I Gen&#233;" TargetMode="External"/><Relationship Id="rId1331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01527831v1" TargetMode="External"/><Relationship Id="rId1332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emmanuelle Plagnol" TargetMode="External"/><Relationship Id="rId1333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01562478v1" TargetMode="External"/><Relationship Id="rId1334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01562475v1" TargetMode="External"/><Relationship Id="rId1335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Heckmann" TargetMode="External"/><Relationship Id="rId1336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01821270v1" TargetMode="External"/><Relationship Id="rId1337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01799617v1" TargetMode="External"/><Relationship Id="rId1338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martti Koskenniemi" TargetMode="External"/><Relationship Id="rId1339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01821262v1" TargetMode="External"/><Relationship Id="rId1340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01522317v1" TargetMode="External"/><Relationship Id="rId1341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dodelin" TargetMode="External"/><Relationship Id="rId1342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01378994v1" TargetMode="External"/><Relationship Id="rId1343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldona Nowowiejska" TargetMode="External"/><Relationship Id="rId1344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Dumas" TargetMode="External"/><Relationship Id="rId1345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Harrison" TargetMode="External"/><Relationship Id="rId1346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Schick" TargetMode="External"/><Relationship Id="rId1347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01378989v1" TargetMode="External"/><Relationship Id="rId1348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Deval" TargetMode="External"/><Relationship Id="rId1349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rappeur Dgiz" TargetMode="External"/><Relationship Id="rId1350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rappeur Blackis" TargetMode="External"/><Relationship Id="rId1351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collignon M&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId1352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01378981v1" TargetMode="External"/><Relationship Id="rId1353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Namp&#233; Sadio Traore" TargetMode="External"/><Relationship Id="rId1354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lassy King Massassy" TargetMode="External"/><Relationship Id="rId1355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souma&#239;la Diakite" TargetMode="External"/><Relationship Id="rId1356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samba Diabate" TargetMode="External"/><Relationship Id="rId1357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01411864v1" TargetMode="External"/><Relationship Id="rId1358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Harvey" TargetMode="External"/><Relationship Id="rId1359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01525303v1" TargetMode="External"/><Relationship Id="rId1360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Soberanis" TargetMode="External"/><Relationship Id="rId1361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01411887v1" TargetMode="External"/><Relationship Id="rId1362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Salzbrunn" TargetMode="External"/><Relationship Id="rId1363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Martiniello" TargetMode="External"/><Relationship Id="rId1364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Haince" TargetMode="External"/><Relationship Id="rId1365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mekdjian" TargetMode="External"/><Relationship Id="rId1366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Gruntz" TargetMode="External"/><Relationship Id="rId1367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01522258v1" TargetMode="External"/><Relationship Id="rId1368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Richard" TargetMode="External"/><Relationship Id="rId1369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01527808v1" TargetMode="External"/><Relationship Id="rId1370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Berthon" TargetMode="External"/><Relationship Id="rId1371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01527817v1" TargetMode="External"/><Relationship Id="rId1372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mongenot Christine" TargetMode="External"/><Relationship Id="rId1373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01522320v1" TargetMode="External"/><Relationship Id="rId1374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouget" TargetMode="External"/><Relationship Id="rId1375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01920570v1" TargetMode="External"/><Relationship Id="rId1376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Millner" TargetMode="External"/><Relationship Id="rId1377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01920583v1" TargetMode="External"/><Relationship Id="rId1378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01920611v1" TargetMode="External"/><Relationship Id="rId1379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Duval" TargetMode="External"/><Relationship Id="rId1380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Chanzy" TargetMode="External"/><Relationship Id="rId1381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01918825v1" TargetMode="External"/><Relationship Id="rId1382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Dupuis" TargetMode="External"/><Relationship Id="rId1383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01918752v1" TargetMode="External"/><Relationship Id="rId1384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charles Hourcade" TargetMode="External"/><Relationship Id="rId1385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01918746v1" TargetMode="External"/><Relationship Id="rId1386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruthie Arieli" TargetMode="External"/><Relationship Id="rId1387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01894888v1" TargetMode="External"/><Relationship Id="rId1388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ouzoulias" TargetMode="External"/><Relationship Id="rId1389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Georges-Leroy" TargetMode="External"/><Relationship Id="rId1390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01918828v1" TargetMode="External"/><Relationship Id="rId1391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Fragni&#232;re" TargetMode="External"/><Relationship Id="rId1392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01562463v1" TargetMode="External"/><Relationship Id="rId1393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Polizzi" TargetMode="External"/><Relationship Id="rId1394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01802522v1" TargetMode="External"/><Relationship Id="rId1395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03605005v1" TargetMode="External"/><Relationship Id="rId1396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mahou" TargetMode="External"/><Relationship Id="rId1397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01529701v1" TargetMode="External"/><Relationship Id="rId1398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01525322v1" TargetMode="External"/><Relationship Id="rId1399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas de Neymet" TargetMode="External"/><Relationship Id="rId1400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01525302v1" TargetMode="External"/><Relationship Id="rId1401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Gonz&#225;lez Medrano" TargetMode="External"/><Relationship Id="rId1402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01530888v1" TargetMode="External"/><Relationship Id="rId1403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Espinoza" TargetMode="External"/><Relationship Id="rId1404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01526252v1" TargetMode="External"/><Relationship Id="rId1405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Aug&#233;" TargetMode="External"/><Relationship Id="rId1406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01529723v1" TargetMode="External"/><Relationship Id="rId1407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Ogilvie" TargetMode="External"/><Relationship Id="rId1408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01524433v1" TargetMode="External"/><Relationship Id="rId1409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg-Joseph Wilhelm" TargetMode="External"/><Relationship Id="rId1410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01519561v1" TargetMode="External"/><Relationship Id="rId1411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles T. Wolfe" TargetMode="External"/><Relationship Id="rId1412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01562453v1" TargetMode="External"/><Relationship Id="rId1413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hochmann" TargetMode="External"/><Relationship Id="rId1414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01395166v1" TargetMode="External"/><Relationship Id="rId1415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Lombardo" TargetMode="External"/><Relationship Id="rId1416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01304228v1" TargetMode="External"/><Relationship Id="rId1417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gulon" TargetMode="External"/><Relationship Id="rId1418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01411859v1" TargetMode="External"/><Relationship Id="rId1419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01411832v1" TargetMode="External"/><Relationship Id="rId1420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01337047v1" TargetMode="External"/><Relationship Id="rId1421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celeste Correia Carvalho Sousa" TargetMode="External"/><Relationship Id="rId1422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01483042v1" TargetMode="External"/><Relationship Id="rId1423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Falconer" TargetMode="External"/><Relationship Id="rId1424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01411839v1" TargetMode="External"/><Relationship Id="rId1425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01411884v1" TargetMode="External"/><Relationship Id="rId1426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Hily" TargetMode="External"/><Relationship Id="rId1427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Laurens" TargetMode="External"/><Relationship Id="rId1428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Gomez Martin" TargetMode="External"/><Relationship Id="rId1429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Chappart" TargetMode="External"/><Relationship Id="rId1430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Magnan Penuela" TargetMode="External"/><Relationship Id="rId1431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01471017v1" TargetMode="External"/><Relationship Id="rId1432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chenciner" TargetMode="External"/><Relationship Id="rId1433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01487272v1" TargetMode="External"/><Relationship Id="rId1434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Kaszynski" TargetMode="External"/><Relationship Id="rId1435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01330885v1" TargetMode="External"/><Relationship Id="rId1436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fraresso" TargetMode="External"/><Relationship Id="rId1437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goepfert" TargetMode="External"/><Relationship Id="rId1438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Wright" TargetMode="External"/><Relationship Id="rId1439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01378965v1" TargetMode="External"/><Relationship Id="rId1440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Bourgeois" TargetMode="External"/><Relationship Id="rId1441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Agache" TargetMode="External"/><Relationship Id="rId1442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01378957v1" TargetMode="External"/><Relationship Id="rId1443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain d'Iribarne" TargetMode="External"/><Relationship Id="rId1444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Ascencao" TargetMode="External"/><Relationship Id="rId1445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nocturne" TargetMode="External"/><Relationship Id="rId1446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01821277v1" TargetMode="External"/><Relationship Id="rId1447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01832264v1" TargetMode="External"/><Relationship Id="rId1448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01826969v1" TargetMode="External"/><Relationship Id="rId1449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-02013017v1" TargetMode="External"/><Relationship Id="rId1450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gaignebet" TargetMode="External"/><Relationship Id="rId1451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-02012960v1" TargetMode="External"/><Relationship Id="rId1452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Tollet" TargetMode="External"/><Relationship Id="rId1453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-02012955v1" TargetMode="External"/><Relationship Id="rId1454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Boyer" TargetMode="External"/><Relationship Id="rId1455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-02012945v1" TargetMode="External"/><Relationship Id="rId1456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Caisson" TargetMode="External"/><Relationship Id="rId1457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-02016664v1" TargetMode="External"/><Relationship Id="rId1458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier-Laurent Salvador" TargetMode="External"/><Relationship Id="rId1459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-02183654v1" TargetMode="External"/><Relationship Id="rId1460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-02183646v1" TargetMode="External"/><Relationship Id="rId1461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01525314v1" TargetMode="External"/><Relationship Id="rId1462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Raffi-Beroud" TargetMode="External"/><Relationship Id="rId1463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01378969v1" TargetMode="External"/><Relationship Id="rId1464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Pernet" TargetMode="External"/><Relationship Id="rId1465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01562477v1" TargetMode="External"/><Relationship Id="rId1466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens Tangerding" TargetMode="External"/><Relationship Id="rId1467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01918823v1" TargetMode="External"/><Relationship Id="rId1468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01894885v1" TargetMode="External"/><Relationship Id="rId1469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire B&#233;nard" TargetMode="External"/><Relationship Id="rId1470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01894876v1" TargetMode="External"/><Relationship Id="rId1471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Matterne" TargetMode="External"/><Relationship Id="rId1472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ruas" TargetMode="External"/><Relationship Id="rId1473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01894854v1" TargetMode="External"/><Relationship Id="rId1474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01800567v1" TargetMode="External"/><Relationship Id="rId1475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01894849v1" TargetMode="External"/><Relationship Id="rId1476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01800510v1" TargetMode="External"/><Relationship Id="rId1477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Aymard" TargetMode="External"/><Relationship Id="rId1478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Collomb" TargetMode="External"/><Relationship Id="rId1479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lefranc" TargetMode="External"/><Relationship Id="rId1480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Rivi&#232;re" TargetMode="External"/><Relationship Id="rId1481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chev&#232;nement" TargetMode="External"/><Relationship Id="rId1482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01918250v1" TargetMode="External"/><Relationship Id="rId1483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mann" TargetMode="External"/><Relationship Id="rId1484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01918817v1" TargetMode="External"/><Relationship Id="rId1485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uno Svedin" TargetMode="External"/><Relationship Id="rId1486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01584748v1" TargetMode="External"/><Relationship Id="rId1487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Roques" TargetMode="External"/><Relationship Id="rId1488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romei Leonardo" TargetMode="External"/><Relationship Id="rId1489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-02189821v1" TargetMode="External"/><Relationship Id="rId1490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lindenberg" TargetMode="External"/><Relationship Id="rId1491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-02012949v1" TargetMode="External"/><Relationship Id="rId1492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiyoko Aiba" TargetMode="External"/><Relationship Id="rId1493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-02016656v1" TargetMode="External"/><Relationship Id="rId1494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01411841v1" TargetMode="External"/><Relationship Id="rId1495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Klimov" TargetMode="External"/><Relationship Id="rId1496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Miryasova" TargetMode="External"/><Relationship Id="rId1497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markku Lonkila" TargetMode="External"/><Relationship Id="rId1498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Desert" TargetMode="External"/><Relationship Id="rId1499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01411880v1" TargetMode="External"/><Relationship Id="rId1500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Chauvenet" TargetMode="External"/><Relationship Id="rId1501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fischer" TargetMode="External"/><Relationship Id="rId1502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tramor Quemeneur" TargetMode="External"/><Relationship Id="rId1503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Levy" TargetMode="External"/><Relationship Id="rId1504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Felder" TargetMode="External"/><Relationship Id="rId1505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01411865v1" TargetMode="External"/><Relationship Id="rId1506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Letourneux" TargetMode="External"/><Relationship Id="rId1507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Caroline Prevot-Julliard" TargetMode="External"/><Relationship Id="rId1508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Haffner" TargetMode="External"/><Relationship Id="rId1509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sigaut" TargetMode="External"/><Relationship Id="rId1510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Bernard" TargetMode="External"/><Relationship Id="rId1511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01378978v1" TargetMode="External"/><Relationship Id="rId1512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01378962v1" TargetMode="External"/><Relationship Id="rId1513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Meyer" TargetMode="External"/><Relationship Id="rId1514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aim&#233;e de La Salle" TargetMode="External"/><Relationship Id="rId1515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Boutineau" TargetMode="External"/><Relationship Id="rId1516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01465252v1" TargetMode="External"/><Relationship Id="rId1517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Faull" TargetMode="External"/><Relationship Id="rId1518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01529719v1" TargetMode="External"/><Relationship Id="rId1519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Richard" TargetMode="External"/><Relationship Id="rId1520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01469335v1" TargetMode="External"/><Relationship Id="rId1521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Morcellini" TargetMode="External"/><Relationship Id="rId1522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01529730v1" TargetMode="External"/><Relationship Id="rId1523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maritza Quevedo" TargetMode="External"/><Relationship Id="rId1524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01524468v1" TargetMode="External"/><Relationship Id="rId1525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Michau" TargetMode="External"/><Relationship Id="rId1526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Drapier" TargetMode="External"/><Relationship Id="rId1527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01524418v1" TargetMode="External"/><Relationship Id="rId1528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Bruciamacchie" TargetMode="External"/><Relationship Id="rId1529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01411879v1" TargetMode="External"/><Relationship Id="rId1530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Leclerc-Olive" TargetMode="External"/><Relationship Id="rId1531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Schnapper" TargetMode="External"/><Relationship Id="rId1532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01455401v1" TargetMode="External"/><Relationship Id="rId1533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kumiko &#38738;&#26408;&#20037;&#32654;&#23376; Aoki" TargetMode="External"/><Relationship Id="rId1534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01482965v1" TargetMode="External"/><Relationship Id="rId1535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fontaine" TargetMode="External"/><Relationship Id="rId1536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01524385v1" TargetMode="External"/><Relationship Id="rId1537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michon Genevi&#232;ve" TargetMode="External"/><Relationship Id="rId1538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01522458v1" TargetMode="External"/><Relationship Id="rId1539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Schnitzler" TargetMode="External"/><Relationship Id="rId1540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Stella Duchiron" TargetMode="External"/><Relationship Id="rId1541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01893969v1" TargetMode="External"/><Relationship Id="rId1542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy San Juan" TargetMode="External"/><Relationship Id="rId1543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01893963v1" TargetMode="External"/><Relationship Id="rId1544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Marcigny" TargetMode="External"/><Relationship Id="rId1545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01799614v1" TargetMode="External"/><Relationship Id="rId1546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Tenzer" TargetMode="External"/><Relationship Id="rId1547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01821296v1" TargetMode="External"/><Relationship Id="rId1548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01799605v1" TargetMode="External"/><Relationship Id="rId1549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bahuchet" TargetMode="External"/><Relationship Id="rId1550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01821550v1" TargetMode="External"/><Relationship Id="rId1551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01918303v1" TargetMode="External"/><Relationship Id="rId1552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Fisher" TargetMode="External"/><Relationship Id="rId1553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01918265v1" TargetMode="External"/><Relationship Id="rId1554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01893961v1" TargetMode="External"/><Relationship Id="rId1555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ghesqui&#232;re" TargetMode="External"/><Relationship Id="rId1556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01821331v1" TargetMode="External"/><Relationship Id="rId1557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01799621v1" TargetMode="External"/><Relationship Id="rId1558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Taieb" TargetMode="External"/><Relationship Id="rId1559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01527823v1" TargetMode="External"/><Relationship Id="rId1560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Corgnet" TargetMode="External"/><Relationship Id="rId1561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01527813v1" TargetMode="External"/><Relationship Id="rId1562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Toftgaard" TargetMode="External"/><Relationship Id="rId1563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01584747v1" TargetMode="External"/><Relationship Id="rId1564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Houl&#232;s" TargetMode="External"/><Relationship Id="rId1565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01522321v1" TargetMode="External"/><Relationship Id="rId1566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupouey" TargetMode="External"/><Relationship Id="rId1567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01786781v1" TargetMode="External"/><Relationship Id="rId1568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hervy Jean-Jacques" TargetMode="External"/><Relationship Id="rId1569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-02012962v1" TargetMode="External"/><Relationship Id="rId1570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartolom&#233; Bennassar" TargetMode="External"/><Relationship Id="rId1571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01378945v1" TargetMode="External"/><Relationship Id="rId1572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Pottier" TargetMode="External"/><Relationship Id="rId1573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01378988v1" TargetMode="External"/><Relationship Id="rId1574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Outtier" TargetMode="External"/><Relationship Id="rId1575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01378971v1" TargetMode="External"/><Relationship Id="rId1576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tschang-Yeul Kim" TargetMode="External"/><Relationship Id="rId1577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01378954v1" TargetMode="External"/><Relationship Id="rId1578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberte Hamayon" TargetMode="External"/><Relationship Id="rId1579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01378975v1" TargetMode="External"/><Relationship Id="rId1580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufiq Izeddiou" TargetMode="External"/><Relationship Id="rId1581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01378968v1" TargetMode="External"/><Relationship Id="rId1582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bougeard" TargetMode="External"/><Relationship Id="rId1583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01379084v1" TargetMode="External"/><Relationship Id="rId1584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01524473v1" TargetMode="External"/><Relationship Id="rId1585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Despert" TargetMode="External"/><Relationship Id="rId1586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01524459v1" TargetMode="External"/><Relationship Id="rId1587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl-Friedrich Sinner" TargetMode="External"/><Relationship Id="rId1588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01524378v1" TargetMode="External"/><Relationship Id="rId1589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Qu&#233;au" TargetMode="External"/><Relationship Id="rId1590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01524381v1" TargetMode="External"/><Relationship Id="rId1591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Boutefeu" TargetMode="External"/><Relationship Id="rId1592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01519556v1" TargetMode="External"/><Relationship Id="rId1593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Soucaille" TargetMode="External"/><Relationship Id="rId1594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01525311v1" TargetMode="External"/><Relationship Id="rId1595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenia Revueltas Acevedo" TargetMode="External"/><Relationship Id="rId1596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01525307v1" TargetMode="External"/><Relationship Id="rId1597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Pr&#233;vost Urkidi" TargetMode="External"/><Relationship Id="rId1598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01562461v1" TargetMode="External"/><Relationship Id="rId1599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Beyer" TargetMode="External"/><Relationship Id="rId1600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01339413v1" TargetMode="External"/><Relationship Id="rId1601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01525296v1" TargetMode="External"/><Relationship Id="rId1602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Olivier Boudon" TargetMode="External"/><Relationship Id="rId1603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01411867v1" TargetMode="External"/><Relationship Id="rId1604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Larr&#232;re" TargetMode="External"/><Relationship Id="rId1605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bougrain-Dubourg" TargetMode="External"/><Relationship Id="rId1606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Legrand" TargetMode="External"/><Relationship Id="rId1607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liseane Rocha Cortez" TargetMode="External"/><Relationship Id="rId1608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Barre" TargetMode="External"/><Relationship Id="rId1609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01802541v1" TargetMode="External"/><Relationship Id="rId1610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hernandez" TargetMode="External"/><Relationship Id="rId1611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01802547v1" TargetMode="External"/><Relationship Id="rId1612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01821715v1" TargetMode="External"/><Relationship Id="rId1613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01918319v1" TargetMode="External"/><Relationship Id="rId1614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsten Zickfeld" TargetMode="External"/><Relationship Id="rId1615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01918311v1" TargetMode="External"/><Relationship Id="rId1616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel D&#233;qu&#233;" TargetMode="External"/><Relationship Id="rId1617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01784288v1" TargetMode="External"/><Relationship Id="rId1618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01918272v1" TargetMode="External"/><Relationship Id="rId1619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Amato" TargetMode="External"/><Relationship Id="rId1620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01966789v1" TargetMode="External"/><Relationship Id="rId1621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Kowalewska-Marszalek" TargetMode="External"/><Relationship Id="rId1622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01832498v1" TargetMode="External"/><Relationship Id="rId1623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Benoist" TargetMode="External"/><Relationship Id="rId1624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Affergan" TargetMode="External"/><Relationship Id="rId1625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Amiel" TargetMode="External"/><Relationship Id="rId1626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Sicard" TargetMode="External"/><Relationship Id="rId1627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01893972v1" TargetMode="External"/><Relationship Id="rId1628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gertrude Blancquaert" TargetMode="External"/><Relationship Id="rId1629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Favory" TargetMode="External"/><Relationship Id="rId1630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01893971v1" TargetMode="External"/><Relationship Id="rId1631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01894886v1" TargetMode="External"/><Relationship Id="rId1632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc S&#233;guier" TargetMode="External"/><Relationship Id="rId1633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01522474v1" TargetMode="External"/><Relationship Id="rId1634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude G&#233;not" TargetMode="External"/><Relationship Id="rId1635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01987914v1" TargetMode="External"/><Relationship Id="rId1636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01786782v1" TargetMode="External"/><Relationship Id="rId1637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle A&#233;li" TargetMode="External"/><Relationship Id="rId1638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01918292v1" TargetMode="External"/><Relationship Id="rId1639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Planton" TargetMode="External"/><Relationship Id="rId1640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01918283v1" TargetMode="External"/><Relationship Id="rId1641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anni Reissel" TargetMode="External"/><Relationship Id="rId1642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-02012912v1" TargetMode="External"/><Relationship Id="rId1643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboubakr Chraibi" TargetMode="External"/><Relationship Id="rId1644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-02013023v1" TargetMode="External"/><Relationship Id="rId1645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-02013013v1" TargetMode="External"/><Relationship Id="rId1646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuniko Uemura" TargetMode="External"/><Relationship Id="rId1647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01411890v1" TargetMode="External"/><Relationship Id="rId1648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sma&#239;n Laacher" TargetMode="External"/><Relationship Id="rId1649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Jedlicki" TargetMode="External"/><Relationship Id="rId1650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Quiminal" TargetMode="External"/><Relationship Id="rId1651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-02091935v1" TargetMode="External"/><Relationship Id="rId1652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberte N. Hamayon" TargetMode="External"/><Relationship Id="rId1653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Lavrillier" TargetMode="External"/><Relationship Id="rId1654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01584751v1" TargetMode="External"/><Relationship Id="rId1655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Thomas" TargetMode="External"/><Relationship Id="rId1656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01584750v1" TargetMode="External"/><Relationship Id="rId1657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01562452v1" TargetMode="External"/><Relationship Id="rId1658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenz Thuri" TargetMode="External"/><Relationship Id="rId1659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01527809v1" TargetMode="External"/><Relationship Id="rId1660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bottineau" TargetMode="External"/><Relationship Id="rId1661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01580424v1" TargetMode="External"/><Relationship Id="rId1662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Caparros" TargetMode="External"/><Relationship Id="rId1663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Bousquet" TargetMode="External"/><Relationship Id="rId1664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Gau" TargetMode="External"/><Relationship Id="rId1665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Faure" TargetMode="External"/><Relationship Id="rId1666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01525316v1" TargetMode="External"/><Relationship Id="rId1667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Aguilar Ochoa" TargetMode="External"/><Relationship Id="rId1668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01525295v1" TargetMode="External"/><Relationship Id="rId1669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Figuerosa Esquer" TargetMode="External"/><Relationship Id="rId1670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01522479v1" TargetMode="External"/><Relationship Id="rId1671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lepart" TargetMode="External"/><Relationship Id="rId1672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-02016648v1" TargetMode="External"/><Relationship Id="rId1673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Amadieu" TargetMode="External"/><Relationship Id="rId1674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01482962v1" TargetMode="External"/><Relationship Id="rId1675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Deshaies" TargetMode="External"/><Relationship Id="rId1676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01411877v1" TargetMode="External"/><Relationship Id="rId1677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Carrillo" TargetMode="External"/><Relationship Id="rId1678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bouilly" TargetMode="External"/><Relationship Id="rId1679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Liagre" TargetMode="External"/><Relationship Id="rId1680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01483052v1" TargetMode="External"/><Relationship Id="rId1681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Ottelli" TargetMode="External"/><Relationship Id="rId1682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01411876v1" TargetMode="External"/><Relationship Id="rId1683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Aguirre Rojas" TargetMode="External"/><Relationship Id="rId1684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Anguiano" TargetMode="External"/><Relationship Id="rId1685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasant Kaiwar" TargetMode="External"/><Relationship Id="rId1686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01578833v1" TargetMode="External"/><Relationship Id="rId1687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Louis Roubert" TargetMode="External"/><Relationship Id="rId1688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01519510v1" TargetMode="External"/><Relationship Id="rId1689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Marcis" TargetMode="External"/><Relationship Id="rId1690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01411849v1" TargetMode="External"/><Relationship Id="rId1691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Soloveytchik" TargetMode="External"/><Relationship Id="rId1692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Clement" TargetMode="External"/><Relationship Id="rId1693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lebedev" TargetMode="External"/><Relationship Id="rId1694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rui" TargetMode="External"/><Relationship Id="rId1695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Thevenot" TargetMode="External"/><Relationship Id="rId1696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01821568v1" TargetMode="External"/><Relationship Id="rId1697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01821251v1" TargetMode="External"/><Relationship Id="rId1698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01918748v1" TargetMode="External"/><Relationship Id="rId1699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zbigniew Zwolinski" TargetMode="External"/><Relationship Id="rId1700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01918340v1" TargetMode="External"/><Relationship Id="rId1701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chauvin" TargetMode="External"/><Relationship Id="rId1702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01918298v1" TargetMode="External"/><Relationship Id="rId1703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Felipe Gonzales Rouco" TargetMode="External"/><Relationship Id="rId1704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01562464v1" TargetMode="External"/><Relationship Id="rId1705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Frommel" TargetMode="External"/><Relationship Id="rId1706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01562465v1" TargetMode="External"/><Relationship Id="rId1707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01920600v1" TargetMode="External"/><Relationship Id="rId1708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01920588v1" TargetMode="External"/><Relationship Id="rId1709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01920594v1" TargetMode="External"/><Relationship Id="rId1710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01802530v1" TargetMode="External"/><Relationship Id="rId1711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Mensitieri" TargetMode="External"/><Relationship Id="rId1712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01889315v1" TargetMode="External"/><Relationship Id="rId1713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volkmar Lauber" TargetMode="External"/><Relationship Id="rId1714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01894882v1" TargetMode="External"/><Relationship Id="rId1715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van den Bossche Benjamin" TargetMode="External"/><Relationship Id="rId1716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01584753v1" TargetMode="External"/><Relationship Id="rId1717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01522318v1" TargetMode="External"/><Relationship Id="rId1718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gauthier" TargetMode="External"/><Relationship Id="rId1719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01578834v1" TargetMode="External"/><Relationship Id="rId1720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Le Galliard" TargetMode="External"/><Relationship Id="rId1721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01525313v1" TargetMode="External"/><Relationship Id="rId1722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Igler" TargetMode="External"/><Relationship Id="rId1723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01525290v1" TargetMode="External"/><Relationship Id="rId1724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-David Avenel" TargetMode="External"/><Relationship Id="rId1725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01525364v1" TargetMode="External"/><Relationship Id="rId1726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bury" TargetMode="External"/><Relationship Id="rId1727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01530878v1" TargetMode="External"/><Relationship Id="rId1728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Brinck" TargetMode="External"/><Relationship Id="rId1729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01530873v1" TargetMode="External"/><Relationship Id="rId1730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Gonzalez" TargetMode="External"/><Relationship Id="rId1731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01529725v1" TargetMode="External"/><Relationship Id="rId1732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Bilbao" TargetMode="External"/><Relationship Id="rId1733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01529714v1" TargetMode="External"/><Relationship Id="rId1734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Andr&#233;" TargetMode="External"/><Relationship Id="rId1735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01562468v1" TargetMode="External"/><Relationship Id="rId1736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Spiechowicz" TargetMode="External"/><Relationship Id="rId1737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01525305v1" TargetMode="External"/><Relationship Id="rId1738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosaura Ramirez Sevilla" TargetMode="External"/><Relationship Id="rId1739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01525294v1" TargetMode="External"/><Relationship Id="rId1740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Eugenia Garc&#237;a" TargetMode="External"/><Relationship Id="rId1741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01524403v1" TargetMode="External"/><Relationship Id="rId1742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lanaspeze" TargetMode="External"/><Relationship Id="rId1743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Peyron" TargetMode="External"/><Relationship Id="rId1744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Athanaze" TargetMode="External"/><Relationship Id="rId1745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01519554v1" TargetMode="External"/><Relationship Id="rId1746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Pomiecinski" TargetMode="External"/><Relationship Id="rId1747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01411856v1" TargetMode="External"/><Relationship Id="rId1748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Lory" TargetMode="External"/><Relationship Id="rId1749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiana Mazzoni" TargetMode="External"/><Relationship Id="rId1750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Gandelsonas" TargetMode="External"/><Relationship Id="rId1751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Lapple" TargetMode="External"/><Relationship Id="rId1752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Uyttenhove" TargetMode="External"/><Relationship Id="rId1753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01411845v1" TargetMode="External"/><Relationship Id="rId1754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre&#239; Demidov" TargetMode="External"/><Relationship Id="rId1755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergue&#239; Patrouchev" TargetMode="External"/><Relationship Id="rId1756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dauce" TargetMode="External"/><Relationship Id="rId1757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Zaytseva" TargetMode="External"/><Relationship Id="rId1758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le Hu&#233;rou" TargetMode="External"/><Relationship Id="rId1759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-02012931v1" TargetMode="External"/><Relationship Id="rId1760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiwaki Shinoda" TargetMode="External"/><Relationship Id="rId1761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-02013022v1" TargetMode="External"/><Relationship Id="rId1762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jourde" TargetMode="External"/><Relationship Id="rId1763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-02012966v1" TargetMode="External"/><Relationship Id="rId1764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sauvage" TargetMode="External"/><Relationship Id="rId1765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-02092109v1" TargetMode="External"/><Relationship Id="rId1766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Tahi" TargetMode="External"/><Relationship Id="rId1767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01336944v1" TargetMode="External"/><Relationship Id="rId1768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01411852v1" TargetMode="External"/><Relationship Id="rId1769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Risto Alapuro" TargetMode="External"/><Relationship Id="rId1770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre&#239; Konoval" TargetMode="External"/><Relationship Id="rId1771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Agrikoliansky" TargetMode="External"/><Relationship Id="rId1772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01411840v1" TargetMode="External"/><Relationship Id="rId1773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01471019v1" TargetMode="External"/><Relationship Id="rId1774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Berger" TargetMode="External"/><Relationship Id="rId1775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01378976v1" TargetMode="External"/><Relationship Id="rId1776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Emler" TargetMode="External"/><Relationship Id="rId1777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;d&#233;ric Collignon" TargetMode="External"/><Relationship Id="rId1778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Orti" TargetMode="External"/><Relationship Id="rId1779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01378963v1" TargetMode="External"/><Relationship Id="rId1780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Arrii" TargetMode="External"/><Relationship Id="rId1781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01378958v1" TargetMode="External"/><Relationship Id="rId1782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Azab" TargetMode="External"/><Relationship Id="rId1783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01378964v1" TargetMode="External"/><Relationship Id="rId1784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Petit" TargetMode="External"/><Relationship Id="rId1785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01487271v1" TargetMode="External"/><Relationship Id="rId1786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazimierz Szewczyk" TargetMode="External"/><Relationship Id="rId1787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01465248v1" TargetMode="External"/><Relationship Id="rId1788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Kerouanton" TargetMode="External"/><Relationship Id="rId1789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01465090v1" TargetMode="External"/><Relationship Id="rId1790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01395168v1" TargetMode="External"/><Relationship Id="rId1791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Pinna" TargetMode="External"/><Relationship Id="rId1792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01395165v1" TargetMode="External"/><Relationship Id="rId1793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiebing Xu" TargetMode="External"/><Relationship Id="rId1794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01465132v1" TargetMode="External"/><Relationship Id="rId1795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Dumont" TargetMode="External"/><Relationship Id="rId1796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01802536v1" TargetMode="External"/><Relationship Id="rId1797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01796659v1" TargetMode="External"/><Relationship Id="rId1798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01918334v1" TargetMode="External"/><Relationship Id="rId1799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Seguin" TargetMode="External"/><Relationship Id="rId1800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01562474v1" TargetMode="External"/><Relationship Id="rId1801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Bertho" TargetMode="External"/><Relationship Id="rId1802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01578837v1" TargetMode="External"/><Relationship Id="rId1803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-02013025v1" TargetMode="External"/><Relationship Id="rId1804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kremski" TargetMode="External"/><Relationship Id="rId1805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bertrand" TargetMode="External"/><Relationship Id="rId1806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice B&#233;nichou" TargetMode="External"/><Relationship Id="rId1807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-02011511v1" TargetMode="External"/><Relationship Id="rId1808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinde Zhang" TargetMode="External"/><Relationship Id="rId1809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-02016668v1" TargetMode="External"/><Relationship Id="rId1810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01522322v1" TargetMode="External"/><Relationship Id="rId1811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01471813v1" TargetMode="External"/><Relationship Id="rId1812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozef Labuda" TargetMode="External"/><Relationship Id="rId1813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01832269v1" TargetMode="External"/><Relationship Id="rId1814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01574386v1" TargetMode="External"/><Relationship Id="rId1815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Dartevelle" TargetMode="External"/><Relationship Id="rId1816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Poivert" TargetMode="External"/><Relationship Id="rId1817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01527825v1" TargetMode="External"/><Relationship Id="rId1818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Welfringer" TargetMode="External"/><Relationship Id="rId1819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01562479v1" TargetMode="External"/><Relationship Id="rId1820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01562467v1" TargetMode="External"/><Relationship Id="rId1821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Leniaud" TargetMode="External"/><Relationship Id="rId1822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01562458v1" TargetMode="External"/><Relationship Id="rId1823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Marx" TargetMode="External"/><Relationship Id="rId1824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01562450v1" TargetMode="External"/><Relationship Id="rId1825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Queyrel" TargetMode="External"/><Relationship Id="rId1826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01562462v1" TargetMode="External"/><Relationship Id="rId1827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen M&#252;ller" TargetMode="External"/><Relationship Id="rId1828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01562469v1" TargetMode="External"/><Relationship Id="rId1829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Davrius" TargetMode="External"/><Relationship Id="rId1830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01525308v1" TargetMode="External"/><Relationship Id="rId1831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Mart&#237;nez Guzm&#225;n" TargetMode="External"/><Relationship Id="rId1832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01525289v1" TargetMode="External"/><Relationship Id="rId1833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Ramos" TargetMode="External"/><Relationship Id="rId1834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01522257v1" TargetMode="External"/><Relationship Id="rId1835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Paillet" TargetMode="External"/><Relationship Id="rId1836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01578840v1" TargetMode="External"/><Relationship Id="rId1837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01524446v1" TargetMode="External"/><Relationship Id="rId1838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fernex" TargetMode="External"/><Relationship Id="rId1839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice de Turckheim" TargetMode="External"/><Relationship Id="rId1840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01524441v1" TargetMode="External"/><Relationship Id="rId1841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jarret" TargetMode="External"/><Relationship Id="rId1842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01529728v1" TargetMode="External"/><Relationship Id="rId1843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jos&#233; Soca" TargetMode="External"/><Relationship Id="rId1844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01529733v1" TargetMode="External"/><Relationship Id="rId1845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Mege" TargetMode="External"/><Relationship Id="rId1846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01524390v1" TargetMode="External"/><Relationship Id="rId1847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Fel" TargetMode="External"/><Relationship Id="rId1848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01378970v1" TargetMode="External"/><Relationship Id="rId1849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01411874v1" TargetMode="External"/><Relationship Id="rId1850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sucheta Mazumdar" TargetMode="External"/><Relationship Id="rId1851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Prum" TargetMode="External"/><Relationship Id="rId1852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01411870v1" TargetMode="External"/><Relationship Id="rId1853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Clergeau" TargetMode="External"/><Relationship Id="rId1854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Guillard" TargetMode="External"/><Relationship Id="rId1855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hubert-Moy" TargetMode="External"/><Relationship Id="rId1856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Werner" TargetMode="External"/><Relationship Id="rId1857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01411830v1" TargetMode="External"/><Relationship Id="rId1858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01378961v1" TargetMode="External"/><Relationship Id="rId1859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sang-Lan Kim" TargetMode="External"/><Relationship Id="rId1860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01411889v1" TargetMode="External"/><Relationship Id="rId1861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Michel" TargetMode="External"/><Relationship Id="rId1862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Gareche Ziamni" TargetMode="External"/><Relationship Id="rId1863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Belkacem" TargetMode="External"/><Relationship Id="rId1864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davina El-Baze" TargetMode="External"/><Relationship Id="rId1865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01395164v1" TargetMode="External"/><Relationship Id="rId1866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Yang" TargetMode="External"/><Relationship Id="rId1867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01378967v1" TargetMode="External"/><Relationship Id="rId1868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bourgeois" TargetMode="External"/><Relationship Id="rId1869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01395161v1" TargetMode="External"/><Relationship Id="rId1870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01821571v1" TargetMode="External"/><Relationship Id="rId1871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01893966v1" TargetMode="External"/><Relationship Id="rId1872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Blouet" TargetMode="External"/><Relationship Id="rId1873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lanchon" TargetMode="External"/><Relationship Id="rId1874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Brun" TargetMode="External"/><Relationship Id="rId1875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01918344v1" TargetMode="External"/><Relationship Id="rId1876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Godwin Anjeinu Abu" TargetMode="External"/><Relationship Id="rId1877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01918270v1" TargetMode="External"/><Relationship Id="rId1878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Danis" TargetMode="External"/><Relationship Id="rId1879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01338086v1" TargetMode="External"/><Relationship Id="rId1880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01469338v1" TargetMode="External"/><Relationship Id="rId1881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Ozerkov" TargetMode="External"/><Relationship Id="rId1882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01469326v1" TargetMode="External"/><Relationship Id="rId1883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01337037v1" TargetMode="External"/><Relationship Id="rId1884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fernandes Baptista" TargetMode="External"/><Relationship Id="rId1885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01378979v1" TargetMode="External"/><Relationship Id="rId1886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Diarra" TargetMode="External"/><Relationship Id="rId1887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Yalomba" TargetMode="External"/><Relationship Id="rId1888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01378960v1" TargetMode="External"/><Relationship Id="rId1889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01562473v1" TargetMode="External"/><Relationship Id="rId1890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian Mario Anselmi" TargetMode="External"/><Relationship Id="rId1891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-02012923v1" TargetMode="External"/><Relationship Id="rId1892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-02013016v1" TargetMode="External"/><Relationship Id="rId1893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sigoda" TargetMode="External"/><Relationship Id="rId1894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-02183938v1" TargetMode="External"/><Relationship Id="rId1895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Allouche-Benayoun" TargetMode="External"/><Relationship Id="rId1896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-02011506v1" TargetMode="External"/><Relationship Id="rId1897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Fontaine" TargetMode="External"/><Relationship Id="rId1898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01411891v1" TargetMode="External"/><Relationship Id="rId1899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lallier" TargetMode="External"/><Relationship Id="rId1900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne dos Santos" TargetMode="External"/><Relationship Id="rId1901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Devillez" TargetMode="External"/><Relationship Id="rId1902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01411835v1" TargetMode="External"/><Relationship Id="rId1903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01465141v1" TargetMode="External"/><Relationship Id="rId1904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Christian Guiollard" TargetMode="External"/><Relationship Id="rId1905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01509360v1" TargetMode="External"/><Relationship Id="rId1906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Varese" TargetMode="External"/><Relationship Id="rId1907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Ros&#233;s" TargetMode="External"/><Relationship Id="rId1908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01487291v1" TargetMode="External"/><Relationship Id="rId1909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Woronoff" TargetMode="External"/><Relationship Id="rId1910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01411836v1" TargetMode="External"/><Relationship Id="rId1911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01918249v1" TargetMode="External"/><Relationship Id="rId1912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Berger" TargetMode="External"/><Relationship Id="rId1913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01562471v1" TargetMode="External"/><Relationship Id="rId1914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Clerc" TargetMode="External"/><Relationship Id="rId1915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01525299v1" TargetMode="External"/><Relationship Id="rId1916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvestre Villegas Revueltas" TargetMode="External"/><Relationship Id="rId1917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01525324v1" TargetMode="External"/><Relationship Id="rId1918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01530891v1" TargetMode="External"/><Relationship Id="rId1919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Reyes" TargetMode="External"/><Relationship Id="rId1920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01525309v1" TargetMode="External"/><Relationship Id="rId1921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fredj" TargetMode="External"/><Relationship Id="rId1922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01525297v1" TargetMode="External"/><Relationship Id="rId1923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Paoli" TargetMode="External"/><Relationship Id="rId1924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01527827v1" TargetMode="External"/><Relationship Id="rId1925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Plante" TargetMode="External"/><Relationship Id="rId1926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01527820v1" TargetMode="External"/><Relationship Id="rId1927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Louis" TargetMode="External"/><Relationship Id="rId1928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01527819v1" TargetMode="External"/><Relationship Id="rId1929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lopez" TargetMode="External"/><Relationship Id="rId1930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01527835v1" TargetMode="External"/><Relationship Id="rId1931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Stroev" TargetMode="External"/><Relationship Id="rId1932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01527829v1" TargetMode="External"/><Relationship Id="rId1933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Evstratov" TargetMode="External"/><Relationship Id="rId1934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01527822v1" TargetMode="External"/><Relationship Id="rId1935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Griffejoen" TargetMode="External"/><Relationship Id="rId1936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01522261v1" TargetMode="External"/><Relationship Id="rId1937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Fran&#231;ois Le Lay" TargetMode="External"/><Relationship Id="rId1938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01522259v1" TargetMode="External"/><Relationship Id="rId1939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gilg" TargetMode="External"/><Relationship Id="rId1940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01522449v1" TargetMode="External"/><Relationship Id="rId1941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chauvin" TargetMode="External"/><Relationship Id="rId1942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01802555v1" TargetMode="External"/><Relationship Id="rId1943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01918313v1" TargetMode="External"/><Relationship Id="rId1944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hallegatte" TargetMode="External"/><Relationship Id="rId1945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01894883v1" TargetMode="External"/><Relationship Id="rId1946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Malrain" TargetMode="External"/><Relationship Id="rId1947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mar&#233;chal" TargetMode="External"/><Relationship Id="rId1948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01918327v1" TargetMode="External"/><Relationship Id="rId1949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Shogren" TargetMode="External"/><Relationship Id="rId1950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01894887v1" TargetMode="External"/><Relationship Id="rId1951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01798808v1" TargetMode="External"/><Relationship Id="rId1952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pottier Bernard" TargetMode="External"/><Relationship Id="rId1953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Dubois" TargetMode="External"/><Relationship Id="rId1954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01799627v1" TargetMode="External"/><Relationship Id="rId1955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Simoni" TargetMode="External"/><Relationship Id="rId1956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Houdebine" TargetMode="External"/><Relationship Id="rId1957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Zimmermann" TargetMode="External"/><Relationship Id="rId1958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01799612v1" TargetMode="External"/><Relationship Id="rId1959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondher Kilani" TargetMode="External"/><Relationship Id="rId1960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01799624v1" TargetMode="External"/><Relationship Id="rId1961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Hag&#232;ge" TargetMode="External"/><Relationship Id="rId1962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01799609v1" TargetMode="External"/><Relationship Id="rId1963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Leclerc" TargetMode="External"/><Relationship Id="rId1964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Barbara Le Gonidec" TargetMode="External"/><Relationship Id="rId1965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Furniss-Yacoubi" TargetMode="External"/><Relationship Id="rId1966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Alvarez-P&#233;reyre" TargetMode="External"/><Relationship Id="rId1967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01799602v1" TargetMode="External"/><Relationship Id="rId1968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Wulf" TargetMode="External"/><Relationship Id="rId1969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01893967v1" TargetMode="External"/><Relationship Id="rId1970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01527815v1" TargetMode="External"/><Relationship Id="rId1971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amedeo Quondam" TargetMode="External"/><Relationship Id="rId1972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01411854v1" TargetMode="External"/><Relationship Id="rId1973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Favarel-Garrigues" TargetMode="External"/><Relationship Id="rId1974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Berelowitch" TargetMode="External"/><Relationship Id="rId1975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-02896943v1" TargetMode="External"/><Relationship Id="rId1976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Giulia Dondero" TargetMode="External"/><Relationship Id="rId1977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciotti Federica" TargetMode="External"/><Relationship Id="rId1978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01379078v1" TargetMode="External"/><Relationship Id="rId1979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Arce" TargetMode="External"/><Relationship Id="rId1980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01379075v1" TargetMode="External"/><Relationship Id="rId1981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Gil Garc&#237;a Francisco" TargetMode="External"/><Relationship Id="rId1982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Langue" TargetMode="External"/><Relationship Id="rId1983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01379073v1" TargetMode="External"/><Relationship Id="rId1984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rina Sherman" TargetMode="External"/><Relationship Id="rId1985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01348437v1" TargetMode="External"/><Relationship Id="rId1986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manar Hammad" TargetMode="External"/><Relationship Id="rId1987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Coppock" TargetMode="External"/><Relationship Id="rId1988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Jervolino" TargetMode="External"/><Relationship Id="rId1989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eco Umberto" TargetMode="External"/><Relationship Id="rId1990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rosa Russo" TargetMode="External"/><Relationship Id="rId1991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-02182992v1" TargetMode="External"/><Relationship Id="rId1992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rennie Yotova" TargetMode="External"/><Relationship Id="rId1993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01797922v1" TargetMode="External"/><Relationship Id="rId1994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Siebald" TargetMode="External"/><Relationship Id="rId1995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Johnson" TargetMode="External"/><Relationship Id="rId1996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01845056v1" TargetMode="External"/><Relationship Id="rId1997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01845078v1" TargetMode="External"/><Relationship Id="rId1998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Baxter" TargetMode="External"/><Relationship Id="rId1999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01347593v1" TargetMode="External"/><Relationship Id="rId2000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Rambelli" TargetMode="External"/><Relationship Id="rId2001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01826794v1" TargetMode="External"/><Relationship Id="rId2002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Rovira" TargetMode="External"/><Relationship Id="rId2003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01821767v1" TargetMode="External"/><Relationship Id="rId2004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01821705v1" TargetMode="External"/><Relationship Id="rId2005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01411814v1" TargetMode="External"/><Relationship Id="rId2006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Garcin" TargetMode="External"/><Relationship Id="rId2007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Racine" TargetMode="External"/><Relationship Id="rId2008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boudet" TargetMode="External"/><Relationship Id="rId2009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Perghini" TargetMode="External"/><Relationship Id="rId2010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anath Ariel de  Vidas" TargetMode="External"/><Relationship Id="rId2011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01797932v1" TargetMode="External"/><Relationship Id="rId2012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavio von Chrismar" TargetMode="External"/><Relationship Id="rId2013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01469307v1" TargetMode="External"/><Relationship Id="rId2014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01347599v1" TargetMode="External"/><Relationship Id="rId2015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Ferraro" TargetMode="External"/><Relationship Id="rId2016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01378946v1" TargetMode="External"/><Relationship Id="rId2017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Buschinger" TargetMode="External"/><Relationship Id="rId2018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01378939v1" TargetMode="External"/><Relationship Id="rId2019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Toffin" TargetMode="External"/><Relationship Id="rId2020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01379067v1" TargetMode="External"/><Relationship Id="rId2021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Maestre" TargetMode="External"/><Relationship Id="rId2022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01348433v1" TargetMode="External"/><Relationship Id="rId2023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Pezzini" TargetMode="External"/><Relationship Id="rId2024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01395250v1" TargetMode="External"/><Relationship Id="rId2025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Coeure" TargetMode="External"/><Relationship Id="rId2026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Khlevniuk" TargetMode="External"/><Relationship Id="rId2027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Werth" TargetMode="External"/><Relationship Id="rId2028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Scherbakova" TargetMode="External"/><Relationship Id="rId2029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ona Toker" TargetMode="External"/><Relationship Id="rId2030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01348913v1" TargetMode="External"/><Relationship Id="rId2031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Leone" TargetMode="External"/><Relationship Id="rId2032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01347587v1" TargetMode="External"/><Relationship Id="rId2033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Volli" TargetMode="External"/><Relationship Id="rId2034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01797929v1" TargetMode="External"/><Relationship Id="rId2035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Kahler-Bohle" TargetMode="External"/><Relationship Id="rId2036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01845064v1" TargetMode="External"/><Relationship Id="rId2037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01348906v1" TargetMode="External"/><Relationship Id="rId2038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Corrain" TargetMode="External"/><Relationship Id="rId2039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01328768v1" TargetMode="External"/><Relationship Id="rId2040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Mercado" TargetMode="External"/><Relationship Id="rId2041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Linker" TargetMode="External"/><Relationship Id="rId2042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Carre&#241;o" TargetMode="External"/><Relationship Id="rId2043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-02183020v1" TargetMode="External"/><Relationship Id="rId2044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Sadan" TargetMode="External"/><Relationship Id="rId2045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Challulau" TargetMode="External"/><Relationship Id="rId2046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01395150v1" TargetMode="External"/><Relationship Id="rId2047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Leboutte" TargetMode="External"/><Relationship Id="rId2048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael M&#252;ller" TargetMode="External"/><Relationship Id="rId2049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ramon" TargetMode="External"/><Relationship Id="rId2050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01347596v1" TargetMode="External"/><Relationship Id="rId2051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01378953v1" TargetMode="External"/><Relationship Id="rId2052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Desroches" TargetMode="External"/><Relationship Id="rId2053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01379074v1" TargetMode="External"/><Relationship Id="rId2054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01826813v1" TargetMode="External"/><Relationship Id="rId2055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01784368v1" TargetMode="External"/><Relationship Id="rId2056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Chouquer" TargetMode="External"/><Relationship Id="rId2057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01845098v1" TargetMode="External"/><Relationship Id="rId2058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-02091843v1" TargetMode="External"/><Relationship Id="rId2059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Romero" TargetMode="External"/><Relationship Id="rId2060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01338105v1" TargetMode="External"/><Relationship Id="rId2061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Requirand" TargetMode="External"/><Relationship Id="rId2062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-02182993v1" TargetMode="External"/><Relationship Id="rId2063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Steinle" TargetMode="External"/><Relationship Id="rId2064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Challulau," TargetMode="External"/><Relationship Id="rId2065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03111918v1" TargetMode="External"/><Relationship Id="rId2066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayesha Siddiqa" TargetMode="External"/><Relationship Id="rId2067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01378947v1" TargetMode="External"/><Relationship Id="rId2068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mozafar Shafi'I" TargetMode="External"/><Relationship Id="rId2069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leyli Atashkar" TargetMode="External"/><Relationship Id="rId2070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean During" TargetMode="External"/><Relationship Id="rId2071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01379079v1" TargetMode="External"/><Relationship Id="rId2072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tokainiua Devatine" TargetMode="External"/><Relationship Id="rId2073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01395158v1" TargetMode="External"/><Relationship Id="rId2074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Mein" TargetMode="External"/><Relationship Id="rId2075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Krasteva" TargetMode="External"/><Relationship Id="rId2076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Schlesinger" TargetMode="External"/><Relationship Id="rId2077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Pohl" TargetMode="External"/><Relationship Id="rId2078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Wolikow" TargetMode="External"/><Relationship Id="rId2079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/medihal-01330112v1" TargetMode="External"/><Relationship Id="rId2080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Hirondelle" TargetMode="External"/><Relationship Id="rId2081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bach," TargetMode="External"/><Relationship Id="rId2082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01395153v1" TargetMode="External"/><Relationship Id="rId2083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Georgeon" TargetMode="External"/><Relationship Id="rId2084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chuvin" TargetMode="External"/><Relationship Id="rId2085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edhem Eldem" TargetMode="External"/><Relationship Id="rId2086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Toumarkine" TargetMode="External"/><Relationship Id="rId2087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01348921v1" TargetMode="External"/><Relationship Id="rId2088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rastier" TargetMode="External"/><Relationship Id="rId2089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01511902v1" TargetMode="External"/><Relationship Id="rId2090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Woywood" TargetMode="External"/><Relationship Id="rId2091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Lopez" TargetMode="External"/><Relationship Id="rId2092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01359279v1" TargetMode="External"/><Relationship Id="rId2093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Diouf" TargetMode="External"/><Relationship Id="rId2094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gilroy" TargetMode="External"/><Relationship Id="rId2095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pap Ndiaye" TargetMode="External"/><Relationship Id="rId2096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Agudelo" TargetMode="External"/><Relationship Id="rId2097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01519528v1" TargetMode="External"/><Relationship Id="rId2098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Lebas" TargetMode="External"/><Relationship Id="rId2099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01511918v1" TargetMode="External"/><Relationship Id="rId2100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-02896946v1" TargetMode="External"/><Relationship Id="rId2101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Marsciani" TargetMode="External"/><Relationship Id="rId2102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01788269v1" TargetMode="External"/><Relationship Id="rId2103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Carrasco" TargetMode="External"/><Relationship Id="rId2104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gleisner" TargetMode="External"/><Relationship Id="rId2105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01821760v1" TargetMode="External"/><Relationship Id="rId2106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01786715v1" TargetMode="External"/><Relationship Id="rId2107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berger" TargetMode="External"/><Relationship Id="rId2108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01411807v1" TargetMode="External"/><Relationship Id="rId2109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Lavabre" TargetMode="External"/><Relationship Id="rId2110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01411825v1" TargetMode="External"/><Relationship Id="rId2111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ferro" TargetMode="External"/><Relationship Id="rId2112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Mink" TargetMode="External"/><Relationship Id="rId2113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morel" TargetMode="External"/><Relationship Id="rId2114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Saint-Geours" TargetMode="External"/><Relationship Id="rId2115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01395151v1" TargetMode="External"/><Relationship Id="rId2116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Blaive" TargetMode="External"/><Relationship Id="rId2117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bauer" TargetMode="External"/><Relationship Id="rId2118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Goussef" TargetMode="External"/><Relationship Id="rId2119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#233; Zombory" TargetMode="External"/><Relationship Id="rId2120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01347556v1" TargetMode="External"/><Relationship Id="rId2121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian Carlo Pellacani" TargetMode="External"/><Relationship Id="rId2122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Galli" TargetMode="External"/><Relationship Id="rId2123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Neri" TargetMode="External"/><Relationship Id="rId2124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Melloni" TargetMode="External"/><Relationship Id="rId2125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01395149v1" TargetMode="External"/><Relationship Id="rId2126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01411826v1" TargetMode="External"/><Relationship Id="rId2127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01471229v1" TargetMode="External"/><Relationship Id="rId2128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Rodriguez" TargetMode="External"/><Relationship Id="rId2129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Abgrall" TargetMode="External"/><Relationship Id="rId2130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01299190v1" TargetMode="External"/><Relationship Id="rId2131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01469767v1" TargetMode="External"/><Relationship Id="rId2132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lian Yang" TargetMode="External"/><Relationship Id="rId2133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Chen-Andro" TargetMode="External"/><Relationship Id="rId2134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01511881v1" TargetMode="External"/><Relationship Id="rId2135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Revault" TargetMode="External"/><Relationship Id="rId2136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01781106v1" TargetMode="External"/><Relationship Id="rId2137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masao Kashinaga" TargetMode="External"/><Relationship Id="rId2138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01836384v1" TargetMode="External"/><Relationship Id="rId2139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01786682v1" TargetMode="External"/><Relationship Id="rId2140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goedefroit Sophie" TargetMode="External"/><Relationship Id="rId2141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre R&#233;veret" TargetMode="External"/><Relationship Id="rId2142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01786694v1" TargetMode="External"/><Relationship Id="rId2143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lombard" TargetMode="External"/><Relationship Id="rId2144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-02183014v1" TargetMode="External"/><Relationship Id="rId2145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel de Lattre" TargetMode="External"/><Relationship Id="rId2146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-02896951v1" TargetMode="External"/><Relationship Id="rId2147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Fabbri" TargetMode="External"/><Relationship Id="rId2148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01330598v1" TargetMode="External"/><Relationship Id="rId2149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susy Delgado" TargetMode="External"/><Relationship Id="rId2150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Fernandes" TargetMode="External"/><Relationship Id="rId2151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnemazou Camille" TargetMode="External"/><Relationship Id="rId2152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01469317v1" TargetMode="External"/><Relationship Id="rId2153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seon-Ja Kim" TargetMode="External"/><Relationship Id="rId2154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cauchie" TargetMode="External"/><Relationship Id="rId2155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01359281v1" TargetMode="External"/><Relationship Id="rId2156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01348428v1" TargetMode="External"/><Relationship Id="rId2157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Dusi" TargetMode="External"/><Relationship Id="rId2158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01821753v1" TargetMode="External"/><Relationship Id="rId2159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01826791v1" TargetMode="External"/><Relationship Id="rId2160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01788276v1" TargetMode="External"/><Relationship Id="rId2161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbert Junginger" TargetMode="External"/><Relationship Id="rId2162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03111959v1" TargetMode="External"/><Relationship Id="rId2163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashis Nandy" TargetMode="External"/><Relationship Id="rId2164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01786730v1" TargetMode="External"/><Relationship Id="rId2165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Carri&#232;re-Buchsenschutz" TargetMode="External"/><Relationship Id="rId2166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01786710v1" TargetMode="External"/><Relationship Id="rId2167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Roca" TargetMode="External"/><Relationship Id="rId2168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01802902v1" TargetMode="External"/><Relationship Id="rId2169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01348435v1" TargetMode="External"/><Relationship Id="rId2170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costantino Marmo" TargetMode="External"/><Relationship Id="rId2171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01322290v1" TargetMode="External"/><Relationship Id="rId2172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marrone Gianfranco" TargetMode="External"/><Relationship Id="rId2173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01455143v1" TargetMode="External"/><Relationship Id="rId2174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01359277v1" TargetMode="External"/><Relationship Id="rId2175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chivallon" TargetMode="External"/><Relationship Id="rId2176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vron Ware" TargetMode="External"/><Relationship Id="rId2177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Ribeiro Thomaz" TargetMode="External"/><Relationship Id="rId2178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01462817v1" TargetMode="External"/><Relationship Id="rId2179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio Bernedo" TargetMode="External"/><Relationship Id="rId2180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01348427v1" TargetMode="External"/><Relationship Id="rId2181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01379081v1" TargetMode="External"/><Relationship Id="rId2182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01411819v1" TargetMode="External"/><Relationship Id="rId2183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ganz" TargetMode="External"/><Relationship Id="rId2184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Cavagnoud" TargetMode="External"/><Relationship Id="rId2185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Saint-Sardos" TargetMode="External"/><Relationship Id="rId2186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Naudet" TargetMode="External"/><Relationship Id="rId2187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01347574v1" TargetMode="External"/><Relationship Id="rId2188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01395139v1" TargetMode="External"/><Relationship Id="rId2189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talia Bachir" TargetMode="External"/><Relationship Id="rId2190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Laborde" TargetMode="External"/><Relationship Id="rId2191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01330581v1" TargetMode="External"/><Relationship Id="rId2192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01786736v1" TargetMode="External"/><Relationship Id="rId2193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rev&#233;ret" TargetMode="External"/><Relationship Id="rId2194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01797924v1" TargetMode="External"/><Relationship Id="rId2195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01796376v1" TargetMode="External"/><Relationship Id="rId2196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01348426v1" TargetMode="External"/><Relationship Id="rId2197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Fumagalli" TargetMode="External"/><Relationship Id="rId2198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01347603v1" TargetMode="External"/><Relationship Id="rId2199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanni Codeluppi" TargetMode="External"/><Relationship Id="rId2200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01348929v1" TargetMode="External"/><Relationship Id="rId2201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felice Cimatti" TargetMode="External"/><Relationship Id="rId2202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01826809v1" TargetMode="External"/><Relationship Id="rId2203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01299200v1" TargetMode="External"/><Relationship Id="rId2204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01378943v1" TargetMode="External"/><Relationship Id="rId2205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Rilly" TargetMode="External"/><Relationship Id="rId2206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01395152v1" TargetMode="External"/><Relationship Id="rId2207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques S&#233;melin" TargetMode="External"/><Relationship Id="rId2208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Babicz" TargetMode="External"/><Relationship Id="rId2209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Baixcas" TargetMode="External"/><Relationship Id="rId2210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyrone Savage" TargetMode="External"/><Relationship Id="rId2211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Delmas" TargetMode="External"/><Relationship Id="rId2212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01395140v1" TargetMode="External"/><Relationship Id="rId2213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01821255v1" TargetMode="External"/><Relationship Id="rId2214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03111938v1" TargetMode="External"/><Relationship Id="rId2215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kedarnath Singh" TargetMode="External"/><Relationship Id="rId2216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Montaut" TargetMode="External"/><Relationship Id="rId2217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01511934v1" TargetMode="External"/><Relationship Id="rId2218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01332509v1" TargetMode="External"/><Relationship Id="rId2219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01348432v1" TargetMode="External"/><Relationship Id="rId2220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piero Ricci" TargetMode="External"/><Relationship Id="rId2221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01359276v1" TargetMode="External"/><Relationship Id="rId2222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio Sansone" TargetMode="External"/><Relationship Id="rId2223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01348430v1" TargetMode="External"/><Relationship Id="rId2224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01378950v1" TargetMode="External"/><Relationship Id="rId2225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01378949v1" TargetMode="External"/><Relationship Id="rId2226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Dehouve" TargetMode="External"/><Relationship Id="rId2227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-02542070v1" TargetMode="External"/><Relationship Id="rId2228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01786712v1" TargetMode="External"/><Relationship Id="rId2229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Moreau" TargetMode="External"/><Relationship Id="rId2230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01786723v1" TargetMode="External"/><Relationship Id="rId2231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Meral" TargetMode="External"/><Relationship Id="rId2232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vahinala Raharinirina" TargetMode="External"/><Relationship Id="rId2233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01797927v1" TargetMode="External"/><Relationship Id="rId2234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01797934v1" TargetMode="External"/><Relationship Id="rId2235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germ&#225;n Hofmann" TargetMode="External"/><Relationship Id="rId2236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01797928v1" TargetMode="External"/><Relationship Id="rId2237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Held Yunge" TargetMode="External"/><Relationship Id="rId2238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01786701v1" TargetMode="External"/><Relationship Id="rId2239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01348918v1" TargetMode="External"/><Relationship Id="rId2240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01347605v1" TargetMode="External"/><Relationship Id="rId2241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Violi" TargetMode="External"/><Relationship Id="rId2242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Cosenza" TargetMode="External"/><Relationship Id="rId2243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01379082v1" TargetMode="External"/><Relationship Id="rId2244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01379077v1" TargetMode="External"/><Relationship Id="rId2245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Leglise" TargetMode="External"/><Relationship Id="rId2246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01411804v1" TargetMode="External"/><Relationship Id="rId2247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01411811v1" TargetMode="External"/><Relationship Id="rId2248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Levy" TargetMode="External"/><Relationship Id="rId2249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bourel" TargetMode="External"/><Relationship Id="rId2250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Zajde" TargetMode="External"/><Relationship Id="rId2251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hochmann" TargetMode="External"/><Relationship Id="rId2252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01826815v1" TargetMode="External"/><Relationship Id="rId2253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bouquet" TargetMode="External"/><Relationship Id="rId2254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01889314v1" TargetMode="External"/><Relationship Id="rId2255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Aparecida Moura" TargetMode="External"/><Relationship Id="rId2256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01845046v1" TargetMode="External"/><Relationship Id="rId2257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01620747v1" TargetMode="External"/><Relationship Id="rId2258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Capdevila" TargetMode="External"/><Relationship Id="rId2259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01395248v1" TargetMode="External"/><Relationship Id="rId2260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gumplowicz" TargetMode="External"/><Relationship Id="rId2261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Veit" TargetMode="External"/><Relationship Id="rId2262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Werner" TargetMode="External"/><Relationship Id="rId2263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01395241v1" TargetMode="External"/><Relationship Id="rId2264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;n&#233;lope Larzilliere" TargetMode="External"/><Relationship Id="rId2265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawod Hosham" TargetMode="External"/><Relationship Id="rId2266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01395137v1" TargetMode="External"/><Relationship Id="rId2267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ribac" TargetMode="External"/><Relationship Id="rId2268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01981317v1" TargetMode="External"/><Relationship Id="rId2269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Brizzi" TargetMode="External"/><Relationship Id="rId2270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01981305v1" TargetMode="External"/><Relationship Id="rId2271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01379053v1" TargetMode="External"/><Relationship Id="rId2272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eila Tarasti" TargetMode="External"/><Relationship Id="rId2273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eero Tarasti" TargetMode="External"/><Relationship Id="rId2274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tero Halonen" TargetMode="External"/><Relationship Id="rId2275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taru Ritavesi" TargetMode="External"/><Relationship Id="rId2276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalle Pajari" TargetMode="External"/><Relationship Id="rId2277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01411993v1" TargetMode="External"/><Relationship Id="rId2278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Andre" TargetMode="External"/><Relationship Id="rId2279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01845128v1" TargetMode="External"/><Relationship Id="rId2280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Langewiesche" TargetMode="External"/><Relationship Id="rId2281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Berthon" TargetMode="External"/><Relationship Id="rId2282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01944841v1" TargetMode="External"/><Relationship Id="rId2283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Andrieu" TargetMode="External"/><Relationship Id="rId2284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01944830v1" TargetMode="External"/><Relationship Id="rId2285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivahn Smadja" TargetMode="External"/><Relationship Id="rId2286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01379065v1" TargetMode="External"/><Relationship Id="rId2287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guillaume" TargetMode="External"/><Relationship Id="rId2288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01944851v1" TargetMode="External"/><Relationship Id="rId2289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Droulez" TargetMode="External"/><Relationship Id="rId2290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01333808v1" TargetMode="External"/><Relationship Id="rId2291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bertrand" TargetMode="External"/><Relationship Id="rId2292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01981283v1" TargetMode="External"/><Relationship Id="rId2293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarcisio Lancioni" TargetMode="External"/><Relationship Id="rId2294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01845147v1" TargetMode="External"/><Relationship Id="rId2295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Hermant" TargetMode="External"/><Relationship Id="rId2296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Pezeril" TargetMode="External"/><Relationship Id="rId2297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roderick Coover" TargetMode="External"/><Relationship Id="rId2298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01981294v1" TargetMode="External"/><Relationship Id="rId2299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Landowski" TargetMode="External"/><Relationship Id="rId2300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01981291v1" TargetMode="External"/><Relationship Id="rId2301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01981278v1" TargetMode="External"/><Relationship Id="rId2302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01471227v1" TargetMode="External"/><Relationship Id="rId2303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nabonnand" TargetMode="External"/><Relationship Id="rId2304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01379179v1" TargetMode="External"/><Relationship Id="rId2305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Ruiz Montealegre" TargetMode="External"/><Relationship Id="rId2306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Ulloque Franco" TargetMode="External"/><Relationship Id="rId2307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01343856v1" TargetMode="External"/><Relationship Id="rId2308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Chiron" TargetMode="External"/><Relationship Id="rId2309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01343858v1" TargetMode="External"/><Relationship Id="rId2310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quansheng Chen" TargetMode="External"/><Relationship Id="rId2311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01333655v1" TargetMode="External"/><Relationship Id="rId2312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pino Paioni" TargetMode="External"/><Relationship Id="rId2313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenza del Marco" TargetMode="External"/><Relationship Id="rId2314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01379047v1" TargetMode="External"/><Relationship Id="rId2315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Riester" TargetMode="External"/><Relationship Id="rId2316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Riester" TargetMode="External"/><Relationship Id="rId2317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Mart&#237;nez" TargetMode="External"/><Relationship Id="rId2318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustin Ribot" TargetMode="External"/><Relationship Id="rId2319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01346102v1" TargetMode="External"/><Relationship Id="rId2320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Warnier" TargetMode="External"/><Relationship Id="rId2321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01379058v1" TargetMode="External"/><Relationship Id="rId2322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Boutet" TargetMode="External"/><Relationship Id="rId2323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01737104v1" TargetMode="External"/><Relationship Id="rId2324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasello Michael" TargetMode="External"/><Relationship Id="rId2325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01781080v1" TargetMode="External"/><Relationship Id="rId2326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01845173v1" TargetMode="External"/><Relationship Id="rId2327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humberto Martins" TargetMode="External"/><Relationship Id="rId2328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terence Wright" TargetMode="External"/><Relationship Id="rId2329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Ian Crawford" TargetMode="External"/><Relationship Id="rId2330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01944873v1" TargetMode="External"/><Relationship Id="rId2331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas de Vittori" TargetMode="External"/><Relationship Id="rId2332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01944826v1" TargetMode="External"/><Relationship Id="rId2333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Gandt" TargetMode="External"/><Relationship Id="rId2334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01944821v1" TargetMode="External"/><Relationship Id="rId2335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01981275v1" TargetMode="External"/><Relationship Id="rId2336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01981300v1" TargetMode="External"/><Relationship Id="rId2337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Fr&#246;hlicher" TargetMode="External"/><Relationship Id="rId2338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01333803v1" TargetMode="External"/><Relationship Id="rId2339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Mancini" TargetMode="External"/><Relationship Id="rId2340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01798807v1" TargetMode="External"/><Relationship Id="rId2341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Gruzinski" TargetMode="External"/><Relationship Id="rId2342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pimentel" TargetMode="External"/><Relationship Id="rId2343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Rao" TargetMode="External"/><Relationship Id="rId2344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Trampus" TargetMode="External"/><Relationship Id="rId2345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01395238v1" TargetMode="External"/><Relationship Id="rId2346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Abou Zahab" TargetMode="External"/><Relationship Id="rId2347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01330705v1" TargetMode="External"/><Relationship Id="rId2348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Copin" TargetMode="External"/><Relationship Id="rId2349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01395247v1" TargetMode="External"/><Relationship Id="rId2350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01395243v1" TargetMode="External"/><Relationship Id="rId2351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roy" TargetMode="External"/><Relationship Id="rId2352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01395232v1" TargetMode="External"/><Relationship Id="rId2353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhad Khosrokhavar" TargetMode="External"/><Relationship Id="rId2354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01379050v1" TargetMode="External"/><Relationship Id="rId2355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregorio Manzur" TargetMode="External"/><Relationship Id="rId2356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Debaisieux" TargetMode="External"/><Relationship Id="rId2357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01379112v1" TargetMode="External"/><Relationship Id="rId2358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Zhang" TargetMode="External"/><Relationship Id="rId2359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bingyang Zhou" TargetMode="External"/><Relationship Id="rId2360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Chen" TargetMode="External"/><Relationship Id="rId2361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01979048v1" TargetMode="External"/><Relationship Id="rId2362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01379056v1" TargetMode="External"/><Relationship Id="rId2363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01395233v1" TargetMode="External"/><Relationship Id="rId2364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faleh Jabar" TargetMode="External"/><Relationship Id="rId2365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01395231v1" TargetMode="External"/><Relationship Id="rId2366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Sharif" TargetMode="External"/><Relationship Id="rId2367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01395236v1" TargetMode="External"/><Relationship Id="rId2368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Serrano" TargetMode="External"/><Relationship Id="rId2369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01469637v1" TargetMode="External"/><Relationship Id="rId2370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Caillat" TargetMode="External"/><Relationship Id="rId2371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aim&#233;e Douce de La Salle" TargetMode="External"/><Relationship Id="rId2372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01463030v1" TargetMode="External"/><Relationship Id="rId2373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amantour Japarov" TargetMode="External"/><Relationship Id="rId2374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01379071v1" TargetMode="External"/><Relationship Id="rId2375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Godelier" TargetMode="External"/><Relationship Id="rId2376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01379062v1" TargetMode="External"/><Relationship Id="rId2377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torfi Tulinius" TargetMode="External"/><Relationship Id="rId2378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Anglade" TargetMode="External"/><Relationship Id="rId2379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Echene" TargetMode="External"/><Relationship Id="rId2380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Massoudy" TargetMode="External"/><Relationship Id="rId2381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01379055v1" TargetMode="External"/><Relationship Id="rId2382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Tabouret-Keller" TargetMode="External"/><Relationship Id="rId2383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01944866v1" TargetMode="External"/><Relationship Id="rId2384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Sakarovitch" TargetMode="External"/><Relationship Id="rId2385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01981286v1" TargetMode="External"/><Relationship Id="rId2386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierluigi Basso Fossali" TargetMode="External"/><Relationship Id="rId2387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01395244v1" TargetMode="External"/><Relationship Id="rId2388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01379049v1" TargetMode="External"/><Relationship Id="rId2389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Lafont" TargetMode="External"/><Relationship Id="rId2390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01519511v1" TargetMode="External"/><Relationship Id="rId2391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01660474v1" TargetMode="External"/><Relationship Id="rId2392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01800506v1" TargetMode="External"/><Relationship Id="rId2393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Astigarraga" TargetMode="External"/><Relationship Id="rId2394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simonetta Scandellari" TargetMode="External"/><Relationship Id="rId2395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Gitterman" TargetMode="External"/><Relationship Id="rId2396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01944817v1" TargetMode="External"/><Relationship Id="rId2397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Friedelmeyer" TargetMode="External"/><Relationship Id="rId2398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01333816v1" TargetMode="External"/><Relationship Id="rId2399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Zicarelli" TargetMode="External"/><Relationship Id="rId2400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01346930v1" TargetMode="External"/><Relationship Id="rId2401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Paillard" TargetMode="External"/><Relationship Id="rId2402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Dahan Dalmedico" TargetMode="External"/><Relationship Id="rId2403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Godard" TargetMode="External"/><Relationship Id="rId2404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01829019v1" TargetMode="External"/><Relationship Id="rId2405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Bhattacharya" TargetMode="External"/><Relationship Id="rId2406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01981316v1" TargetMode="External"/><Relationship Id="rId2407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Jedlowski" TargetMode="External"/><Relationship Id="rId2408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01981288v1" TargetMode="External"/><Relationship Id="rId2409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01981293v1" TargetMode="External"/><Relationship Id="rId2410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang U. Dressler" TargetMode="External"/><Relationship Id="rId2411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355541v1" TargetMode="External"/><Relationship Id="rId2412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elisabeth-de-pablo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-1283-7641" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/187554269" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/317199979" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lacas.inalco.fr/portals/html/resource_339623745/resource_339623745.html" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.trendeo.net/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.observatoire-investissement.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.industries-strategies.com" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lacas.inalco.fr/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lacas.hypotheses.org/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lacas.inalco.fr/portals/html/resource_339623745/resource_339623745.html?portalURL=https:%2F%2Flacas.inalco.fr%2F&amp;portalTitle=Lacas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bit.ly/44M7R9n" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/in/elisa-stdp/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://langarts.hypotheses.org" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/LANGARTS/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://migrobjets.hypotheses.org" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/MIGROBJETS" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inalco.fr/enseignant-chercheur/elisabeth-pablo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://webcommunicationculture.wordpress.com" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://webcultcom.weebly.com/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/user/InterculturalWebTV" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iasa-web.org/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://crbc.ehess.fr/index.php?964" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://semioweb.msh-paris.fr/escom/FR/default.htm" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archivesaudiovisuelles.fr/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://campusaar.hypotheses.org/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/AHM" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archivesaudiovisuelles.fr" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canal-u.tv/recherche/?q=%22elisabeth+de+Pablo%22&amp;submitProgramSearch=Ok&amp;simpleform_submitted=searchbar-form&amp;fromSimpleForm=1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:elisabethstdp@gmail.com" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.persee.fr/doc/geo_0003-4010_1989_num_98_547_20913_t1_0365_0000_2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.worldcat.org/title/aspects-de-la-diaspora-chinoise-reprend-le-texte-de-4-memoires-de-maitrise-par-jacqueline-wong-cheng-paulette-elisabeth-de-pablo-brigitte-bottin-sous-la-dir-de-p-trolliet-prof-de-geogr-de-la-chine-a-linalco/oclc/493037454" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://afea2011.sciencesconf.org/browse/author?authorid=191142" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iste.co.uk/index.php?f=x&amp;ACTION=View&amp;id=453" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cairn.info/revue-le-temps-des-medias-2012-1-page-246.htm#s1n3" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://crbc.ehess.fr/index.php?2079" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.behance.net/elisa-stdp" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466167v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Pablo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697858v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343831v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thanh Tam Do" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325053v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304847v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331007v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Stockinger" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Lemaitre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Chemouny" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Midrier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.4318.1686" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04577354v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Elisseeff" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Galitzine" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04514432v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Poisson" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04513571v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Boidin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04242566v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Guetta" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03889633v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bozdemir" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Gimenez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03921372v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sagart" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03427082v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo de Chiara" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03216134v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laureillard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Otto" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Alexandre Journeau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03216145v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Pistone" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01830348v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Cousin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beraat G&#246;kkus" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Levivier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01914485v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albin Wagener" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Galitzine-Loumpet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01914477v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Louise Milne" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01820452v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Poinsot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Fanlot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Marquette" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Louise Milne" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Tackway" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01914481v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Bouagga" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01914490v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01914476v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chowra Makaremi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01914473v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Davoudian" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01914343v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Agier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01914463v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Wihtol de Wenden" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01914466v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Vollaire" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01914474v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Saglio-Yatzimirsky" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01967051v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gi&#232;s" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingshi Chen" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01305530v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Loumpet-Galitzine" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Natanson" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Tura" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Oumhani" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01967066v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03376385v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Decobert" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-02056035v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01949232v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01395289v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Immanuel Wallerstein" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Wieviorka" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Blanchandin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01412021v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Merckaert" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Tessier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Santelmann" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Palliet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Matarasso" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01788307v2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Faur&#233;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Veauvy" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mareglia" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;ne Gousset" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01412020v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique M&#233;da" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Establie D&#8217;argence" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kniaz" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy de Schutter" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01589623v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Perrot" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Boustani" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;nnec Hurbon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Ferrando" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01518809v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Sarti" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raisa Schpun M&#244;nica" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01395291v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boutry" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Legrand" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01949249v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anouch Sarkissian" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Kerleo" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01988001v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmylou Haffner" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Flament" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minli Yam" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01949245v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Masraff" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bertrand" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01518921v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James A. Green" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01991281v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud d'Enfert" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01788316v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Naze" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Missana" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01788289v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Touraine" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Corm" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-02183022v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gefen" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neli Dobreva" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01395287v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fremeaux" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01412017v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Timbeau" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Callonnec" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Quirion" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01518878v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bergamo" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01991286v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sandrine Paumier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01412015v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gadrey" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01379129v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Nuselovici" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lojkine" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Alioua" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01379128v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Anani" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Florence" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-02183023v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Read" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01469781v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy L. Green" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Schulz" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Lee" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-02184023v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Maluf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01786764v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgardo Manero" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Ah-Hee-Ayan" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01469704v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dang" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munehiro Nohira" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaohua Tian" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montira Rato" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeon Kwan Park" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01514974v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Farhi" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pereira" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01514951v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Camenietzki" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01313810v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rolland" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01379122v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01395281v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01379117v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01412010v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galina Kaninskaia" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01323679v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cam Thi Doan" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboubakr Chra&#239;bi" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Paumier" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khi&#234;m Do" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01379011v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Butel" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01412008v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Tarantino" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01379121v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03049492v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Barnes" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Que Chi Truong" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuong Le Thi" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Tercinet" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01395253v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingjian Gao" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Dutrait" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01786757v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#226;nia Pellegrini" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Napolitano" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severino Jo&#227;o Albuquerque" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Acker" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dari&#225; Gorete Jaremtchuk" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01786773v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean H&#233;brard" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01379116v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01509415v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilton Barroso Filho" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rog&#233;rio Lima" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01395272v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imma Tubella" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01518934v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Th&#233;ry" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01326978v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Michel Marle" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01395276v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dozon" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Dankwa" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Boisseron" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01412006v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fleurbaey" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01412005v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Sorj" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Momoko Seto" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01786779v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#244;nica Raisa Schpun" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03059271v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khanh Nguyen Cong" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01970305v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pisano" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01786744v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James N. Green" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03052395v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01379120v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01518748v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Santana" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01379113v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01308742v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mattiussi" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01379088v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trong Hi&#234;u Dinh" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-02184034v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barkahoum Ferhati" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01786771v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Chirio" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Joffily" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Maria Pedro" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Pitts" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana&#237;na Teles" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01788298v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Dominijanni" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01514940v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Bronrizio" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01518757v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benito Bisso Schmidt" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01412000v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilan Bizberg" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Craveri" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01395271v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Zuber" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01786777v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Torelly" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Simone Rodeghero" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Schneider" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01469760v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien-Jen Lin" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Lin" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01469671v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang Di Phan" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01412007v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frieda Ekotto" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01395278v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bazenguissa-Ganga" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gueboguo" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aminata C&#233;cile Mbaye" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Awondo" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-02089580v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Bobrovnikov" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03059261v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01784347v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Hebrard" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Roberto Martins Filho" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Cancelli" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony W. Pereira" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01518794v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Georges" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Cabanes" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yumi Garcia dos Santos" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Zanin Shimbo" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Veloso Hirata" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01412003v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Lemaallem" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lamboux-Durand" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#238;da Chebbi" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01379024v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Gastambide" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01411980v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Berrebi-Hoffmann" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Prochasson" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Lemieux" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delavergne" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01794777v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukman Akanbi" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Delrieu" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03376915v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Mathieu" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siyan Jin" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary-Anne Zagdoun" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01512479v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Souty" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Peralva" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heitor Jr. Fr&#250;goli" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Birman" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01519032v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roquinaldo Ferreira" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01519008v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Schwarcz" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilda Mendes dos Santos" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01395254v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Charamond" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01794746v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Tennis" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01411982v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gotman" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Bernand" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01796397v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feriel Lalami" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Zabbal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Duke" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01469617v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Baloup" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Nguyen Tat" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01799577v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toyin Oguntunde" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01799587v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ligia Maria Arruda Caf&#233;" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01799581v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seham El Kareh" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01796399v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bresc" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanda Dressler" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Grandguillaume" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare Brandabur" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01799592v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Kembellec" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01787982v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Zacklad" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amos David" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01799576v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bueno" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Meyer" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01411955v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Castells" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01411998v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Setti" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01395202v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongtu Li" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Charle" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aoyu Wei" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01379020v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Trebinjac" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie N&#233;vot" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de Sales" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01799580v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Soualah" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01799584v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulahi Alfadoulou" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01794772v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coleta Vaisman" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audilio Gonzalez" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01794762v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fabre" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gardies" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01469593v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Hai Tran" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01379093v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hamon" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Boucault" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Rasse" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gare" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gerland" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01469681v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh T&#226;m Tran" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01346056v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#7847;m Thi &#272;o&#224;n - Poisson" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cam Thu&#226;n Doan" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01799597v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01300245v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pivaty" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01796398v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Accad" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hourcade" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Alagha" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01512485v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Reid Andrews" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01518988v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Fry" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Boyer" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Herrenschmidt" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Hoffmann" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01395201v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mei Duanmu" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Bergeret Curien" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01379087v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leili Anvar" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Cransac" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ferney" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igal Shamir" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fady Zakar" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01469584v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01385164v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelino Truong" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01794767v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pin&#232;de" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01799586v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Papy" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01598399v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pirouz Eftekhari" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Dupuy" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beth Stafford" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01379026v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Daum" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brocheux" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#226;m-Li&#234;m Luong" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01395209v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Bras" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03033099v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Thu&#226;n Doan" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Doan Cam" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01794779v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tanti" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01799589v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Boutin" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01395203v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tzvetan Todorov" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Revault d'Allonnes" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Henny" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01395200v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Foucher" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01395198v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bert" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Soulier" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Joulian" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Le Carrer" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01395204v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Favret-Saada" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01379014v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bruneton" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrix Mecsi" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01347100v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Forgeot" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Collard" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03195356v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Cobbi" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Ferrier" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kolin Kobayashi" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanako Inaba" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01798694v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Delissen" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinkwon Jung" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyoungyeol Kwon" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyungjoon Chin" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Madelain" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01512454v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Henri Piault" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01796402v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huiyeon Kim" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Gray" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Orange Riv&#233;-Lasan" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01395210v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charmes Eric" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Ancel" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Fisher" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Glasman" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Bacqu&#233;" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01411983v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milagros Palma" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01411969v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Ceci-Nunez" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bataille" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01788277v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Rius Gatell" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01379019v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe-Jean Catinchi" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bonhoure" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamilya Jubran" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guerber" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01395196v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Paradiso" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01385168v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsutomu Iyori" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shin Omae" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Hladik" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01411975v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01788278v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Segarra" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Muraro" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01411979v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y&#244;ichir&#244; Sato" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01411965v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01320353v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Toroptsev" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Chepiga" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01320341v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01395192v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Candido" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Madeira-Santos" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Schaub" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01796429v2" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daeyeol Kim" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lamouroux" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01411973v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01411960v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamit Bozarslan" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Debos" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Baczko" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Makki" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01411954v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lefranc" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Champeil-Desplats" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fournier" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01395214v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hamel" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Donzelot" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Boyte" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Talpin" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie-Anne Boudreau" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01411977v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jullien" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01411974v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Fraser" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01411956v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jacquesson" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gros" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Dollfus" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01411953v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Borrillo" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salomon Lerner Febres" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Maria Gomez" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01411952v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Manceron" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01395193v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Lustosa" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01512445v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01395215v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Dreier" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Sintomer" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chabanet" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurette Wittner" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01395206v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Noel" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Valensi" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Trochel" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01411984v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Thioub" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Cara&#231;a" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01411948v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadya Araujo Guimaraes" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01798687v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01395199v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01395212v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherry Schrecker" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Bretherton" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Kling" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Contamin" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toussaint Jean-Yves" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01379016v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Loup Rajot" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baumgarten" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Di Folco" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Ruy Sanchez" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pont-Humbert" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01788281v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azadeh Kian-Thi&#233;baut" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rada Ivekovic" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01411959v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Sabatier" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Le Gall" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hengerer" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Pioch" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01411971v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01411961v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01512456v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Berenstein Jacques" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Marc" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01320348v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01395207v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Burgat" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Baratay" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01411964v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01411972v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01411945v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chandeigne" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01796403v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fumagalli Matteo" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eunsil Yim" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01385165v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sancho" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01411950v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Lochak" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01411958v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinh-Kim Nguyen" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01411949v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bordigoni" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Berocan Veiga" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Fotta" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Vincent" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Hirata" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01796405v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gel&#233;zeau" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youngmi Kim" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Dormels" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01411942v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Lucia Duarte Lanna" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Battegay" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyro de Almeida Lins" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01509640v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adoram Schneidleder" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Glowczewski" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Garond" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01310376v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bergeron" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01612501v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Th&#233;baud" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rochefort" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Virgili" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smith Bonnie" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01471181v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lombard" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Chave" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01787960v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01794712v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jirasri Deslis" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Gu&#233;rinet" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Carou" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01411931v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karla Adriana Martins Bessa" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Stella Martins Bresciani" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Zalc" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heloisa Pontes" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01395189v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sylvestre" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01796442v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lett" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nupur Chaudhuri" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01379007v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno de La Salle" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Psonis" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01301603v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Malhaire" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01395183v2" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Salazar" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Lomn&#233;" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01794732v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Descamps" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01411936v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bertheleu" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Sales Pereira" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Feveile" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01411937v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01395190v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01395208v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01787978v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-02093335v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Greiner" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01471186v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bennequin" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01313726v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Chorlay" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01326948v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Volkert" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01411929v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01411932v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henriette Asseo" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guita Grin Debert" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Graziela Gomes" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01395187v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Calhoun" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bastin" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01395188v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01509610v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pene" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chihiro Minato" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01796444v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Klapisch-Zuber" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01395186v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Ottone" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01794698v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01411928v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Rojtman" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01451062v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Dubard" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoko Kawamura" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katsuhiko Masuda" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Le Prat" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01796445v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hugon" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Brandler-Weinreb" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Delord" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Rillon" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01411940v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Green" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenia Scarzanella" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piero Brunello" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01395185v2" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Poupeau" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chaumeil" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01509623v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucienne Strivay" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Morvan" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Castejon" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01794738v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01509595v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Carpanin Marimoutou" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lescot" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01509575v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;da Kanafani-Zahar" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Taylor" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sauli" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Latte Abdallah" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01471182v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Weinstein" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01313768v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Jullien" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01411926v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01395191v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Vidal" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dupoux" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Thuram" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Monchicourt" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01379104v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01378998v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marshall Sahlins" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01379005v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Pellicane" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Laferriere" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gaude" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Angelopoulos" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01471030v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=June Barrow-Green" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Anglade" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03663119v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Itier" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Cornejo Endara" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01471029v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pansu" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01379004v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Jaulin" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enis Batur" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Cyrulnik" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Enthoven" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01471027v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rowe" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01379008v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01378999v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Bechennec" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Mercier" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Michel" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01379097v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01379103v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01338075v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01379001v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bloch" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timour Muhidine" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Peju" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Revel" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rey" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01310363v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01304227v1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Wang" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01379000v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Py" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Touati" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihad Darwiche" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01379101v1" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01359648v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Rosas" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Carvallo" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda Rigault" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisette Winkler" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-02093339v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bonnemazou" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-02093305v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beida Chikhi" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil El Jabbar" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Fillon" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01411911v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Buch" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Alberto Romero" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fisher" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Garavaglia" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Sigal" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01411908v1" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01411913v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Entin Entin Gabriel" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Garavaglia Juan" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01471179v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Houzel" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01346927v1" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Meissner" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01584783v1" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Goemaere" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheerachote Soontararak" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prateep Meesilpa" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01584775v1" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01537112v1" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Di Luca" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01832478v1" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Nengeh Mensah" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bourdelais" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01469350v1" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria In&#234;s Guimar&#227;es" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Roses" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01536269v1" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Belova" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Prieto-Ramos" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01536251v1" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Maraqten" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01536337v1" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Phillips" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01536245v1" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Darles" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gentelle" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01541103v1" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Felippe de Alencastro" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01562438v1" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rozeaux" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01539631v1" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Solla" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01832471v1" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bernuzzi de Sant'Anna" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01536153v1" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Julien Robin" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01536134v1" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Stein" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01574158v1" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Francis" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01574156v1" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Petit" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-02093322v1" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Hans Lowy" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01966742v1" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Loison" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01832477v1" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01966759v1" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Portier" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01411907v1" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Piel" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01378997v1" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bhabha Homi" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01378992v1" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Besson" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arielle Besson" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Veras" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-02021455v1" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Chabot" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01531575v2" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Hermann" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01562441v1" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Compagnon" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01584778v1" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weeratham Taragoonnernthai" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01537108v1" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Dayde" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01539642v1" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Sanguineti" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriana Scarpati" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01411900v1" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01966769v1" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaudin" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01966771v1" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Chelini-Pont" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01832481v1" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01536266v1" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Pickworth" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01531576v1" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Feuillebois-Pierunek" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01579364v1" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Iran Farkhondeh" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01531577v1" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Speziale" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01536241v1" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01562445v1" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dumont" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01889317v1" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Corre" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01966762v1" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Godinot" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01966754v1" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Becquemont" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01832274v1" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01966764v1" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Willaime" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01966747v1" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Zuber" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01947528v1" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Wirth" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01947527v1" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Veuille" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01536359v1" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Camps" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01469508v1" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Vautier" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Kester-Duhaut" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Souyri" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Fauconneau" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Galland" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01537186v1" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huw Grange" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01378990v1" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Laroui" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01378973v1" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Stora" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01378987v1" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Joan Bernard" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01346095v1" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia D. Hamilton" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Sputo-Mialet" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01395177v1" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01581460v1" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Valery" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Antoniazzi" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Claverie" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Lora" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Schmitt" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01574154v1" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Strauch" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01574159v1" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Casile" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01574107v1" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phaedra Bouvet" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01536115v1" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Audouin" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01536141v1" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serguei Frantsouzoff" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01562446v1" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fl&#233;chet Ana&#239;s" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01378993v1" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01411903v1" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Chartier" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvira Arnoux" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01379013v1" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Robin Christian" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Papino" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01471178v1" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Vitrac" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01411906v1" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estela Erausquin" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01411904v1" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01411898v1" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Fradkin" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-02021458v1" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Germain-Thomas" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Gonzalo" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-02021448v1" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dido Lykoudis" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01580348v1" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Debert" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Gaspar" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Payan" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01580408v1" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Booth" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01832486v1" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Rodger" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01832468v1" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01966751v1" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baub&#233;rot" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01539649v1" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Surrel" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01581438v1" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Cavicchi" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Collomb" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Basilio Ricossa" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;jane Gay Canton" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole B&#233;riou" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01536358v1" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grazyna Bozy" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01537103v1" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Couffignal" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01584773v1" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siriporn Boonchoo" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-02091838v1" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Musset" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-02092107v1" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Burgos" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01531578v1" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Richard" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01531571v1" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rika Gyselen" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01536162v1" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Multhoff" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01536280v1" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila Nehm&#233;" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charloux" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01536341v1" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Fleischer" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01411901v1" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Chassin" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01802585v1" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Musset" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Taliercio" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01947525v1" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Waquet" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01825459v1" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanubar Baghirova" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayg&#252;n Eyyubova" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01335705v1" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; S&#233;by" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01378983v1" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hanks William" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Imbert" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles St&#233;panoff" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Molini&#233;" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01469535v1" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aygun Eyyubova" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01378991v1" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Porntip Pipatpallop" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01330944v1" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Solari" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01395175v1" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Rabinovich" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01532826v1" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Agostini" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01536336v1" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro de Maigret" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01584782v1" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01536355v1" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Alibert" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01411899v1" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01411896v1" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akhil Gupta" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Friedman" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Abeles" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01411902v1" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01469346v1" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Dakhlia" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01562448v1" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Villa&#231;a" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01562437v1" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01802566v1" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Mendoza Castillo" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01802574v1" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01539602v1" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Lelievre" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01469343v1" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fremeaux" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01537163v1" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Escarpit" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lassaque" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01335718v1" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Raybaud" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bidet" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01395178v1" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01346604v1" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph-Yvon Th&#233;riault" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01411892v1" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Carlos Bresser-Pereira" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01337497v1" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Le Forestier" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01338100v1" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasmi Shoocongdej" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-02021451v1" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jannin" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01966761v1" TargetMode="External"/><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Euv&#233;" TargetMode="External"/><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03611063v1" TargetMode="External"/><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pimpaneau" TargetMode="External"/><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Sinelle" TargetMode="External"/><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gonfond-Pimpaneau" TargetMode="External"/><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01531582v1" TargetMode="External"/><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier de Planhol" TargetMode="External"/><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01536339v1" TargetMode="External"/><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Arbach" TargetMode="External"/><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01536103v1" TargetMode="External"/><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bron" TargetMode="External"/><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01536239v1" TargetMode="External"/><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romolo Loreto" TargetMode="External"/><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01536108v1" TargetMode="External"/><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hizri Amirkhanov" TargetMode="External"/><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitalij Naumkin" TargetMode="External"/><Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Sedov" TargetMode="External"/><Relationship Id="rId1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01536110v1" TargetMode="External"/><Relationship Id="rId1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Yule" TargetMode="External"/><Relationship Id="rId1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01574375v1" TargetMode="External"/><Relationship Id="rId1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Huyse" TargetMode="External"/><Relationship Id="rId1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01581449v1" TargetMode="External"/><Relationship Id="rId1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Marie Ferr&#233;" TargetMode="External"/><Relationship Id="rId1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Fourni&#233;" TargetMode="External"/><Relationship Id="rId1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Lepape" TargetMode="External"/><Relationship Id="rId1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristiane Lem&#233;-H&#233;buterne" TargetMode="External"/><Relationship Id="rId1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Heck" TargetMode="External"/><Relationship Id="rId1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01334087v1" TargetMode="External"/><Relationship Id="rId1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderahmen Moumen" TargetMode="External"/><Relationship Id="rId1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-02092114v1" TargetMode="External"/><Relationship Id="rId1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lacouture" TargetMode="External"/><Relationship Id="rId1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-02021457v1" TargetMode="External"/><Relationship Id="rId1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01346083v1" TargetMode="External"/><Relationship Id="rId1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01378984v1" TargetMode="External"/><Relationship Id="rId1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Caron" TargetMode="External"/><Relationship Id="rId1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01832482v1" TargetMode="External"/><Relationship Id="rId1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Poissant" TargetMode="External"/><Relationship Id="rId1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01536356v1" TargetMode="External"/><Relationship Id="rId1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Marx" TargetMode="External"/><Relationship Id="rId1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01536340v1" TargetMode="External"/><Relationship Id="rId1151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lemaire" TargetMode="External"/><Relationship Id="rId1152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01536240v1" TargetMode="External"/><Relationship Id="rId1153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Skorupka" TargetMode="External"/><Relationship Id="rId1154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01526249v1" TargetMode="External"/><Relationship Id="rId1155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01536257v1" TargetMode="External"/><Relationship Id="rId1156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique de Moulins" TargetMode="External"/><Relationship Id="rId1157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01536147v1" TargetMode="External"/><Relationship Id="rId1158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuf Abdullah" TargetMode="External"/><Relationship Id="rId1159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01465123v1" TargetMode="External"/><Relationship Id="rId1160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannine Marquaille" TargetMode="External"/><Relationship Id="rId1161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lemoine" TargetMode="External"/><Relationship Id="rId1162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cath&#233;rine G&#233;nisson" TargetMode="External"/><Relationship Id="rId1163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Percheron" TargetMode="External"/><Relationship Id="rId1164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bergeron" TargetMode="External"/><Relationship Id="rId1165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01339442v1" TargetMode="External"/><Relationship Id="rId1166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Le Roux" TargetMode="External"/><Relationship Id="rId1167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-02189818v1" TargetMode="External"/><Relationship Id="rId1168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques de Vathaire" TargetMode="External"/><Relationship Id="rId1169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-02183968v1" TargetMode="External"/><Relationship Id="rId1170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lanoir" TargetMode="External"/><Relationship Id="rId1171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01920578v1" TargetMode="External"/><Relationship Id="rId1172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komal Raj Aryal" TargetMode="External"/><Relationship Id="rId1173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01821729v1" TargetMode="External"/><Relationship Id="rId1174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01379083v1" TargetMode="External"/><Relationship Id="rId1175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01487274v1" TargetMode="External"/><Relationship Id="rId1176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine O'Miel" TargetMode="External"/><Relationship Id="rId1177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01378974v1" TargetMode="External"/><Relationship Id="rId1178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ballak&#233; Cissoko" TargetMode="External"/><Relationship Id="rId1179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Po&#232;te Lazare" TargetMode="External"/><Relationship Id="rId1180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01487300v1" TargetMode="External"/><Relationship Id="rId1181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Preite" TargetMode="External"/><Relationship Id="rId1182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Bailly-Ma&#238;tre" TargetMode="External"/><Relationship Id="rId1183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Caron" TargetMode="External"/><Relationship Id="rId1184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mio" TargetMode="External"/><Relationship Id="rId1185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Launay" TargetMode="External"/><Relationship Id="rId1186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01471850v1" TargetMode="External"/><Relationship Id="rId1187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mioche" TargetMode="External"/><Relationship Id="rId1188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01411829v1" TargetMode="External"/><Relationship Id="rId1189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Tia" TargetMode="External"/><Relationship Id="rId1190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01411857v1" TargetMode="External"/><Relationship Id="rId1191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Molinier" TargetMode="External"/><Relationship Id="rId1192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Marcelloni" TargetMode="External"/><Relationship Id="rId1193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mansat" TargetMode="External"/><Relationship Id="rId1194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Grumbach" TargetMode="External"/><Relationship Id="rId1195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois R&#233;gis Cypriani" TargetMode="External"/><Relationship Id="rId1196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01411834v1" TargetMode="External"/><Relationship Id="rId1197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacy Sachs" TargetMode="External"/><Relationship Id="rId1198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01411863v1" TargetMode="External"/><Relationship Id="rId1199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baldine Saint Girons" TargetMode="External"/><Relationship Id="rId1200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01411861v1" TargetMode="External"/><Relationship Id="rId1201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Spigai" TargetMode="External"/><Relationship Id="rId1202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Massot" TargetMode="External"/><Relationship Id="rId1203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Terral" TargetMode="External"/><Relationship Id="rId1204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coudroy de Lille" TargetMode="External"/><Relationship Id="rId1205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Tsiomis" TargetMode="External"/><Relationship Id="rId1206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01337033v1" TargetMode="External"/><Relationship Id="rId1207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Barreira Martins" TargetMode="External"/><Relationship Id="rId1208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gon&#231;alo Barreira" TargetMode="External"/><Relationship Id="rId1209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Barreira Martins" TargetMode="External"/><Relationship Id="rId1210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouette Barboff" TargetMode="External"/><Relationship Id="rId1211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01483046v1" TargetMode="External"/><Relationship Id="rId1212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Slotta" TargetMode="External"/><Relationship Id="rId1213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01482964v1" TargetMode="External"/><Relationship Id="rId1214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cinq-Mars" TargetMode="External"/><Relationship Id="rId1215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01471791v1" TargetMode="External"/><Relationship Id="rId1216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chip Buchheit" TargetMode="External"/><Relationship Id="rId1217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01524481v1" TargetMode="External"/><Relationship Id="rId1218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Picq" TargetMode="External"/><Relationship Id="rId1219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Romanens" TargetMode="External"/><Relationship Id="rId1220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cressens" TargetMode="External"/><Relationship Id="rId1221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Cochet" TargetMode="External"/><Relationship Id="rId1222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vallauri" TargetMode="External"/><Relationship Id="rId1223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01524450v1" TargetMode="External"/><Relationship Id="rId1224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Junod" TargetMode="External"/><Relationship Id="rId1225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Wenker" TargetMode="External"/><Relationship Id="rId1226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01524412v1" TargetMode="External"/><Relationship Id="rId1227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cluzeau" TargetMode="External"/><Relationship Id="rId1228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01524392v1" TargetMode="External"/><Relationship Id="rId1229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dupuy" TargetMode="External"/><Relationship Id="rId1230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01578836v1" TargetMode="External"/><Relationship Id="rId1231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jones" TargetMode="External"/><Relationship Id="rId1232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01578839v1" TargetMode="External"/><Relationship Id="rId1233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Giuliano" TargetMode="External"/><Relationship Id="rId1234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01525321v1" TargetMode="External"/><Relationship Id="rId1235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;mparo G&#243;mez Tepexicuapan" TargetMode="External"/><Relationship Id="rId1236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01540973v1" TargetMode="External"/><Relationship Id="rId1237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Klein" TargetMode="External"/><Relationship Id="rId1238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frommel Sabine" TargetMode="External"/><Relationship Id="rId1239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gernot Kamecke" TargetMode="External"/><Relationship Id="rId1240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01522254v1" TargetMode="External"/><Relationship Id="rId1241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Wintz" TargetMode="External"/><Relationship Id="rId1242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01562470v1" TargetMode="External"/><Relationship Id="rId1243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl-Siegbert Rehberg" TargetMode="External"/><Relationship Id="rId1244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01991315v1" TargetMode="External"/><Relationship Id="rId1245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica de Largy Healy" TargetMode="External"/><Relationship Id="rId1246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01918280v1" TargetMode="External"/><Relationship Id="rId1247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Brasseur" TargetMode="External"/><Relationship Id="rId1248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01918288v1" TargetMode="External"/><Relationship Id="rId1249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Goosse" TargetMode="External"/><Relationship Id="rId1250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Guiot" TargetMode="External"/><Relationship Id="rId1251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01918306v1" TargetMode="External"/><Relationship Id="rId1252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changhui Peng" TargetMode="External"/><Relationship Id="rId1253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01918277v1" TargetMode="External"/><Relationship Id="rId1254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie N Joussaume" TargetMode="External"/><Relationship Id="rId1255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01918323v1" TargetMode="External"/><Relationship Id="rId1256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Popp" TargetMode="External"/><Relationship Id="rId1257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01918342v1" TargetMode="External"/><Relationship Id="rId1258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Serrat Llobet" TargetMode="External"/><Relationship Id="rId1259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01894860v1" TargetMode="External"/><Relationship Id="rId1260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Schwartze" TargetMode="External"/><Relationship Id="rId1261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01894858v1" TargetMode="External"/><Relationship Id="rId1262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hanusse" TargetMode="External"/><Relationship Id="rId1263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01894879v1" TargetMode="External"/><Relationship Id="rId1264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Catteddu" TargetMode="External"/><Relationship Id="rId1265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Marguerie" TargetMode="External"/><Relationship Id="rId1266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01894878v1" TargetMode="External"/><Relationship Id="rId1267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanchet" TargetMode="External"/><Relationship Id="rId1268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Mentele" TargetMode="External"/><Relationship Id="rId1269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01527814v1" TargetMode="External"/><Relationship Id="rId1270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Deriu" TargetMode="External"/><Relationship Id="rId1271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01524424v1" TargetMode="External"/><Relationship Id="rId1272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Drapeau" TargetMode="External"/><Relationship Id="rId1273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01530938v1" TargetMode="External"/><Relationship Id="rId1274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cuillerai" TargetMode="External"/><Relationship Id="rId1275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Borie" TargetMode="External"/><Relationship Id="rId1276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01522443v1" TargetMode="External"/><Relationship Id="rId1277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Blondel" TargetMode="External"/><Relationship Id="rId1278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-02189821v1" TargetMode="External"/><Relationship Id="rId1279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lindenberg" TargetMode="External"/><Relationship Id="rId1280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-02016656v1" TargetMode="External"/><Relationship Id="rId1281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01562477v1" TargetMode="External"/><Relationship Id="rId1282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens Tangerding" TargetMode="External"/><Relationship Id="rId1283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01522321v1" TargetMode="External"/><Relationship Id="rId1284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupouey" TargetMode="External"/><Relationship Id="rId1285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01584748v1" TargetMode="External"/><Relationship Id="rId1286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Roques" TargetMode="External"/><Relationship Id="rId1287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romei Leonardo" TargetMode="External"/><Relationship Id="rId1288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01584747v1" TargetMode="External"/><Relationship Id="rId1289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Houl&#232;s" TargetMode="External"/><Relationship Id="rId1290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01527813v1" TargetMode="External"/><Relationship Id="rId1291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Toftgaard" TargetMode="External"/><Relationship Id="rId1292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01527823v1" TargetMode="External"/><Relationship Id="rId1293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Corgnet" TargetMode="External"/><Relationship Id="rId1294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01524418v1" TargetMode="External"/><Relationship Id="rId1295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Bruciamacchie" TargetMode="External"/><Relationship Id="rId1296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01529730v1" TargetMode="External"/><Relationship Id="rId1297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maritza Quevedo" TargetMode="External"/><Relationship Id="rId1298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01529719v1" TargetMode="External"/><Relationship Id="rId1299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Richard" TargetMode="External"/><Relationship Id="rId1300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01378962v1" TargetMode="External"/><Relationship Id="rId1301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Meyer" TargetMode="External"/><Relationship Id="rId1302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aim&#233;e de La Salle" TargetMode="External"/><Relationship Id="rId1303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Boutineau" TargetMode="External"/><Relationship Id="rId1304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01786781v1" TargetMode="External"/><Relationship Id="rId1305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hervy Jean-Jacques" TargetMode="External"/><Relationship Id="rId1306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01799605v1" TargetMode="External"/><Relationship Id="rId1307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bahuchet" TargetMode="External"/><Relationship Id="rId1308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01799621v1" TargetMode="External"/><Relationship Id="rId1309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Taieb" TargetMode="External"/><Relationship Id="rId1310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01799614v1" TargetMode="External"/><Relationship Id="rId1311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Tenzer" TargetMode="External"/><Relationship Id="rId1312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01821296v1" TargetMode="External"/><Relationship Id="rId1313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01821331v1" TargetMode="External"/><Relationship Id="rId1314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01821550v1" TargetMode="External"/><Relationship Id="rId1315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01893961v1" TargetMode="External"/><Relationship Id="rId1316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ghesqui&#232;re" TargetMode="External"/><Relationship Id="rId1317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01894876v1" TargetMode="External"/><Relationship Id="rId1318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Matterne" TargetMode="External"/><Relationship Id="rId1319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ruas" TargetMode="External"/><Relationship Id="rId1320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01894849v1" TargetMode="External"/><Relationship Id="rId1321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ouzoulias" TargetMode="External"/><Relationship Id="rId1322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01894885v1" TargetMode="External"/><Relationship Id="rId1323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire B&#233;nard" TargetMode="External"/><Relationship Id="rId1324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01894854v1" TargetMode="External"/><Relationship Id="rId1325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Georges-Leroy" TargetMode="External"/><Relationship Id="rId1326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01800567v1" TargetMode="External"/><Relationship Id="rId1327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01893963v1" TargetMode="External"/><Relationship Id="rId1328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Marcigny" TargetMode="External"/><Relationship Id="rId1329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01893969v1" TargetMode="External"/><Relationship Id="rId1330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy San Juan" TargetMode="External"/><Relationship Id="rId1331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01800510v1" TargetMode="External"/><Relationship Id="rId1332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Aymard" TargetMode="External"/><Relationship Id="rId1333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Collomb" TargetMode="External"/><Relationship Id="rId1334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lefranc" TargetMode="External"/><Relationship Id="rId1335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Rivi&#232;re" TargetMode="External"/><Relationship Id="rId1336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chev&#232;nement" TargetMode="External"/><Relationship Id="rId1337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01482965v1" TargetMode="External"/><Relationship Id="rId1338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fontaine" TargetMode="External"/><Relationship Id="rId1339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01411880v1" TargetMode="External"/><Relationship Id="rId1340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Chauvenet" TargetMode="External"/><Relationship Id="rId1341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fischer" TargetMode="External"/><Relationship Id="rId1342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tramor Quemeneur" TargetMode="External"/><Relationship Id="rId1343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Levy" TargetMode="External"/><Relationship Id="rId1344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Felder" TargetMode="External"/><Relationship Id="rId1345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01411879v1" TargetMode="External"/><Relationship Id="rId1346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Leclerc-Olive" TargetMode="External"/><Relationship Id="rId1347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Schnapper" TargetMode="External"/><Relationship Id="rId1348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01411865v1" TargetMode="External"/><Relationship Id="rId1349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Letourneux" TargetMode="External"/><Relationship Id="rId1350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Caroline Prevot-Julliard" TargetMode="External"/><Relationship Id="rId1351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Haffner" TargetMode="External"/><Relationship Id="rId1352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sigaut" TargetMode="External"/><Relationship Id="rId1353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Bernard" TargetMode="External"/><Relationship Id="rId1354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01411841v1" TargetMode="External"/><Relationship Id="rId1355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Klimov" TargetMode="External"/><Relationship Id="rId1356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Miryasova" TargetMode="External"/><Relationship Id="rId1357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markku Lonkila" TargetMode="External"/><Relationship Id="rId1358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Desert" TargetMode="External"/><Relationship Id="rId1359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01378978v1" TargetMode="External"/><Relationship Id="rId1360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Namp&#233; Sadio Traore" TargetMode="External"/><Relationship Id="rId1361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lassy King Massassy" TargetMode="External"/><Relationship Id="rId1362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rappeur Blackis" TargetMode="External"/><Relationship Id="rId1363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souma&#239;la Diakite" TargetMode="External"/><Relationship Id="rId1364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samba Diabate" TargetMode="External"/><Relationship Id="rId1365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01455401v1" TargetMode="External"/><Relationship Id="rId1366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kumiko &#38738;&#26408;&#20037;&#32654;&#23376; Aoki" TargetMode="External"/><Relationship Id="rId1367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01524468v1" TargetMode="External"/><Relationship Id="rId1368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Michau" TargetMode="External"/><Relationship Id="rId1369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Drapier" TargetMode="External"/><Relationship Id="rId1370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01524385v1" TargetMode="External"/><Relationship Id="rId1371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michon Genevi&#232;ve" TargetMode="External"/><Relationship Id="rId1372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01469335v1" TargetMode="External"/><Relationship Id="rId1373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Morcellini" TargetMode="External"/><Relationship Id="rId1374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Romei" TargetMode="External"/><Relationship Id="rId1375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01918823v1" TargetMode="External"/><Relationship Id="rId1376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01918817v1" TargetMode="External"/><Relationship Id="rId1377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uno Svedin" TargetMode="External"/><Relationship Id="rId1378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01918303v1" TargetMode="External"/><Relationship Id="rId1379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Fisher" TargetMode="External"/><Relationship Id="rId1380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01918265v1" TargetMode="External"/><Relationship Id="rId1381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01918250v1" TargetMode="External"/><Relationship Id="rId1382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mann" TargetMode="External"/><Relationship Id="rId1383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01465252v1" TargetMode="External"/><Relationship Id="rId1384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Faull" TargetMode="External"/><Relationship Id="rId1385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Debrabant" TargetMode="External"/><Relationship Id="rId1386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01522458v1" TargetMode="External"/><Relationship Id="rId1387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Schnitzler" TargetMode="External"/><Relationship Id="rId1388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Stella Duchiron" TargetMode="External"/><Relationship Id="rId1389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-02012949v1" TargetMode="External"/><Relationship Id="rId1390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiyoko Aiba" TargetMode="External"/><Relationship Id="rId1391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-02012962v1" TargetMode="External"/><Relationship Id="rId1392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartolom&#233; Bennassar" TargetMode="External"/><Relationship Id="rId1393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01527808v1" TargetMode="External"/><Relationship Id="rId1394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Berthon" TargetMode="External"/><Relationship Id="rId1395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01527817v1" TargetMode="External"/><Relationship Id="rId1396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mongenot Christine" TargetMode="External"/><Relationship Id="rId1397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01522320v1" TargetMode="External"/><Relationship Id="rId1398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouget" TargetMode="External"/><Relationship Id="rId1399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01920570v1" TargetMode="External"/><Relationship Id="rId1400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Millner" TargetMode="External"/><Relationship Id="rId1401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01920583v1" TargetMode="External"/><Relationship Id="rId1402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Somerville" TargetMode="External"/><Relationship Id="rId1403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01920611v1" TargetMode="External"/><Relationship Id="rId1404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Duval" TargetMode="External"/><Relationship Id="rId1405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Chanzy" TargetMode="External"/><Relationship Id="rId1406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Thoron" TargetMode="External"/><Relationship Id="rId1407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01918825v1" TargetMode="External"/><Relationship Id="rId1408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Dupuis" TargetMode="External"/><Relationship Id="rId1409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01918752v1" TargetMode="External"/><Relationship Id="rId1410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charles Hourcade" TargetMode="External"/><Relationship Id="rId1411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01918746v1" TargetMode="External"/><Relationship Id="rId1412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruthie Arieli" TargetMode="External"/><Relationship Id="rId1413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01894888v1" TargetMode="External"/><Relationship Id="rId1414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Desloges" TargetMode="External"/><Relationship Id="rId1415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Carpentier" TargetMode="External"/><Relationship Id="rId1416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01918828v1" TargetMode="External"/><Relationship Id="rId1417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Fragni&#232;re" TargetMode="External"/><Relationship Id="rId1418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01562463v1" TargetMode="External"/><Relationship Id="rId1419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Polizzi" TargetMode="External"/><Relationship Id="rId1420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01802522v1" TargetMode="External"/><Relationship Id="rId1421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03605005v1" TargetMode="External"/><Relationship Id="rId1422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mahou" TargetMode="External"/><Relationship Id="rId1423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01529701v1" TargetMode="External"/><Relationship Id="rId1424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01525322v1" TargetMode="External"/><Relationship Id="rId1425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas de Neymet" TargetMode="External"/><Relationship Id="rId1426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01525302v1" TargetMode="External"/><Relationship Id="rId1427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Gonz&#225;lez Medrano" TargetMode="External"/><Relationship Id="rId1428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01530888v1" TargetMode="External"/><Relationship Id="rId1429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Espinoza" TargetMode="External"/><Relationship Id="rId1430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01526252v1" TargetMode="External"/><Relationship Id="rId1431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Aug&#233;" TargetMode="External"/><Relationship Id="rId1432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01529723v1" TargetMode="External"/><Relationship Id="rId1433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Ogilvie" TargetMode="External"/><Relationship Id="rId1434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01524433v1" TargetMode="External"/><Relationship Id="rId1435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg-Joseph Wilhelm" TargetMode="External"/><Relationship Id="rId1436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01519561v1" TargetMode="External"/><Relationship Id="rId1437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles T. Wolfe" TargetMode="External"/><Relationship Id="rId1438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01395166v1" TargetMode="External"/><Relationship Id="rId1439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Lombardo" TargetMode="External"/><Relationship Id="rId1440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01304228v1" TargetMode="External"/><Relationship Id="rId1441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gulon" TargetMode="External"/><Relationship Id="rId1442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01411859v1" TargetMode="External"/><Relationship Id="rId1443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01411832v1" TargetMode="External"/><Relationship Id="rId1444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01337047v1" TargetMode="External"/><Relationship Id="rId1445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celeste Correia Carvalho Sousa" TargetMode="External"/><Relationship Id="rId1446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01483042v1" TargetMode="External"/><Relationship Id="rId1447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Falconer" TargetMode="External"/><Relationship Id="rId1448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01411839v1" TargetMode="External"/><Relationship Id="rId1449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01411884v1" TargetMode="External"/><Relationship Id="rId1450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Hily" TargetMode="External"/><Relationship Id="rId1451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Laurens" TargetMode="External"/><Relationship Id="rId1452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Gomez Martin" TargetMode="External"/><Relationship Id="rId1453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Chappart" TargetMode="External"/><Relationship Id="rId1454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Magnan Penuela" TargetMode="External"/><Relationship Id="rId1455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01471017v1" TargetMode="External"/><Relationship Id="rId1456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chenciner" TargetMode="External"/><Relationship Id="rId1457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01487272v1" TargetMode="External"/><Relationship Id="rId1458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Kaszynski" TargetMode="External"/><Relationship Id="rId1459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01330885v1" TargetMode="External"/><Relationship Id="rId1460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fraresso" TargetMode="External"/><Relationship Id="rId1461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goepfert" TargetMode="External"/><Relationship Id="rId1462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Wright" TargetMode="External"/><Relationship Id="rId1463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01378965v1" TargetMode="External"/><Relationship Id="rId1464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Bourgeois" TargetMode="External"/><Relationship Id="rId1465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Agache" TargetMode="External"/><Relationship Id="rId1466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01378957v1" TargetMode="External"/><Relationship Id="rId1467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain d'Iribarne" TargetMode="External"/><Relationship Id="rId1468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Ascencao" TargetMode="External"/><Relationship Id="rId1469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nocturne" TargetMode="External"/><Relationship Id="rId1470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01821277v1" TargetMode="External"/><Relationship Id="rId1471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01832264v1" TargetMode="External"/><Relationship Id="rId1472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01826969v1" TargetMode="External"/><Relationship Id="rId1473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-02013017v1" TargetMode="External"/><Relationship Id="rId1474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gaignebet" TargetMode="External"/><Relationship Id="rId1475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-02012960v1" TargetMode="External"/><Relationship Id="rId1476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Tollet" TargetMode="External"/><Relationship Id="rId1477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-02012955v1" TargetMode="External"/><Relationship Id="rId1478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Boyer" TargetMode="External"/><Relationship Id="rId1479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-02012945v1" TargetMode="External"/><Relationship Id="rId1480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Caisson" TargetMode="External"/><Relationship Id="rId1481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-02016664v1" TargetMode="External"/><Relationship Id="rId1482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier-Laurent Salvador" TargetMode="External"/><Relationship Id="rId1483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-02183654v1" TargetMode="External"/><Relationship Id="rId1484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-02183646v1" TargetMode="External"/><Relationship Id="rId1485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01525314v1" TargetMode="External"/><Relationship Id="rId1486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Raffi-Beroud" TargetMode="External"/><Relationship Id="rId1487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01562453v1" TargetMode="External"/><Relationship Id="rId1488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hochmann" TargetMode="External"/><Relationship Id="rId1489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01378969v1" TargetMode="External"/><Relationship Id="rId1490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Pernet" TargetMode="External"/><Relationship Id="rId1491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01894851v1" TargetMode="External"/><Relationship Id="rId1492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01894857v1" TargetMode="External"/><Relationship Id="rId1493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01889311v1" TargetMode="External"/><Relationship Id="rId1494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Marin" TargetMode="External"/><Relationship Id="rId1495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fichet de Clairefontaine" TargetMode="External"/><Relationship Id="rId1496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-02012933v1" TargetMode="External"/><Relationship Id="rId1497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Gauthier" TargetMode="External"/><Relationship Id="rId1498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01918330v1" TargetMode="External"/><Relationship Id="rId1499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Martin F&#252;ssel" TargetMode="External"/><Relationship Id="rId1500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01821737v1" TargetMode="External"/><Relationship Id="rId1501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01821722v1" TargetMode="External"/><Relationship Id="rId1502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01821692v1" TargetMode="External"/><Relationship Id="rId1503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01918831v1" TargetMode="External"/><Relationship Id="rId1504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Okubi Dj&#233;dj&#233;" TargetMode="External"/><Relationship Id="rId1505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01918821v1" TargetMode="External"/><Relationship Id="rId1506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01918824v1" TargetMode="External"/><Relationship Id="rId1507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01918338v1" TargetMode="External"/><Relationship Id="rId1508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciais" TargetMode="External"/><Relationship Id="rId1509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01918333v1" TargetMode="External"/><Relationship Id="rId1510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Lemeshko" TargetMode="External"/><Relationship Id="rId1511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01524539v1" TargetMode="External"/><Relationship Id="rId1512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Le Goff" TargetMode="External"/><Relationship Id="rId1513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01524375v1" TargetMode="External"/><Relationship Id="rId1514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Boisson" TargetMode="External"/><Relationship Id="rId1515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01530884v1" TargetMode="External"/><Relationship Id="rId1516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Fournier" TargetMode="External"/><Relationship Id="rId1517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01530876v1" TargetMode="External"/><Relationship Id="rId1518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Campos" TargetMode="External"/><Relationship Id="rId1519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01525300v1" TargetMode="External"/><Relationship Id="rId1520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Galeana" TargetMode="External"/><Relationship Id="rId1521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01525318v1" TargetMode="External"/><Relationship Id="rId1522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Demeulenaere-Douy&#232;re" TargetMode="External"/><Relationship Id="rId1523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01379095v1" TargetMode="External"/><Relationship Id="rId1524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Vernieres" TargetMode="External"/><Relationship Id="rId1525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01395163v1" TargetMode="External"/><Relationship Id="rId1526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaicbourdt Nicolas" TargetMode="External"/><Relationship Id="rId1527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Tertrais" TargetMode="External"/><Relationship Id="rId1528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01483040v1" TargetMode="External"/><Relationship Id="rId1529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Forti" TargetMode="External"/><Relationship Id="rId1530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01465254v1" TargetMode="External"/><Relationship Id="rId1531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Meilliez" TargetMode="External"/><Relationship Id="rId1532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01529710v1" TargetMode="External"/><Relationship Id="rId1533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Porqueres I Gen&#233;" TargetMode="External"/><Relationship Id="rId1534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01527831v1" TargetMode="External"/><Relationship Id="rId1535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emmanuelle Plagnol" TargetMode="External"/><Relationship Id="rId1536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01562478v1" TargetMode="External"/><Relationship Id="rId1537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01562475v1" TargetMode="External"/><Relationship Id="rId1538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Heckmann" TargetMode="External"/><Relationship Id="rId1539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01821270v1" TargetMode="External"/><Relationship Id="rId1540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01799617v1" TargetMode="External"/><Relationship Id="rId1541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martti Koskenniemi" TargetMode="External"/><Relationship Id="rId1542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01821262v1" TargetMode="External"/><Relationship Id="rId1543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01522317v1" TargetMode="External"/><Relationship Id="rId1544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dodelin" TargetMode="External"/><Relationship Id="rId1545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01378994v1" TargetMode="External"/><Relationship Id="rId1546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldona Nowowiejska" TargetMode="External"/><Relationship Id="rId1547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Dumas" TargetMode="External"/><Relationship Id="rId1548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Harrison" TargetMode="External"/><Relationship Id="rId1549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Schick" TargetMode="External"/><Relationship Id="rId1550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01378989v1" TargetMode="External"/><Relationship Id="rId1551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Deval" TargetMode="External"/><Relationship Id="rId1552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rappeur Dgiz" TargetMode="External"/><Relationship Id="rId1553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collignon M&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId1554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01378981v1" TargetMode="External"/><Relationship Id="rId1555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01411864v1" TargetMode="External"/><Relationship Id="rId1556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Harvey" TargetMode="External"/><Relationship Id="rId1557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01525303v1" TargetMode="External"/><Relationship Id="rId1558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Soberanis" TargetMode="External"/><Relationship Id="rId1559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01411887v1" TargetMode="External"/><Relationship Id="rId1560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Salzbrunn" TargetMode="External"/><Relationship Id="rId1561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Martiniello" TargetMode="External"/><Relationship Id="rId1562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Haince" TargetMode="External"/><Relationship Id="rId1563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mekdjian" TargetMode="External"/><Relationship Id="rId1564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Gruntz" TargetMode="External"/><Relationship Id="rId1565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01578838v1" TargetMode="External"/><Relationship Id="rId1566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Streiberger" TargetMode="External"/><Relationship Id="rId1567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01578835v1" TargetMode="External"/><Relationship Id="rId1568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Feyeux" TargetMode="External"/><Relationship Id="rId1569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01522258v1" TargetMode="External"/><Relationship Id="rId1570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Richard" TargetMode="External"/><Relationship Id="rId1571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01918319v1" TargetMode="External"/><Relationship Id="rId1572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsten Zickfeld" TargetMode="External"/><Relationship Id="rId1573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01339413v1" TargetMode="External"/><Relationship Id="rId1574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01378988v1" TargetMode="External"/><Relationship Id="rId1575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Outtier" TargetMode="External"/><Relationship Id="rId1576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01378968v1" TargetMode="External"/><Relationship Id="rId1577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bougeard" TargetMode="External"/><Relationship Id="rId1578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01378975v1" TargetMode="External"/><Relationship Id="rId1579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufiq Izeddiou" TargetMode="External"/><Relationship Id="rId1580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01378954v1" TargetMode="External"/><Relationship Id="rId1581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberte Hamayon" TargetMode="External"/><Relationship Id="rId1582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01378971v1" TargetMode="External"/><Relationship Id="rId1583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tschang-Yeul Kim" TargetMode="External"/><Relationship Id="rId1584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01379084v1" TargetMode="External"/><Relationship Id="rId1585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01378945v1" TargetMode="External"/><Relationship Id="rId1586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Pottier" TargetMode="External"/><Relationship Id="rId1587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01411877v1" TargetMode="External"/><Relationship Id="rId1588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Carrillo" TargetMode="External"/><Relationship Id="rId1589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bouilly" TargetMode="External"/><Relationship Id="rId1590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Liagre" TargetMode="External"/><Relationship Id="rId1591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sma&#239;n Laacher" TargetMode="External"/><Relationship Id="rId1592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01411876v1" TargetMode="External"/><Relationship Id="rId1593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Aguirre Rojas" TargetMode="External"/><Relationship Id="rId1594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Anguiano" TargetMode="External"/><Relationship Id="rId1595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasant Kaiwar" TargetMode="External"/><Relationship Id="rId1596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01525296v1" TargetMode="External"/><Relationship Id="rId1597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Olivier Boudon" TargetMode="External"/><Relationship Id="rId1598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01519510v1" TargetMode="External"/><Relationship Id="rId1599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Marcis" TargetMode="External"/><Relationship Id="rId1600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01482962v1" TargetMode="External"/><Relationship Id="rId1601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Deshaies" TargetMode="External"/><Relationship Id="rId1602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01483052v1" TargetMode="External"/><Relationship Id="rId1603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Ottelli" TargetMode="External"/><Relationship Id="rId1604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01524381v1" TargetMode="External"/><Relationship Id="rId1605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Boutefeu" TargetMode="External"/><Relationship Id="rId1606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01987914v1" TargetMode="External"/><Relationship Id="rId1607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01786782v1" TargetMode="External"/><Relationship Id="rId1608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle A&#233;li" TargetMode="External"/><Relationship Id="rId1609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01578833v1" TargetMode="External"/><Relationship Id="rId1610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Louis Roubert" TargetMode="External"/><Relationship Id="rId1611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01411867v1" TargetMode="External"/><Relationship Id="rId1612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Larr&#232;re" TargetMode="External"/><Relationship Id="rId1613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bougrain-Dubourg" TargetMode="External"/><Relationship Id="rId1614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Legrand" TargetMode="External"/><Relationship Id="rId1615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liseane Rocha Cortez" TargetMode="External"/><Relationship Id="rId1616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Barre" TargetMode="External"/><Relationship Id="rId1617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01893972v1" TargetMode="External"/><Relationship Id="rId1618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gertrude Blancquaert" TargetMode="External"/><Relationship Id="rId1619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Favory" TargetMode="External"/><Relationship Id="rId1620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01893971v1" TargetMode="External"/><Relationship Id="rId1621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01527809v1" TargetMode="External"/><Relationship Id="rId1622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bottineau" TargetMode="External"/><Relationship Id="rId1623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01580424v1" TargetMode="External"/><Relationship Id="rId1624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Caparros" TargetMode="External"/><Relationship Id="rId1625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Bousquet" TargetMode="External"/><Relationship Id="rId1626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Gau" TargetMode="External"/><Relationship Id="rId1627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Faure" TargetMode="External"/><Relationship Id="rId1628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01821715v1" TargetMode="External"/><Relationship Id="rId1629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01832498v1" TargetMode="External"/><Relationship Id="rId1630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Benoist" TargetMode="External"/><Relationship Id="rId1631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Affergan" TargetMode="External"/><Relationship Id="rId1632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Amiel" TargetMode="External"/><Relationship Id="rId1633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Sicard" TargetMode="External"/><Relationship Id="rId1634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01966789v1" TargetMode="External"/><Relationship Id="rId1635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Kowalewska-Marszalek" TargetMode="External"/><Relationship Id="rId1636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01524473v1" TargetMode="External"/><Relationship Id="rId1637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Despert" TargetMode="External"/><Relationship Id="rId1638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01519556v1" TargetMode="External"/><Relationship Id="rId1639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Soucaille" TargetMode="External"/><Relationship Id="rId1640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01524459v1" TargetMode="External"/><Relationship Id="rId1641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl-Friedrich Sinner" TargetMode="External"/><Relationship Id="rId1642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01524378v1" TargetMode="External"/><Relationship Id="rId1643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Qu&#233;au" TargetMode="External"/><Relationship Id="rId1644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01525316v1" TargetMode="External"/><Relationship Id="rId1645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Aguilar Ochoa" TargetMode="External"/><Relationship Id="rId1646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01525307v1" TargetMode="External"/><Relationship Id="rId1647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Pr&#233;vost Urkidi" TargetMode="External"/><Relationship Id="rId1648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01525295v1" TargetMode="External"/><Relationship Id="rId1649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Figuerosa Esquer" TargetMode="External"/><Relationship Id="rId1650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01525311v1" TargetMode="External"/><Relationship Id="rId1651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenia Revueltas Acevedo" TargetMode="External"/><Relationship Id="rId1652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01584751v1" TargetMode="External"/><Relationship Id="rId1653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Thomas" TargetMode="External"/><Relationship Id="rId1654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01584750v1" TargetMode="External"/><Relationship Id="rId1655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01562452v1" TargetMode="External"/><Relationship Id="rId1656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenz Thuri" TargetMode="External"/><Relationship Id="rId1657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01562461v1" TargetMode="External"/><Relationship Id="rId1658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Beyer" TargetMode="External"/><Relationship Id="rId1659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01802547v1" TargetMode="External"/><Relationship Id="rId1660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01802541v1" TargetMode="External"/><Relationship Id="rId1661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hernandez" TargetMode="External"/><Relationship Id="rId1662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-02013023v1" TargetMode="External"/><Relationship Id="rId1663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-02012912v1" TargetMode="External"/><Relationship Id="rId1664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboubakr Chraibi" TargetMode="External"/><Relationship Id="rId1665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-02013013v1" TargetMode="External"/><Relationship Id="rId1666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuniko Uemura" TargetMode="External"/><Relationship Id="rId1667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-02091935v1" TargetMode="External"/><Relationship Id="rId1668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberte N. Hamayon" TargetMode="External"/><Relationship Id="rId1669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Lavrillier" TargetMode="External"/><Relationship Id="rId1670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01784288v1" TargetMode="External"/><Relationship Id="rId1671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01918311v1" TargetMode="External"/><Relationship Id="rId1672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel D&#233;qu&#233;" TargetMode="External"/><Relationship Id="rId1673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01918292v1" TargetMode="External"/><Relationship Id="rId1674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Planton" TargetMode="External"/><Relationship Id="rId1675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01918283v1" TargetMode="External"/><Relationship Id="rId1676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anni Reissel" TargetMode="External"/><Relationship Id="rId1677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01894886v1" TargetMode="External"/><Relationship Id="rId1678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc S&#233;guier" TargetMode="External"/><Relationship Id="rId1679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01918272v1" TargetMode="External"/><Relationship Id="rId1680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Amato" TargetMode="External"/><Relationship Id="rId1681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-02016648v1" TargetMode="External"/><Relationship Id="rId1682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Amadieu" TargetMode="External"/><Relationship Id="rId1683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01522474v1" TargetMode="External"/><Relationship Id="rId1684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude G&#233;not" TargetMode="External"/><Relationship Id="rId1685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01522479v1" TargetMode="External"/><Relationship Id="rId1686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lepart" TargetMode="External"/><Relationship Id="rId1687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01411849v1" TargetMode="External"/><Relationship Id="rId1688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Soloveytchik" TargetMode="External"/><Relationship Id="rId1689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Clement" TargetMode="External"/><Relationship Id="rId1690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lebedev" TargetMode="External"/><Relationship Id="rId1691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rui" TargetMode="External"/><Relationship Id="rId1692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Thevenot" TargetMode="External"/><Relationship Id="rId1693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01411890v1" TargetMode="External"/><Relationship Id="rId1694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Jedlicki" TargetMode="External"/><Relationship Id="rId1695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Quiminal" TargetMode="External"/><Relationship Id="rId1696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01920600v1" TargetMode="External"/><Relationship Id="rId1697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01920588v1" TargetMode="External"/><Relationship Id="rId1698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01918748v1" TargetMode="External"/><Relationship Id="rId1699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zbigniew Zwolinski" TargetMode="External"/><Relationship Id="rId1700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01802530v1" TargetMode="External"/><Relationship Id="rId1701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Mensitieri" TargetMode="External"/><Relationship Id="rId1702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01920594v1" TargetMode="External"/><Relationship Id="rId1703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-02012931v1" TargetMode="External"/><Relationship Id="rId1704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiwaki Shinoda" TargetMode="External"/><Relationship Id="rId1705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-02012966v1" TargetMode="External"/><Relationship Id="rId1706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sauvage" TargetMode="External"/><Relationship Id="rId1707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-02092109v1" TargetMode="External"/><Relationship Id="rId1708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Tahi" TargetMode="External"/><Relationship Id="rId1709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-02013022v1" TargetMode="External"/><Relationship Id="rId1710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jourde" TargetMode="External"/><Relationship Id="rId1711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01395165v1" TargetMode="External"/><Relationship Id="rId1712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiebing Xu" TargetMode="External"/><Relationship Id="rId1713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01378964v1" TargetMode="External"/><Relationship Id="rId1714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Petit" TargetMode="External"/><Relationship Id="rId1715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01378963v1" TargetMode="External"/><Relationship Id="rId1716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Arrii" TargetMode="External"/><Relationship Id="rId1717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01465248v1" TargetMode="External"/><Relationship Id="rId1718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Kerouanton" TargetMode="External"/><Relationship Id="rId1719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01465090v1" TargetMode="External"/><Relationship Id="rId1720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01471019v1" TargetMode="External"/><Relationship Id="rId1721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Berger" TargetMode="External"/><Relationship Id="rId1722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01378976v1" TargetMode="External"/><Relationship Id="rId1723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Emler" TargetMode="External"/><Relationship Id="rId1724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;d&#233;ric Collignon" TargetMode="External"/><Relationship Id="rId1725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Orti" TargetMode="External"/><Relationship Id="rId1726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01378958v1" TargetMode="External"/><Relationship Id="rId1727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Azab" TargetMode="External"/><Relationship Id="rId1728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01487271v1" TargetMode="External"/><Relationship Id="rId1729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazimierz Szewczyk" TargetMode="External"/><Relationship Id="rId1730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01465132v1" TargetMode="External"/><Relationship Id="rId1731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Dumont" TargetMode="External"/><Relationship Id="rId1732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01395168v1" TargetMode="External"/><Relationship Id="rId1733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Pinna" TargetMode="External"/><Relationship Id="rId1734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01411856v1" TargetMode="External"/><Relationship Id="rId1735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Lory" TargetMode="External"/><Relationship Id="rId1736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiana Mazzoni" TargetMode="External"/><Relationship Id="rId1737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Gandelsonas" TargetMode="External"/><Relationship Id="rId1738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Lapple" TargetMode="External"/><Relationship Id="rId1739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Uyttenhove" TargetMode="External"/><Relationship Id="rId1740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01525364v1" TargetMode="External"/><Relationship Id="rId1741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bury" TargetMode="External"/><Relationship Id="rId1742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01525305v1" TargetMode="External"/><Relationship Id="rId1743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosaura Ramirez Sevilla" TargetMode="External"/><Relationship Id="rId1744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01562465v1" TargetMode="External"/><Relationship Id="rId1745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01562464v1" TargetMode="External"/><Relationship Id="rId1746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Frommel" TargetMode="External"/><Relationship Id="rId1747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01562468v1" TargetMode="External"/><Relationship Id="rId1748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Spiechowicz" TargetMode="External"/><Relationship Id="rId1749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01522318v1" TargetMode="External"/><Relationship Id="rId1750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gauthier" TargetMode="External"/><Relationship Id="rId1751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01584753v1" TargetMode="External"/><Relationship Id="rId1752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01918340v1" TargetMode="External"/><Relationship Id="rId1753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chauvin" TargetMode="External"/><Relationship Id="rId1754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01918298v1" TargetMode="External"/><Relationship Id="rId1755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Felipe Gonzales Rouco" TargetMode="External"/><Relationship Id="rId1756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01821251v1" TargetMode="External"/><Relationship Id="rId1757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01821568v1" TargetMode="External"/><Relationship Id="rId1758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01894882v1" TargetMode="External"/><Relationship Id="rId1759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van den Bossche Benjamin" TargetMode="External"/><Relationship Id="rId1760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01889315v1" TargetMode="External"/><Relationship Id="rId1761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volkmar Lauber" TargetMode="External"/><Relationship Id="rId1762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01529725v1" TargetMode="External"/><Relationship Id="rId1763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Bilbao" TargetMode="External"/><Relationship Id="rId1764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01529714v1" TargetMode="External"/><Relationship Id="rId1765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Andr&#233;" TargetMode="External"/><Relationship Id="rId1766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01411845v1" TargetMode="External"/><Relationship Id="rId1767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre&#239; Demidov" TargetMode="External"/><Relationship Id="rId1768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergue&#239; Patrouchev" TargetMode="External"/><Relationship Id="rId1769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dauce" TargetMode="External"/><Relationship Id="rId1770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Zaytseva" TargetMode="External"/><Relationship Id="rId1771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le Hu&#233;rou" TargetMode="External"/><Relationship Id="rId1772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01411852v1" TargetMode="External"/><Relationship Id="rId1773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Risto Alapuro" TargetMode="External"/><Relationship Id="rId1774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre&#239; Konoval" TargetMode="External"/><Relationship Id="rId1775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Agrikoliansky" TargetMode="External"/><Relationship Id="rId1776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01411840v1" TargetMode="External"/><Relationship Id="rId1777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01336944v1" TargetMode="External"/><Relationship Id="rId1778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01530873v1" TargetMode="External"/><Relationship Id="rId1779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Gonzalez" TargetMode="External"/><Relationship Id="rId1780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01530878v1" TargetMode="External"/><Relationship Id="rId1781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Brinck" TargetMode="External"/><Relationship Id="rId1782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01519554v1" TargetMode="External"/><Relationship Id="rId1783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Pomiecinski" TargetMode="External"/><Relationship Id="rId1784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01524403v1" TargetMode="External"/><Relationship Id="rId1785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lanaspeze" TargetMode="External"/><Relationship Id="rId1786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Peyron" TargetMode="External"/><Relationship Id="rId1787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Athanaze" TargetMode="External"/><Relationship Id="rId1788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01525313v1" TargetMode="External"/><Relationship Id="rId1789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Igler" TargetMode="External"/><Relationship Id="rId1790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01578834v1" TargetMode="External"/><Relationship Id="rId1791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Le Galliard" TargetMode="External"/><Relationship Id="rId1792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01525294v1" TargetMode="External"/><Relationship Id="rId1793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Eugenia Garc&#237;a" TargetMode="External"/><Relationship Id="rId1794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01525290v1" TargetMode="External"/><Relationship Id="rId1795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-David Avenel" TargetMode="External"/><Relationship Id="rId1796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01802536v1" TargetMode="External"/><Relationship Id="rId1797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01918344v1" TargetMode="External"/><Relationship Id="rId1798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Godwin Anjeinu Abu" TargetMode="External"/><Relationship Id="rId1799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01918334v1" TargetMode="External"/><Relationship Id="rId1800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Seguin" TargetMode="External"/><Relationship Id="rId1801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01918270v1" TargetMode="External"/><Relationship Id="rId1802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Danis" TargetMode="External"/><Relationship Id="rId1803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01562479v1" TargetMode="External"/><Relationship Id="rId1804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01562458v1" TargetMode="External"/><Relationship Id="rId1805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Marx" TargetMode="External"/><Relationship Id="rId1806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01527825v1" TargetMode="External"/><Relationship Id="rId1807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Welfringer" TargetMode="External"/><Relationship Id="rId1808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01562469v1" TargetMode="External"/><Relationship Id="rId1809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Davrius" TargetMode="External"/><Relationship Id="rId1810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01562467v1" TargetMode="External"/><Relationship Id="rId1811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Leniaud" TargetMode="External"/><Relationship Id="rId1812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01562462v1" TargetMode="External"/><Relationship Id="rId1813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen M&#252;ller" TargetMode="External"/><Relationship Id="rId1814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01522322v1" TargetMode="External"/><Relationship Id="rId1815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01529733v1" TargetMode="External"/><Relationship Id="rId1816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Mege" TargetMode="External"/><Relationship Id="rId1817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01524390v1" TargetMode="External"/><Relationship Id="rId1818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Fel" TargetMode="External"/><Relationship Id="rId1819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01524441v1" TargetMode="External"/><Relationship Id="rId1820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jarret" TargetMode="External"/><Relationship Id="rId1821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01524446v1" TargetMode="External"/><Relationship Id="rId1822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fernex" TargetMode="External"/><Relationship Id="rId1823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice de Turckheim" TargetMode="External"/><Relationship Id="rId1824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01529728v1" TargetMode="External"/><Relationship Id="rId1825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jos&#233; Soca" TargetMode="External"/><Relationship Id="rId1826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01574386v1" TargetMode="External"/><Relationship Id="rId1827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Dartevelle" TargetMode="External"/><Relationship Id="rId1828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Poivert" TargetMode="External"/><Relationship Id="rId1829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01525308v1" TargetMode="External"/><Relationship Id="rId1830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Mart&#237;nez Guzm&#225;n" TargetMode="External"/><Relationship Id="rId1831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01525289v1" TargetMode="External"/><Relationship Id="rId1832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Ramos" TargetMode="External"/><Relationship Id="rId1833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01578840v1" TargetMode="External"/><Relationship Id="rId1834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01378961v1" TargetMode="External"/><Relationship Id="rId1835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sang-Lan Kim" TargetMode="External"/><Relationship Id="rId1836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01411874v1" TargetMode="External"/><Relationship Id="rId1837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sucheta Mazumdar" TargetMode="External"/><Relationship Id="rId1838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Prum" TargetMode="External"/><Relationship Id="rId1839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01411870v1" TargetMode="External"/><Relationship Id="rId1840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Clergeau" TargetMode="External"/><Relationship Id="rId1841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Guillard" TargetMode="External"/><Relationship Id="rId1842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hubert-Moy" TargetMode="External"/><Relationship Id="rId1843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Werner" TargetMode="External"/><Relationship Id="rId1844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01411830v1" TargetMode="External"/><Relationship Id="rId1845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01395164v1" TargetMode="External"/><Relationship Id="rId1846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Yang" TargetMode="External"/><Relationship Id="rId1847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01378970v1" TargetMode="External"/><Relationship Id="rId1848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01378967v1" TargetMode="External"/><Relationship Id="rId1849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bourgeois" TargetMode="External"/><Relationship Id="rId1850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01395161v1" TargetMode="External"/><Relationship Id="rId1851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01411889v1" TargetMode="External"/><Relationship Id="rId1852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Michel" TargetMode="External"/><Relationship Id="rId1853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Gareche Ziamni" TargetMode="External"/><Relationship Id="rId1854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Belkacem" TargetMode="External"/><Relationship Id="rId1855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davina El-Baze" TargetMode="External"/><Relationship Id="rId1856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01562450v1" TargetMode="External"/><Relationship Id="rId1857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Queyrel" TargetMode="External"/><Relationship Id="rId1858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-02013025v1" TargetMode="External"/><Relationship Id="rId1859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kremski" TargetMode="External"/><Relationship Id="rId1860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bertrand" TargetMode="External"/><Relationship Id="rId1861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice B&#233;nichou" TargetMode="External"/><Relationship Id="rId1862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01471813v1" TargetMode="External"/><Relationship Id="rId1863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozef Labuda" TargetMode="External"/><Relationship Id="rId1864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01796659v1" TargetMode="External"/><Relationship Id="rId1865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-02016668v1" TargetMode="External"/><Relationship Id="rId1866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-02011511v1" TargetMode="External"/><Relationship Id="rId1867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinde Zhang" TargetMode="External"/><Relationship Id="rId1868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01338086v1" TargetMode="External"/><Relationship Id="rId1869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01821571v1" TargetMode="External"/><Relationship Id="rId1870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01893966v1" TargetMode="External"/><Relationship Id="rId1871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Blouet" TargetMode="External"/><Relationship Id="rId1872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lanchon" TargetMode="External"/><Relationship Id="rId1873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Brun" TargetMode="External"/><Relationship Id="rId1874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01832269v1" TargetMode="External"/><Relationship Id="rId1875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01522257v1" TargetMode="External"/><Relationship Id="rId1876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Paillet" TargetMode="External"/><Relationship Id="rId1877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01562474v1" TargetMode="External"/><Relationship Id="rId1878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Bertho" TargetMode="External"/><Relationship Id="rId1879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01578837v1" TargetMode="External"/><Relationship Id="rId1880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01469338v1" TargetMode="External"/><Relationship Id="rId1881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Ozerkov" TargetMode="External"/><Relationship Id="rId1882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01469326v1" TargetMode="External"/><Relationship Id="rId1883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01337037v1" TargetMode="External"/><Relationship Id="rId1884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fernandes Baptista" TargetMode="External"/><Relationship Id="rId1885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01378979v1" TargetMode="External"/><Relationship Id="rId1886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Diarra" TargetMode="External"/><Relationship Id="rId1887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Yalomba" TargetMode="External"/><Relationship Id="rId1888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01378960v1" TargetMode="External"/><Relationship Id="rId1889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01562473v1" TargetMode="External"/><Relationship Id="rId1890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian Mario Anselmi" TargetMode="External"/><Relationship Id="rId1891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-02012923v1" TargetMode="External"/><Relationship Id="rId1892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-02013016v1" TargetMode="External"/><Relationship Id="rId1893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sigoda" TargetMode="External"/><Relationship Id="rId1894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-02183938v1" TargetMode="External"/><Relationship Id="rId1895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Allouche-Benayoun" TargetMode="External"/><Relationship Id="rId1896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-02011506v1" TargetMode="External"/><Relationship Id="rId1897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Fontaine" TargetMode="External"/><Relationship Id="rId1898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01411891v1" TargetMode="External"/><Relationship Id="rId1899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lallier" TargetMode="External"/><Relationship Id="rId1900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne dos Santos" TargetMode="External"/><Relationship Id="rId1901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Devillez" TargetMode="External"/><Relationship Id="rId1902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01411835v1" TargetMode="External"/><Relationship Id="rId1903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01465141v1" TargetMode="External"/><Relationship Id="rId1904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Christian Guiollard" TargetMode="External"/><Relationship Id="rId1905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01509360v1" TargetMode="External"/><Relationship Id="rId1906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Varese" TargetMode="External"/><Relationship Id="rId1907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Ros&#233;s" TargetMode="External"/><Relationship Id="rId1908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01487291v1" TargetMode="External"/><Relationship Id="rId1909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Woronoff" TargetMode="External"/><Relationship Id="rId1910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01411836v1" TargetMode="External"/><Relationship Id="rId1911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01918249v1" TargetMode="External"/><Relationship Id="rId1912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Berger" TargetMode="External"/><Relationship Id="rId1913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01562471v1" TargetMode="External"/><Relationship Id="rId1914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Clerc" TargetMode="External"/><Relationship Id="rId1915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01525299v1" TargetMode="External"/><Relationship Id="rId1916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvestre Villegas Revueltas" TargetMode="External"/><Relationship Id="rId1917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01525324v1" TargetMode="External"/><Relationship Id="rId1918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01530891v1" TargetMode="External"/><Relationship Id="rId1919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Reyes" TargetMode="External"/><Relationship Id="rId1920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01525309v1" TargetMode="External"/><Relationship Id="rId1921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fredj" TargetMode="External"/><Relationship Id="rId1922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01525297v1" TargetMode="External"/><Relationship Id="rId1923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Paoli" TargetMode="External"/><Relationship Id="rId1924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01527827v1" TargetMode="External"/><Relationship Id="rId1925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Plante" TargetMode="External"/><Relationship Id="rId1926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01527820v1" TargetMode="External"/><Relationship Id="rId1927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Louis" TargetMode="External"/><Relationship Id="rId1928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01527819v1" TargetMode="External"/><Relationship Id="rId1929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lopez" TargetMode="External"/><Relationship Id="rId1930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01527835v1" TargetMode="External"/><Relationship Id="rId1931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Stroev" TargetMode="External"/><Relationship Id="rId1932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01527829v1" TargetMode="External"/><Relationship Id="rId1933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Evstratov" TargetMode="External"/><Relationship Id="rId1934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01527822v1" TargetMode="External"/><Relationship Id="rId1935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Griffejoen" TargetMode="External"/><Relationship Id="rId1936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01522261v1" TargetMode="External"/><Relationship Id="rId1937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Fran&#231;ois Le Lay" TargetMode="External"/><Relationship Id="rId1938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01522259v1" TargetMode="External"/><Relationship Id="rId1939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gilg" TargetMode="External"/><Relationship Id="rId1940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01522449v1" TargetMode="External"/><Relationship Id="rId1941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chauvin" TargetMode="External"/><Relationship Id="rId1942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01802555v1" TargetMode="External"/><Relationship Id="rId1943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01918313v1" TargetMode="External"/><Relationship Id="rId1944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hallegatte" TargetMode="External"/><Relationship Id="rId1945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01894883v1" TargetMode="External"/><Relationship Id="rId1946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Malrain" TargetMode="External"/><Relationship Id="rId1947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mar&#233;chal" TargetMode="External"/><Relationship Id="rId1948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01918327v1" TargetMode="External"/><Relationship Id="rId1949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Shogren" TargetMode="External"/><Relationship Id="rId1950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01894887v1" TargetMode="External"/><Relationship Id="rId1951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01798808v1" TargetMode="External"/><Relationship Id="rId1952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pottier Bernard" TargetMode="External"/><Relationship Id="rId1953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Dubois" TargetMode="External"/><Relationship Id="rId1954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01799627v1" TargetMode="External"/><Relationship Id="rId1955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Simoni" TargetMode="External"/><Relationship Id="rId1956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Houdebine" TargetMode="External"/><Relationship Id="rId1957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Zimmermann" TargetMode="External"/><Relationship Id="rId1958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01799612v1" TargetMode="External"/><Relationship Id="rId1959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondher Kilani" TargetMode="External"/><Relationship Id="rId1960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01799624v1" TargetMode="External"/><Relationship Id="rId1961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Hag&#232;ge" TargetMode="External"/><Relationship Id="rId1962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01799609v1" TargetMode="External"/><Relationship Id="rId1963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Leclerc" TargetMode="External"/><Relationship Id="rId1964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Barbara Le Gonidec" TargetMode="External"/><Relationship Id="rId1965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Furniss-Yacoubi" TargetMode="External"/><Relationship Id="rId1966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Alvarez-P&#233;reyre" TargetMode="External"/><Relationship Id="rId1967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01799602v1" TargetMode="External"/><Relationship Id="rId1968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Wulf" TargetMode="External"/><Relationship Id="rId1969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01893967v1" TargetMode="External"/><Relationship Id="rId1970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01527815v1" TargetMode="External"/><Relationship Id="rId1971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amedeo Quondam" TargetMode="External"/><Relationship Id="rId1972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01411854v1" TargetMode="External"/><Relationship Id="rId1973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Favarel-Garrigues" TargetMode="External"/><Relationship Id="rId1974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Berelowitch" TargetMode="External"/><Relationship Id="rId1975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-02896943v1" TargetMode="External"/><Relationship Id="rId1976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Giulia Dondero" TargetMode="External"/><Relationship Id="rId1977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciotti Federica" TargetMode="External"/><Relationship Id="rId1978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01379078v1" TargetMode="External"/><Relationship Id="rId1979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Arce" TargetMode="External"/><Relationship Id="rId1980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01379075v1" TargetMode="External"/><Relationship Id="rId1981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Gil Garc&#237;a Francisco" TargetMode="External"/><Relationship Id="rId1982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Langue" TargetMode="External"/><Relationship Id="rId1983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01379073v1" TargetMode="External"/><Relationship Id="rId1984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rina Sherman" TargetMode="External"/><Relationship Id="rId1985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01348437v1" TargetMode="External"/><Relationship Id="rId1986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manar Hammad" TargetMode="External"/><Relationship Id="rId1987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Coppock" TargetMode="External"/><Relationship Id="rId1988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Jervolino" TargetMode="External"/><Relationship Id="rId1989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eco Umberto" TargetMode="External"/><Relationship Id="rId1990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rosa Russo" TargetMode="External"/><Relationship Id="rId1991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-02182992v1" TargetMode="External"/><Relationship Id="rId1992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rennie Yotova" TargetMode="External"/><Relationship Id="rId1993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01797922v1" TargetMode="External"/><Relationship Id="rId1994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Siebald" TargetMode="External"/><Relationship Id="rId1995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Johnson" TargetMode="External"/><Relationship Id="rId1996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01845056v1" TargetMode="External"/><Relationship Id="rId1997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01845078v1" TargetMode="External"/><Relationship Id="rId1998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Baxter" TargetMode="External"/><Relationship Id="rId1999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01347593v1" TargetMode="External"/><Relationship Id="rId2000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Rambelli" TargetMode="External"/><Relationship Id="rId2001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01826794v1" TargetMode="External"/><Relationship Id="rId2002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Rovira" TargetMode="External"/><Relationship Id="rId2003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-02091843v1" TargetMode="External"/><Relationship Id="rId2004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Romero" TargetMode="External"/><Relationship Id="rId2005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01395158v1" TargetMode="External"/><Relationship Id="rId2006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Mein" TargetMode="External"/><Relationship Id="rId2007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Krasteva" TargetMode="External"/><Relationship Id="rId2008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Schlesinger" TargetMode="External"/><Relationship Id="rId2009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Pohl" TargetMode="External"/><Relationship Id="rId2010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Wolikow" TargetMode="External"/><Relationship Id="rId2011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01786715v1" TargetMode="External"/><Relationship Id="rId2012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berger" TargetMode="External"/><Relationship Id="rId2013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01821760v1" TargetMode="External"/><Relationship Id="rId2014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01845098v1" TargetMode="External"/><Relationship Id="rId2015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01788269v1" TargetMode="External"/><Relationship Id="rId2016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Carrasco" TargetMode="External"/><Relationship Id="rId2017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gleisner" TargetMode="External"/><Relationship Id="rId2018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01379079v1" TargetMode="External"/><Relationship Id="rId2019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tokainiua Devatine" TargetMode="External"/><Relationship Id="rId2020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01395153v1" TargetMode="External"/><Relationship Id="rId2021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Garcin" TargetMode="External"/><Relationship Id="rId2022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Georgeon" TargetMode="External"/><Relationship Id="rId2023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chuvin" TargetMode="External"/><Relationship Id="rId2024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edhem Eldem" TargetMode="External"/><Relationship Id="rId2025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Toumarkine" TargetMode="External"/><Relationship Id="rId2026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01378947v1" TargetMode="External"/><Relationship Id="rId2027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mozafar Shafi'I" TargetMode="External"/><Relationship Id="rId2028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leyli Atashkar" TargetMode="External"/><Relationship Id="rId2029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean During" TargetMode="External"/><Relationship Id="rId2030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01359279v1" TargetMode="External"/><Relationship Id="rId2031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Diouf" TargetMode="External"/><Relationship Id="rId2032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gilroy" TargetMode="External"/><Relationship Id="rId2033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pap Ndiaye" TargetMode="External"/><Relationship Id="rId2034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Agudelo" TargetMode="External"/><Relationship Id="rId2035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01348921v1" TargetMode="External"/><Relationship Id="rId2036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rastier" TargetMode="External"/><Relationship Id="rId2037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01511902v1" TargetMode="External"/><Relationship Id="rId2038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Woywood" TargetMode="External"/><Relationship Id="rId2039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Lopez" TargetMode="External"/><Relationship Id="rId2040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01511918v1" TargetMode="External"/><Relationship Id="rId2041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01519528v1" TargetMode="External"/><Relationship Id="rId2042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Lebas" TargetMode="External"/><Relationship Id="rId2043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01784368v1" TargetMode="External"/><Relationship Id="rId2044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Chouquer" TargetMode="External"/><Relationship Id="rId2045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/medihal-01330112v1" TargetMode="External"/><Relationship Id="rId2046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Hirondelle" TargetMode="External"/><Relationship Id="rId2047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bach," TargetMode="External"/><Relationship Id="rId2048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01338105v1" TargetMode="External"/><Relationship Id="rId2049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Requirand" TargetMode="External"/><Relationship Id="rId2050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-02182993v1" TargetMode="External"/><Relationship Id="rId2051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Steinle" TargetMode="External"/><Relationship Id="rId2052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Challulau," TargetMode="External"/><Relationship Id="rId2053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03111918v1" TargetMode="External"/><Relationship Id="rId2054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayesha Siddiqa" TargetMode="External"/><Relationship Id="rId2055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-02896946v1" TargetMode="External"/><Relationship Id="rId2056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Marsciani" TargetMode="External"/><Relationship Id="rId2057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01797929v1" TargetMode="External"/><Relationship Id="rId2058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Kahler-Bohle" TargetMode="External"/><Relationship Id="rId2059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01845064v1" TargetMode="External"/><Relationship Id="rId2060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01348906v1" TargetMode="External"/><Relationship Id="rId2061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Corrain" TargetMode="External"/><Relationship Id="rId2062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01328768v1" TargetMode="External"/><Relationship Id="rId2063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Mercado" TargetMode="External"/><Relationship Id="rId2064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Linker" TargetMode="External"/><Relationship Id="rId2065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Carre&#241;o" TargetMode="External"/><Relationship Id="rId2066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-02183020v1" TargetMode="External"/><Relationship Id="rId2067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Sadan" TargetMode="External"/><Relationship Id="rId2068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Challulau" TargetMode="External"/><Relationship Id="rId2069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01395150v1" TargetMode="External"/><Relationship Id="rId2070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Leboutte" TargetMode="External"/><Relationship Id="rId2071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael M&#252;ller" TargetMode="External"/><Relationship Id="rId2072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ramon" TargetMode="External"/><Relationship Id="rId2073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01347596v1" TargetMode="External"/><Relationship Id="rId2074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Volli" TargetMode="External"/><Relationship Id="rId2075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01378953v1" TargetMode="External"/><Relationship Id="rId2076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Desroches" TargetMode="External"/><Relationship Id="rId2077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01379074v1" TargetMode="External"/><Relationship Id="rId2078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01826813v1" TargetMode="External"/><Relationship Id="rId2079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01821767v1" TargetMode="External"/><Relationship Id="rId2080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01821705v1" TargetMode="External"/><Relationship Id="rId2081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01797932v1" TargetMode="External"/><Relationship Id="rId2082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavio von Chrismar" TargetMode="External"/><Relationship Id="rId2083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01469307v1" TargetMode="External"/><Relationship Id="rId2084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01347599v1" TargetMode="External"/><Relationship Id="rId2085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Ferraro" TargetMode="External"/><Relationship Id="rId2086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01378946v1" TargetMode="External"/><Relationship Id="rId2087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Buschinger" TargetMode="External"/><Relationship Id="rId2088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01378939v1" TargetMode="External"/><Relationship Id="rId2089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Toffin" TargetMode="External"/><Relationship Id="rId2090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01379067v1" TargetMode="External"/><Relationship Id="rId2091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Maestre" TargetMode="External"/><Relationship Id="rId2092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01348433v1" TargetMode="External"/><Relationship Id="rId2093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Pezzini" TargetMode="External"/><Relationship Id="rId2094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01395250v1" TargetMode="External"/><Relationship Id="rId2095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Coeure" TargetMode="External"/><Relationship Id="rId2096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Khlevniuk" TargetMode="External"/><Relationship Id="rId2097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Werth" TargetMode="External"/><Relationship Id="rId2098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Scherbakova" TargetMode="External"/><Relationship Id="rId2099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ona Toker" TargetMode="External"/><Relationship Id="rId2100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01348913v1" TargetMode="External"/><Relationship Id="rId2101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Leone" TargetMode="External"/><Relationship Id="rId2102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01347587v1" TargetMode="External"/><Relationship Id="rId2103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01411814v1" TargetMode="External"/><Relationship Id="rId2104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Racine" TargetMode="External"/><Relationship Id="rId2105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boudet" TargetMode="External"/><Relationship Id="rId2106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Perghini" TargetMode="External"/><Relationship Id="rId2107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anath Ariel de  Vidas" TargetMode="External"/><Relationship Id="rId2108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01395149v1" TargetMode="External"/><Relationship Id="rId2109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01299190v1" TargetMode="External"/><Relationship Id="rId2110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01469767v1" TargetMode="External"/><Relationship Id="rId2111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lian Yang" TargetMode="External"/><Relationship Id="rId2112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Chen-Andro" TargetMode="External"/><Relationship Id="rId2113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01411825v1" TargetMode="External"/><Relationship Id="rId2114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ferro" TargetMode="External"/><Relationship Id="rId2115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Mink" TargetMode="External"/><Relationship Id="rId2116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morel" TargetMode="External"/><Relationship Id="rId2117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Saint-Geours" TargetMode="External"/><Relationship Id="rId2118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01411826v1" TargetMode="External"/><Relationship Id="rId2119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01471229v1" TargetMode="External"/><Relationship Id="rId2120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Rodriguez" TargetMode="External"/><Relationship Id="rId2121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Abgrall" TargetMode="External"/><Relationship Id="rId2122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01411807v1" TargetMode="External"/><Relationship Id="rId2123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Lavabre" TargetMode="External"/><Relationship Id="rId2124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01395151v1" TargetMode="External"/><Relationship Id="rId2125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Blaive" TargetMode="External"/><Relationship Id="rId2126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bauer" TargetMode="External"/><Relationship Id="rId2127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Goussef" TargetMode="External"/><Relationship Id="rId2128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#233; Zombory" TargetMode="External"/><Relationship Id="rId2129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01347556v1" TargetMode="External"/><Relationship Id="rId2130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian Carlo Pellacani" TargetMode="External"/><Relationship Id="rId2131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Galli" TargetMode="External"/><Relationship Id="rId2132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Neri" TargetMode="External"/><Relationship Id="rId2133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Melloni" TargetMode="External"/><Relationship Id="rId2134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01511881v1" TargetMode="External"/><Relationship Id="rId2135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Revault" TargetMode="External"/><Relationship Id="rId2136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01469317v1" TargetMode="External"/><Relationship Id="rId2137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seon-Ja Kim" TargetMode="External"/><Relationship Id="rId2138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cauchie" TargetMode="External"/><Relationship Id="rId2139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01348428v1" TargetMode="External"/><Relationship Id="rId2140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Dusi" TargetMode="External"/><Relationship Id="rId2141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01786682v1" TargetMode="External"/><Relationship Id="rId2142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goedefroit Sophie" TargetMode="External"/><Relationship Id="rId2143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre R&#233;veret" TargetMode="External"/><Relationship Id="rId2144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01786694v1" TargetMode="External"/><Relationship Id="rId2145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lombard" TargetMode="External"/><Relationship Id="rId2146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01781106v1" TargetMode="External"/><Relationship Id="rId2147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masao Kashinaga" TargetMode="External"/><Relationship Id="rId2148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01836384v1" TargetMode="External"/><Relationship Id="rId2149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01330598v1" TargetMode="External"/><Relationship Id="rId2150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susy Delgado" TargetMode="External"/><Relationship Id="rId2151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Fernandes" TargetMode="External"/><Relationship Id="rId2152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnemazou Camille" TargetMode="External"/><Relationship Id="rId2153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01359281v1" TargetMode="External"/><Relationship Id="rId2154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-02896951v1" TargetMode="External"/><Relationship Id="rId2155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Fabbri" TargetMode="External"/><Relationship Id="rId2156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-02183014v1" TargetMode="External"/><Relationship Id="rId2157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel de Lattre" TargetMode="External"/><Relationship Id="rId2158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01322290v1" TargetMode="External"/><Relationship Id="rId2159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marrone Gianfranco" TargetMode="External"/><Relationship Id="rId2160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01802902v1" TargetMode="External"/><Relationship Id="rId2161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01786710v1" TargetMode="External"/><Relationship Id="rId2162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Roca" TargetMode="External"/><Relationship Id="rId2163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01786730v1" TargetMode="External"/><Relationship Id="rId2164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Carri&#232;re-Buchsenschutz" TargetMode="External"/><Relationship Id="rId2165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01395139v1" TargetMode="External"/><Relationship Id="rId2166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talia Bachir" TargetMode="External"/><Relationship Id="rId2167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Laborde" TargetMode="External"/><Relationship Id="rId2168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01826791v1" TargetMode="External"/><Relationship Id="rId2169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01788276v1" TargetMode="External"/><Relationship Id="rId2170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbert Junginger" TargetMode="External"/><Relationship Id="rId2171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01821753v1" TargetMode="External"/><Relationship Id="rId2172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03111959v1" TargetMode="External"/><Relationship Id="rId2173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashis Nandy" TargetMode="External"/><Relationship Id="rId2174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01347574v1" TargetMode="External"/><Relationship Id="rId2175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01348427v1" TargetMode="External"/><Relationship Id="rId2176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01359277v1" TargetMode="External"/><Relationship Id="rId2177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chivallon" TargetMode="External"/><Relationship Id="rId2178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vron Ware" TargetMode="External"/><Relationship Id="rId2179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Ribeiro Thomaz" TargetMode="External"/><Relationship Id="rId2180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01411819v1" TargetMode="External"/><Relationship Id="rId2181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ganz" TargetMode="External"/><Relationship Id="rId2182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Cavagnoud" TargetMode="External"/><Relationship Id="rId2183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Saint-Sardos" TargetMode="External"/><Relationship Id="rId2184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Naudet" TargetMode="External"/><Relationship Id="rId2185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01379081v1" TargetMode="External"/><Relationship Id="rId2186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01455143v1" TargetMode="External"/><Relationship Id="rId2187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01462817v1" TargetMode="External"/><Relationship Id="rId2188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio Bernedo" TargetMode="External"/><Relationship Id="rId2189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01348435v1" TargetMode="External"/><Relationship Id="rId2190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costantino Marmo" TargetMode="External"/><Relationship Id="rId2191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01330581v1" TargetMode="External"/><Relationship Id="rId2192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01796376v1" TargetMode="External"/><Relationship Id="rId2193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01347603v1" TargetMode="External"/><Relationship Id="rId2194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanni Codeluppi" TargetMode="External"/><Relationship Id="rId2195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01348426v1" TargetMode="External"/><Relationship Id="rId2196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Fumagalli" TargetMode="External"/><Relationship Id="rId2197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01378943v1" TargetMode="External"/><Relationship Id="rId2198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Rilly" TargetMode="External"/><Relationship Id="rId2199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01299200v1" TargetMode="External"/><Relationship Id="rId2200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01395140v1" TargetMode="External"/><Relationship Id="rId2201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01395152v1" TargetMode="External"/><Relationship Id="rId2202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques S&#233;melin" TargetMode="External"/><Relationship Id="rId2203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Babicz" TargetMode="External"/><Relationship Id="rId2204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Baixcas" TargetMode="External"/><Relationship Id="rId2205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyrone Savage" TargetMode="External"/><Relationship Id="rId2206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Delmas" TargetMode="External"/><Relationship Id="rId2207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01348929v1" TargetMode="External"/><Relationship Id="rId2208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felice Cimatti" TargetMode="External"/><Relationship Id="rId2209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01786736v1" TargetMode="External"/><Relationship Id="rId2210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rev&#233;ret" TargetMode="External"/><Relationship Id="rId2211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03111938v1" TargetMode="External"/><Relationship Id="rId2212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kedarnath Singh" TargetMode="External"/><Relationship Id="rId2213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Montaut" TargetMode="External"/><Relationship Id="rId2214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01826809v1" TargetMode="External"/><Relationship Id="rId2215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01821255v1" TargetMode="External"/><Relationship Id="rId2216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01797924v1" TargetMode="External"/><Relationship Id="rId2217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01511934v1" TargetMode="External"/><Relationship Id="rId2218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01332509v1" TargetMode="External"/><Relationship Id="rId2219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01348432v1" TargetMode="External"/><Relationship Id="rId2220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piero Ricci" TargetMode="External"/><Relationship Id="rId2221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01359276v1" TargetMode="External"/><Relationship Id="rId2222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio Sansone" TargetMode="External"/><Relationship Id="rId2223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01348430v1" TargetMode="External"/><Relationship Id="rId2224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01378950v1" TargetMode="External"/><Relationship Id="rId2225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01378949v1" TargetMode="External"/><Relationship Id="rId2226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Dehouve" TargetMode="External"/><Relationship Id="rId2227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-02542070v1" TargetMode="External"/><Relationship Id="rId2228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01786712v1" TargetMode="External"/><Relationship Id="rId2229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Moreau" TargetMode="External"/><Relationship Id="rId2230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01786723v1" TargetMode="External"/><Relationship Id="rId2231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Meral" TargetMode="External"/><Relationship Id="rId2232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vahinala Raharinirina" TargetMode="External"/><Relationship Id="rId2233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01797927v1" TargetMode="External"/><Relationship Id="rId2234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01797934v1" TargetMode="External"/><Relationship Id="rId2235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germ&#225;n Hofmann" TargetMode="External"/><Relationship Id="rId2236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01797928v1" TargetMode="External"/><Relationship Id="rId2237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Held Yunge" TargetMode="External"/><Relationship Id="rId2238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01786701v1" TargetMode="External"/><Relationship Id="rId2239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01348918v1" TargetMode="External"/><Relationship Id="rId2240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01347605v1" TargetMode="External"/><Relationship Id="rId2241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Violi" TargetMode="External"/><Relationship Id="rId2242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Cosenza" TargetMode="External"/><Relationship Id="rId2243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01620747v1" TargetMode="External"/><Relationship Id="rId2244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Capdevila" TargetMode="External"/><Relationship Id="rId2245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01379082v1" TargetMode="External"/><Relationship Id="rId2246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01379077v1" TargetMode="External"/><Relationship Id="rId2247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Leglise" TargetMode="External"/><Relationship Id="rId2248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01411804v1" TargetMode="External"/><Relationship Id="rId2249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01411811v1" TargetMode="External"/><Relationship Id="rId2250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Levy" TargetMode="External"/><Relationship Id="rId2251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bourel" TargetMode="External"/><Relationship Id="rId2252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Zajde" TargetMode="External"/><Relationship Id="rId2253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hochmann" TargetMode="External"/><Relationship Id="rId2254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01826815v1" TargetMode="External"/><Relationship Id="rId2255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bouquet" TargetMode="External"/><Relationship Id="rId2256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01889314v1" TargetMode="External"/><Relationship Id="rId2257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Aparecida Moura" TargetMode="External"/><Relationship Id="rId2258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01845046v1" TargetMode="External"/><Relationship Id="rId2259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01395248v1" TargetMode="External"/><Relationship Id="rId2260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gumplowicz" TargetMode="External"/><Relationship Id="rId2261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Veit" TargetMode="External"/><Relationship Id="rId2262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Werner" TargetMode="External"/><Relationship Id="rId2263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01395241v1" TargetMode="External"/><Relationship Id="rId2264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;n&#233;lope Larzilliere" TargetMode="External"/><Relationship Id="rId2265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawod Hosham" TargetMode="External"/><Relationship Id="rId2266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01395137v1" TargetMode="External"/><Relationship Id="rId2267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ribac" TargetMode="External"/><Relationship Id="rId2268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01981317v1" TargetMode="External"/><Relationship Id="rId2269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Brizzi" TargetMode="External"/><Relationship Id="rId2270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01981305v1" TargetMode="External"/><Relationship Id="rId2271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01379053v1" TargetMode="External"/><Relationship Id="rId2272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eila Tarasti" TargetMode="External"/><Relationship Id="rId2273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eero Tarasti" TargetMode="External"/><Relationship Id="rId2274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tero Halonen" TargetMode="External"/><Relationship Id="rId2275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taru Ritavesi" TargetMode="External"/><Relationship Id="rId2276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalle Pajari" TargetMode="External"/><Relationship Id="rId2277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01411993v1" TargetMode="External"/><Relationship Id="rId2278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Andre" TargetMode="External"/><Relationship Id="rId2279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01845128v1" TargetMode="External"/><Relationship Id="rId2280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Langewiesche" TargetMode="External"/><Relationship Id="rId2281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Berthon" TargetMode="External"/><Relationship Id="rId2282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01944841v1" TargetMode="External"/><Relationship Id="rId2283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Andrieu" TargetMode="External"/><Relationship Id="rId2284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01944830v1" TargetMode="External"/><Relationship Id="rId2285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivahn Smadja" TargetMode="External"/><Relationship Id="rId2286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01379065v1" TargetMode="External"/><Relationship Id="rId2287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guillaume" TargetMode="External"/><Relationship Id="rId2288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01469637v1" TargetMode="External"/><Relationship Id="rId2289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Caillat" TargetMode="External"/><Relationship Id="rId2290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aim&#233;e Douce de La Salle" TargetMode="External"/><Relationship Id="rId2291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01395236v1" TargetMode="External"/><Relationship Id="rId2292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Serrano" TargetMode="External"/><Relationship Id="rId2293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01395233v1" TargetMode="External"/><Relationship Id="rId2294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faleh Jabar" TargetMode="External"/><Relationship Id="rId2295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01981286v1" TargetMode="External"/><Relationship Id="rId2296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierluigi Basso Fossali" TargetMode="External"/><Relationship Id="rId2297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01979048v1" TargetMode="External"/><Relationship Id="rId2298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01944866v1" TargetMode="External"/><Relationship Id="rId2299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Sakarovitch" TargetMode="External"/><Relationship Id="rId2300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01379056v1" TargetMode="External"/><Relationship Id="rId2301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Warnier" TargetMode="External"/><Relationship Id="rId2302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01379055v1" TargetMode="External"/><Relationship Id="rId2303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Tabouret-Keller" TargetMode="External"/><Relationship Id="rId2304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01395231v1" TargetMode="External"/><Relationship Id="rId2305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Sharif" TargetMode="External"/><Relationship Id="rId2306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01379071v1" TargetMode="External"/><Relationship Id="rId2307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Godelier" TargetMode="External"/><Relationship Id="rId2308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01379062v1" TargetMode="External"/><Relationship Id="rId2309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torfi Tulinius" TargetMode="External"/><Relationship Id="rId2310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Anglade" TargetMode="External"/><Relationship Id="rId2311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Echene" TargetMode="External"/><Relationship Id="rId2312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Massoudy" TargetMode="External"/><Relationship Id="rId2313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01463030v1" TargetMode="External"/><Relationship Id="rId2314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amantour Japarov" TargetMode="External"/><Relationship Id="rId2315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01737104v1" TargetMode="External"/><Relationship Id="rId2316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasello Michael" TargetMode="External"/><Relationship Id="rId2317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01781080v1" TargetMode="External"/><Relationship Id="rId2318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01845173v1" TargetMode="External"/><Relationship Id="rId2319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humberto Martins" TargetMode="External"/><Relationship Id="rId2320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terence Wright" TargetMode="External"/><Relationship Id="rId2321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Ian Crawford" TargetMode="External"/><Relationship Id="rId2322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01944873v1" TargetMode="External"/><Relationship Id="rId2323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas de Vittori" TargetMode="External"/><Relationship Id="rId2324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01944826v1" TargetMode="External"/><Relationship Id="rId2325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Gandt" TargetMode="External"/><Relationship Id="rId2326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01981275v1" TargetMode="External"/><Relationship Id="rId2327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01981300v1" TargetMode="External"/><Relationship Id="rId2328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Fr&#246;hlicher" TargetMode="External"/><Relationship Id="rId2329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01333803v1" TargetMode="External"/><Relationship Id="rId2330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Mancini" TargetMode="External"/><Relationship Id="rId2331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01395238v1" TargetMode="External"/><Relationship Id="rId2332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Abou Zahab" TargetMode="External"/><Relationship Id="rId2333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01330705v1" TargetMode="External"/><Relationship Id="rId2334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Copin" TargetMode="External"/><Relationship Id="rId2335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01395247v1" TargetMode="External"/><Relationship Id="rId2336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01395243v1" TargetMode="External"/><Relationship Id="rId2337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roy" TargetMode="External"/><Relationship Id="rId2338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01395232v1" TargetMode="External"/><Relationship Id="rId2339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhad Khosrokhavar" TargetMode="External"/><Relationship Id="rId2340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01379050v1" TargetMode="External"/><Relationship Id="rId2341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregorio Manzur" TargetMode="External"/><Relationship Id="rId2342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Debaisieux" TargetMode="External"/><Relationship Id="rId2343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01379112v1" TargetMode="External"/><Relationship Id="rId2344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Zhang" TargetMode="External"/><Relationship Id="rId2345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bingyang Zhou" TargetMode="External"/><Relationship Id="rId2346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Chen" TargetMode="External"/><Relationship Id="rId2347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01944821v1" TargetMode="External"/><Relationship Id="rId2348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01798807v1" TargetMode="External"/><Relationship Id="rId2349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Gruzinski" TargetMode="External"/><Relationship Id="rId2350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pimentel" TargetMode="External"/><Relationship Id="rId2351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Rao" TargetMode="External"/><Relationship Id="rId2352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Trampus" TargetMode="External"/><Relationship Id="rId2353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01944851v1" TargetMode="External"/><Relationship Id="rId2354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Droulez" TargetMode="External"/><Relationship Id="rId2355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01333808v1" TargetMode="External"/><Relationship Id="rId2356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bertrand" TargetMode="External"/><Relationship Id="rId2357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01981283v1" TargetMode="External"/><Relationship Id="rId2358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarcisio Lancioni" TargetMode="External"/><Relationship Id="rId2359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01845147v1" TargetMode="External"/><Relationship Id="rId2360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Hermant" TargetMode="External"/><Relationship Id="rId2361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Pezeril" TargetMode="External"/><Relationship Id="rId2362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roderick Coover" TargetMode="External"/><Relationship Id="rId2363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01981294v1" TargetMode="External"/><Relationship Id="rId2364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Landowski" TargetMode="External"/><Relationship Id="rId2365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01981291v1" TargetMode="External"/><Relationship Id="rId2366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01981278v1" TargetMode="External"/><Relationship Id="rId2367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01471227v1" TargetMode="External"/><Relationship Id="rId2368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nabonnand" TargetMode="External"/><Relationship Id="rId2369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01379179v1" TargetMode="External"/><Relationship Id="rId2370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Ruiz Montealegre" TargetMode="External"/><Relationship Id="rId2371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Ulloque Franco" TargetMode="External"/><Relationship Id="rId2372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01343856v1" TargetMode="External"/><Relationship Id="rId2373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Chiron" TargetMode="External"/><Relationship Id="rId2374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01343858v1" TargetMode="External"/><Relationship Id="rId2375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quansheng Chen" TargetMode="External"/><Relationship Id="rId2376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01333655v1" TargetMode="External"/><Relationship Id="rId2377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pino Paioni" TargetMode="External"/><Relationship Id="rId2378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenza del Marco" TargetMode="External"/><Relationship Id="rId2379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01379047v1" TargetMode="External"/><Relationship Id="rId2380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Riester" TargetMode="External"/><Relationship Id="rId2381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Riester" TargetMode="External"/><Relationship Id="rId2382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Mart&#237;nez" TargetMode="External"/><Relationship Id="rId2383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustin Ribot" TargetMode="External"/><Relationship Id="rId2384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01346102v1" TargetMode="External"/><Relationship Id="rId2385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01379058v1" TargetMode="External"/><Relationship Id="rId2386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Boutet" TargetMode="External"/><Relationship Id="rId2387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01333816v1" TargetMode="External"/><Relationship Id="rId2388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Zicarelli" TargetMode="External"/><Relationship Id="rId2389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01395244v1" TargetMode="External"/><Relationship Id="rId2390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01379049v1" TargetMode="External"/><Relationship Id="rId2391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Lafont" TargetMode="External"/><Relationship Id="rId2392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01346930v1" TargetMode="External"/><Relationship Id="rId2393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Paillard" TargetMode="External"/><Relationship Id="rId2394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Dahan Dalmedico" TargetMode="External"/><Relationship Id="rId2395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Godard" TargetMode="External"/><Relationship Id="rId2396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01944817v1" TargetMode="External"/><Relationship Id="rId2397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Friedelmeyer" TargetMode="External"/><Relationship Id="rId2398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01519511v1" TargetMode="External"/><Relationship Id="rId2399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01660474v1" TargetMode="External"/><Relationship Id="rId2400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01800506v1" TargetMode="External"/><Relationship Id="rId2401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Astigarraga" TargetMode="External"/><Relationship Id="rId2402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simonetta Scandellari" TargetMode="External"/><Relationship Id="rId2403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Gitterman" TargetMode="External"/><Relationship Id="rId2404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01981293v1" TargetMode="External"/><Relationship Id="rId2405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang U. Dressler" TargetMode="External"/><Relationship Id="rId2406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01981316v1" TargetMode="External"/><Relationship Id="rId2407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Jedlowski" TargetMode="External"/><Relationship Id="rId2408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01981288v1" TargetMode="External"/><Relationship Id="rId2409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01333649v1" TargetMode="External"/><Relationship Id="rId2410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianfranco Bettetini" TargetMode="External"/><Relationship Id="rId2411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355541v1" TargetMode="External"/><Relationship Id="rId2412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>