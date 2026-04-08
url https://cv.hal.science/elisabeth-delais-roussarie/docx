--- v0 (2026-03-17)
+++ v1 (2026-04-08)
@@ -992,204 +992,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01440946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcrire la prosodie : un préalable à l'échange et à l'analyse de données.</w:t>
+                <w:t xml:space="preserve">Quand frontières prosodiques et frontières syntaxiques se rencontrent.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Delais-Roussarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiyon Yoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brechtje Post</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of French Language Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 21, pp.13-27</w:t>
+              <w:t xml:space="preserve">Langue française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 170/2 (2), pp.29-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00746375v1</w:t>
+                <w:t xml:space="preserve">halshs-00746374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand frontières prosodiques et frontières syntaxiques se rencontrent.</w:t>
+                <w:t xml:space="preserve">Transcrire la prosodie : un préalable à l'échange et à l'analyse de données.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Delais-Roussarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiyon Yoo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Brechtje Post</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langue française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 170/2 (2), pp.29-44</w:t>
+              <w:t xml:space="preserve">Journal of French Language Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 21, pp.13-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00746374v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00746375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction: Regards croisés sur la prosodie du français - des données à la modélisation.</w:t>
               </w:r>
@@ -1870,51 +1870,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annotation prosodique et typologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Delais-Roussarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brechtje Post</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristel Portes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1946,221 +1946,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00308392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'association de propositions sans marque segmentale en français parlé : étude syntactico-sémantique et prosodique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La prosodie des incidentes en français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Delais-Roussarie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Faits de langues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 28</w:t>
+              <w:t xml:space="preserve">Cahiers de Grammaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01450236v1</w:t>
+                <w:t xml:space="preserve">halshs-01450235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La prosodie des incidentes en français</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'association de propositions sans marque segmentale en français parlé : étude syntactico-sémantique et prosodique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Injoo Choi-Jonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Delais-Roussarie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de Grammaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 30</w:t>
+              <w:t xml:space="preserve">Faits de langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01450235v1</w:t>
+                <w:t xml:space="preserve">halshs-01450236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développer un système de transcription des phénomènes prosodiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brechtje Post</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Delais-Roussarie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2767,216 +2767,216 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00748395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qu'est-ce qu'un phénomène de jointure ? La liaison L'élision L'insertion et la chute du e caduc</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La forme sonore des énoncés oraux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Delais-Roussarie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Abeillé, Anne; Godard, Danièle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Grande Grammaire du Français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Volume (2), Actes Sud, pp.2106-2126, 2021, La Grande Grammaire du Français GGF 2, 978-2-330-14239-1</w:t>
+              <w:t xml:space="preserve">, Volume (1), Actes Sud, pp.119-122, 2021, La Grande Grammaire du Français GGF 1, 978-2-330-14239-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03481074v1</w:t>
+                <w:t xml:space="preserve">hal-03481104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La forme sonore des énoncés oraux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Qu'est-ce qu'un phénomène de jointure ? La liaison L'élision L'insertion et la chute du e caduc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bonami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Delais-Roussarie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Abeillé, Anne; Godard, Danièle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Grande Grammaire du Français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Volume (1), Actes Sud, pp.119-122, 2021, La Grande Grammaire du Français GGF 1, 978-2-330-14239-1</w:t>
+              <w:t xml:space="preserve">, Volume (2), Actes Sud, pp.2106-2126, 2021, La Grande Grammaire du Français GGF 2, 978-2-330-14239-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03481104v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03481074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'intonation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brechtje Post</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Delais-Roussarie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3336,51 +3336,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intonational phonology of French: Developing a ToBI system for French</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Delais-Roussarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brechtje Post</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Avanzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3465,51 +3465,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le contraste de pente peut-il s'analyser comme une manifestation d'OCP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Delais-Roussarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brechtje Post</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Approches prosodiques. Du signal à la modélisation linguistique. Volume en l'honneur de Philippe Martin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.79-97, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3935,51 +3935,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corpus annotation and transcription systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Delais-Roussarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brechtje Post</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Durand, J; Gut, U; Kristoffersen, G;. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Corpus Phonology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oxford University Press, 2013</w:t>
@@ -4008,51 +4008,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phénomènes segmentaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bonami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Delais-Roussarie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4604,247 +4604,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01450311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Information structure in French: introduction</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dislocations in French</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Delais-Roussarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Doetjes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...23 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sleeman Petra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">de Swart, Henriëtte and Francis Corblin. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Handbook of semantics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CSLI Publications, 2004</w:t>
+              <w:t xml:space="preserve">Handbook of French semantics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSLI, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01450352v1</w:t>
+                <w:t xml:space="preserve">halshs-01450342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dislocations in French</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Information structure in French: introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Beyssade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Delais-Roussarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Doetjes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Marandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Rialland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Handbook of French semantics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CSLI, 2004</w:t>
+              <w:t xml:space="preserve">Handbook of semantics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSLI Publications, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01450342v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01450352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prosody and Information in French</w:t>
               </w:r>
@@ -5511,51 +5511,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370544v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rohrer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Delais-Roussarie" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Prieto" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lingua.2023.103583" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868689v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Beyssade" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/lingvan-2020-0121" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370523v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/roja-2022-0002" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869872v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Granget" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/languages7040305" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090681v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Louis Rohrer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2020.575929" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01272551v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiyon Yoo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lolive" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Barbot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfla.202.0063" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137689v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137703v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Avanzi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Christodoulides" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01440946v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Adda-Decker" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fougeron" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gendrot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lori Lamel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfla.171.0113" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00746375v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00746374v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brechtje Post" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00746394v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01441102v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Avanzi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00746376v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00746377v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00746378v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01450213v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Marandin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256395v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Caelen-Haumont" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J. Hirst" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piet Mertens" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307949v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Injoo Choi-Jonin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308392v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristel Portes" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01450236v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01450235v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01450245v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Simon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01450450v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01450466v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05515737v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795223v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780198865131.013.1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869010v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2022-15" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476829v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748395v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Di Cristo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481074v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonami" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481104v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748469v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748393v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748394v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425412v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Herment" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428233v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428391v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Buthke" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428408v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428493v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Santiago" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-662-45168-7_12#citeas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-45168-7_12" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480805v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748398v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780199571932.013.009" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428500v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748396v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748370v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748391v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748392v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00679086v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Rialland" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748397v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00183413v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Doetjes" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01450311v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01450352v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01450342v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sleeman Petra" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01450322v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01450357v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01450366v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01450363v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Meqqori" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M Tarrier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01450434v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01450489v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370544v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rohrer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Delais-Roussarie" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Prieto" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lingua.2023.103583" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868689v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Beyssade" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/lingvan-2020-0121" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370523v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/roja-2022-0002" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869872v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Granget" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/languages7040305" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090681v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Louis Rohrer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2020.575929" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01272551v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiyon Yoo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lolive" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Barbot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfla.202.0063" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137689v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137703v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Avanzi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Christodoulides" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01440946v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Adda-Decker" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fougeron" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gendrot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lori Lamel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfla.171.0113" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00746374v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brechtje Post" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00746375v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00746394v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01441102v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Avanzi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00746376v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00746377v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00746378v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01450213v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Marandin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256395v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Caelen-Haumont" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J. Hirst" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piet Mertens" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307949v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Injoo Choi-Jonin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308392v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristel Portes" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01450235v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01450236v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01450245v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Simon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01450450v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01450466v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05515737v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795223v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780198865131.013.1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869010v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2022-15" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476829v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748395v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Di Cristo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481104v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481074v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonami" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748469v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748393v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748394v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425412v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Herment" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428233v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428391v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Buthke" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428408v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428493v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Santiago" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-662-45168-7_12#citeas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-45168-7_12" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480805v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748398v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780199571932.013.009" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428500v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748396v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748370v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748391v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748392v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00679086v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Rialland" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748397v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00183413v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Doetjes" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01450311v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01450342v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sleeman Petra" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01450352v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01450322v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01450357v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01450366v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01450363v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Meqqori" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M Tarrier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01450434v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01450489v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>