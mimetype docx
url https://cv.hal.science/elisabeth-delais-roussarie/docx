--- v1 (2026-04-08)
+++ v2 (2026-05-06)
@@ -1648,476 +1648,476 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01450213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outils d'aide à l'annotation prosodique de corpus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'association de propositions sans marque segmentale en français parlé : étude syntactico-sémantique et prosodique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Injoo Choi-Jonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Delais-Roussarie</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Piet Mertens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin PFC (Phonologie du Français Contemporain)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, n° 6, pp.7-26</w:t>
+              <w:t xml:space="preserve">Faits de langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 28, pp.83-94</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00256395v1</w:t>
+                <w:t xml:space="preserve">hal-04307949v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'association de propositions sans marque segmentale en français parlé : étude syntactico-sémantique et prosodique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Annotation prosodique et typologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Delais-Roussarie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brechtje Post</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristel Portes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Faits de langues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 28, pp.83-94</w:t>
+              <w:t xml:space="preserve">Travaux interdisciplinaires du Laboratoire Parole et Langage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 25, pp.61-95</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04307949v2</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00308392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annotation prosodique et typologie</w:t>
+                <w:t xml:space="preserve">Outils d'aide à l'annotation prosodique de corpus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Delais-Roussarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Brechtje Post</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Caelen-Haumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel J. Hirst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristel Portes</w:t>
+                <w:t xml:space="preserve">Piet Mertens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Travaux interdisciplinaires du Laboratoire Parole et Langage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 25, pp.61-95</w:t>
+              <w:t xml:space="preserve">Bulletin PFC (Phonologie du Français Contemporain)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, n° 6, pp.7-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00308392v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00256395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La prosodie des incidentes en français</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'association de propositions sans marque segmentale en français parlé : étude syntactico-sémantique et prosodique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Injoo Choi-Jonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Delais-Roussarie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de Grammaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 30</w:t>
+              <w:t xml:space="preserve">Faits de langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01450235v1</w:t>
+                <w:t xml:space="preserve">halshs-01450236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'association de propositions sans marque segmentale en français parlé : étude syntactico-sémantique et prosodique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La prosodie des incidentes en français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Delais-Roussarie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Faits de langues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 28</w:t>
+              <w:t xml:space="preserve">Cahiers de Grammaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01450236v1</w:t>
+                <w:t xml:space="preserve">halshs-01450235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développer un système de transcription des phénomènes prosodiques</w:t>
               </w:r>
@@ -3528,234 +3528,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01428408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The acquisition of question intonation by Mexican Spanish Learners of French</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Delais-Roussarie</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Elisabeth Delais-Roussarie; Mathieu Avanzi; Sophie Herment. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Herment</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Avanzi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Delais-Roussarie Elisabeth And Avanzi Mathieu And Herment Sophie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prosody and languages in contact: L2 acquisition, attrition, languages in multilingual situations</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Prosody and Language in Contact : L2 Acquisition, Attrition and Languages in Multilingual Situations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Verlag Springer, pp.1-4, 2015</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01428493v1</w:t>
+                <w:t xml:space="preserve">hal-01480805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The acquisition of question intonation by Mexican Spanish Learners of French</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Santiago</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Delais-Roussarie</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Delais-Roussarie Elisabeth And Avanzi Mathieu And Herment Sophie. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Elisabeth Delais-Roussarie; Mathieu Avanzi; Sophie Herment. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prosody and Language in Contact : L2 Acquisition, Attrition and Languages in Multilingual Situations</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Prosody and languages in contact: L2 acquisition, attrition, languages in multilingual situations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer Verlag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.243-270, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-662-45168-7_12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01480805v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01428493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corpus and Research in Phonetics and Phonology</w:t>
               </w:r>
@@ -5511,51 +5511,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370544v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rohrer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Delais-Roussarie" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Prieto" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lingua.2023.103583" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868689v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Beyssade" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/lingvan-2020-0121" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370523v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/roja-2022-0002" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869872v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Granget" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/languages7040305" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090681v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Louis Rohrer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2020.575929" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01272551v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiyon Yoo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lolive" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Barbot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfla.202.0063" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137689v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137703v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Avanzi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Christodoulides" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01440946v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Adda-Decker" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fougeron" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gendrot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lori Lamel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfla.171.0113" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00746374v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brechtje Post" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00746375v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00746394v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01441102v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Avanzi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00746376v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00746377v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00746378v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01450213v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Marandin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256395v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Caelen-Haumont" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J. Hirst" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piet Mertens" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307949v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Injoo Choi-Jonin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308392v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristel Portes" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01450235v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01450236v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01450245v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Simon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01450450v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01450466v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05515737v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795223v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780198865131.013.1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869010v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2022-15" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476829v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748395v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Di Cristo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481104v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481074v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonami" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748469v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748393v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748394v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425412v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Herment" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428233v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428391v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Buthke" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428408v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428493v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Santiago" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-662-45168-7_12#citeas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-45168-7_12" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480805v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748398v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780199571932.013.009" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428500v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748396v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748370v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748391v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748392v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00679086v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Rialland" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748397v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00183413v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Doetjes" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01450311v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01450342v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sleeman Petra" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01450352v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01450322v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01450357v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01450366v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01450363v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Meqqori" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M Tarrier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01450434v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01450489v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370544v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rohrer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Delais-Roussarie" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Prieto" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lingua.2023.103583" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868689v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Beyssade" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/lingvan-2020-0121" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370523v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/roja-2022-0002" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869872v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Granget" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/languages7040305" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090681v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Louis Rohrer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2020.575929" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01272551v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiyon Yoo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lolive" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Barbot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfla.202.0063" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137689v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137703v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Avanzi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Christodoulides" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01440946v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Adda-Decker" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fougeron" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gendrot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lori Lamel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfla.171.0113" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00746374v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brechtje Post" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00746375v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00746394v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01441102v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Avanzi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00746376v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00746377v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00746378v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01450213v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Marandin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307949v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Injoo Choi-Jonin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308392v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristel Portes" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256395v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Caelen-Haumont" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J. Hirst" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piet Mertens" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01450236v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01450235v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01450245v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Simon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01450450v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01450466v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05515737v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795223v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780198865131.013.1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869010v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2022-15" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476829v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748395v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Di Cristo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481104v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481074v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonami" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748469v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748393v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748394v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425412v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Herment" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428233v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428391v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Buthke" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428408v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480805v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428493v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Santiago" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-662-45168-7_12#citeas" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-45168-7_12" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748398v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780199571932.013.009" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428500v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748396v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748370v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748391v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748392v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00679086v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Rialland" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748397v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00183413v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Doetjes" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01450311v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01450342v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sleeman Petra" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01450352v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01450322v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01450357v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01450366v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01450363v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Meqqori" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M Tarrier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01450434v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01450489v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>