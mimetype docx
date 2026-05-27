--- v2 (2026-05-06)
+++ v3 (2026-05-27)
@@ -992,204 +992,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01440946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand frontières prosodiques et frontières syntaxiques se rencontrent.</w:t>
+                <w:t xml:space="preserve">Transcrire la prosodie : un préalable à l'échange et à l'analyse de données.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Delais-Roussarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiyon Yoo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Brechtje Post</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langue française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 170/2 (2), pp.29-44</w:t>
+              <w:t xml:space="preserve">Journal of French Language Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 21, pp.13-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00746374v1</w:t>
+                <w:t xml:space="preserve">halshs-00746375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcrire la prosodie : un préalable à l'échange et à l'analyse de données.</w:t>
+                <w:t xml:space="preserve">Quand frontières prosodiques et frontières syntaxiques se rencontrent.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Delais-Roussarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiyon Yoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brechtje Post</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of French Language Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 21, pp.13-27</w:t>
+              <w:t xml:space="preserve">Langue française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 170/2 (2), pp.29-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00746375v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00746374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction: Regards croisés sur la prosodie du français - des données à la modélisation.</w:t>
               </w:r>
@@ -1648,355 +1648,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01450213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'association de propositions sans marque segmentale en français parlé : étude syntactico-sémantique et prosodique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Outils d'aide à l'annotation prosodique de corpus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Delais-Roussarie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Injoo Choi-Jonin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Delais-Roussarie</w:t>
+                <w:t xml:space="preserve">Geneviève Caelen-Haumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel J. Hirst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piet Mertens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Faits de langues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 28, pp.83-94</w:t>
+              <w:t xml:space="preserve">Bulletin PFC (Phonologie du Français Contemporain)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, n° 6, pp.7-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04307949v2</w:t>
+                <w:t xml:space="preserve">hal-00256395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annotation prosodique et typologie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'association de propositions sans marque segmentale en français parlé : étude syntactico-sémantique et prosodique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Injoo Choi-Jonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Delais-Roussarie</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cristel Portes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Travaux interdisciplinaires du Laboratoire Parole et Langage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 25, pp.61-95</w:t>
+              <w:t xml:space="preserve">Faits de langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 28, pp.83-94</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00308392v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04307949v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outils d'aide à l'annotation prosodique de corpus</w:t>
+                <w:t xml:space="preserve">Annotation prosodique et typologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Delais-Roussarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philippe Martin</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brechtje Post</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piet Mertens</w:t>
+                <w:t xml:space="preserve">Cristel Portes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin PFC (Phonologie du Français Contemporain)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, n° 6, pp.7-26</w:t>
+              <w:t xml:space="preserve">Travaux interdisciplinaires du Laboratoire Parole et Langage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 25, pp.61-95</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00256395v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00308392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'association de propositions sans marque segmentale en français parlé : étude syntactico-sémantique et prosodique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Injoo Choi-Jonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Delais-Roussarie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2116,51 +2116,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développer un système de transcription des phénomènes prosodiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brechtje Post</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Delais-Roussarie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2932,51 +2932,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'intonation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brechtje Post</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Delais-Roussarie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3336,51 +3336,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intonational phonology of French: Developing a ToBI system for French</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Delais-Roussarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brechtje Post</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Avanzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3465,51 +3465,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le contraste de pente peut-il s'analyser comme une manifestation d'OCP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Delais-Roussarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brechtje Post</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Approches prosodiques. Du signal à la modélisation linguistique. Volume en l'honneur de Philippe Martin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.79-97, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3528,234 +3528,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01428408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The acquisition of question intonation by Mexican Spanish Learners of French</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Santiago</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Delais-Roussarie</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Delais-Roussarie Elisabeth And Avanzi Mathieu And Herment Sophie. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Elisabeth Delais-Roussarie; Mathieu Avanzi; Sophie Herment. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prosody and Language in Contact : L2 Acquisition, Attrition and Languages in Multilingual Situations</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Prosody and languages in contact: L2 acquisition, attrition, languages in multilingual situations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer Verlag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.243-270, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-662-45168-7_12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01480805v1</w:t>
+                <w:t xml:space="preserve">halshs-01428493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The acquisition of question intonation by Mexican Spanish Learners of French</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Delais-Roussarie</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Elisabeth Delais-Roussarie; Mathieu Avanzi; Sophie Herment. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Herment</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Avanzi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Delais-Roussarie Elisabeth And Avanzi Mathieu And Herment Sophie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prosody and languages in contact: L2 acquisition, attrition, languages in multilingual situations</w:t>
-[...17 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Prosody and Language in Contact : L2 Acquisition, Attrition and Languages in Multilingual Situations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Verlag Springer, pp.1-4, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-662-45168-7_12⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-01428493v1</w:t>
+                <w:t xml:space="preserve">hal-01480805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corpus and Research in Phonetics and Phonology</w:t>
               </w:r>
@@ -3935,51 +3935,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corpus annotation and transcription systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Delais-Roussarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brechtje Post</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Durand, J; Gut, U; Kristoffersen, G;. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Corpus Phonology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oxford University Press, 2013</w:t>
@@ -4604,247 +4604,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01450311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dislocations in French</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Information structure in French: introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Beyssade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Delais-Roussarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Doetjes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Marandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Rialland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Handbook of French semantics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CSLI, 2004</w:t>
+              <w:t xml:space="preserve">Handbook of semantics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSLI Publications, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01450342v1</w:t>
+                <w:t xml:space="preserve">halshs-01450352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Information structure in French: introduction</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dislocations in French</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Delais-Roussarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Doetjes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...23 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sleeman Petra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">de Swart, Henriëtte and Francis Corblin. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Handbook of semantics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CSLI Publications, 2004</w:t>
+              <w:t xml:space="preserve">Handbook of French semantics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSLI, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01450352v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01450342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prosody and Information in French</w:t>
               </w:r>
@@ -5511,51 +5511,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370544v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rohrer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Delais-Roussarie" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Prieto" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lingua.2023.103583" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868689v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Beyssade" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/lingvan-2020-0121" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370523v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/roja-2022-0002" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869872v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Granget" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/languages7040305" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090681v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Louis Rohrer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2020.575929" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01272551v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiyon Yoo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lolive" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Barbot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfla.202.0063" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137689v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137703v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Avanzi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Christodoulides" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01440946v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Adda-Decker" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fougeron" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gendrot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lori Lamel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfla.171.0113" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00746374v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brechtje Post" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00746375v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00746394v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01441102v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Avanzi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00746376v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00746377v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00746378v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01450213v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Marandin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307949v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Injoo Choi-Jonin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308392v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristel Portes" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256395v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Caelen-Haumont" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J. Hirst" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piet Mertens" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01450236v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01450235v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01450245v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Simon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01450450v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01450466v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05515737v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795223v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780198865131.013.1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869010v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2022-15" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476829v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748395v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Di Cristo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481104v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481074v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonami" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748469v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748393v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748394v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425412v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Herment" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428233v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428391v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Buthke" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428408v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480805v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428493v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Santiago" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-662-45168-7_12#citeas" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-45168-7_12" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748398v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780199571932.013.009" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428500v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748396v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748370v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748391v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748392v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00679086v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Rialland" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748397v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00183413v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Doetjes" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01450311v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01450342v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sleeman Petra" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01450352v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01450322v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01450357v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01450366v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01450363v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Meqqori" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M Tarrier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01450434v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01450489v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370544v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rohrer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Delais-Roussarie" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Prieto" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lingua.2023.103583" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868689v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Beyssade" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/lingvan-2020-0121" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370523v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/roja-2022-0002" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869872v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Granget" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/languages7040305" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090681v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Louis Rohrer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2020.575929" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01272551v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiyon Yoo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lolive" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Barbot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfla.202.0063" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137689v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137703v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Avanzi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Christodoulides" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01440946v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Adda-Decker" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fougeron" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gendrot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lori Lamel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfla.171.0113" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00746375v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00746374v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brechtje Post" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00746394v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01441102v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Avanzi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00746376v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00746377v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00746378v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01450213v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Marandin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256395v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Caelen-Haumont" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J. Hirst" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piet Mertens" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307949v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Injoo Choi-Jonin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308392v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristel Portes" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01450236v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01450235v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01450245v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Simon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01450450v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01450466v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05515737v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795223v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780198865131.013.1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869010v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2022-15" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476829v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748395v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Di Cristo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481104v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481074v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonami" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748469v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748393v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748394v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425412v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Herment" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428233v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428391v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Buthke" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428408v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428493v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Santiago" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-662-45168-7_12#citeas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-45168-7_12" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480805v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748398v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780199571932.013.009" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428500v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748396v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748370v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748391v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748392v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00679086v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Rialland" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748397v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00183413v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Doetjes" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01450311v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01450352v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01450342v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sleeman Petra" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01450322v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01450357v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01450366v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01450363v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Meqqori" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M Tarrier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01450434v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01450489v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>